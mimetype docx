--- v0 (2025-10-15)
+++ v1 (2026-06-03)
@@ -1,4107 +1,5066 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="07A58ACA" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="13308A94" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestión de fondos fiduciarios </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58ACB" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="484116B9" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Un fondo fiduciario es una modalidad de financiación del PNUD normalmente establecida con el fin de recibir contribuciones de donantes para apoyar temas generales, como las áreas de práctica y los programas regionales del PNUD.  Este fondo fiduciario solo financiará proyectos y programas del PNUD. Es una entidad contable independiente, de la que se rinde cuentas y se informa por separado a la Junta Ejecutiva, lo que requiere la designación de un gerente del fondo fiduciario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58ACC" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00B906C4" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="04119193" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="310A6A21" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los términos de referencia que establecen el fondo fiduciario indican si el fondo fiduciario está abierto a todos los donantes o si está restringido a un solo donante. A continuación, se incluye una descripción de «fondos fiduciarios abiertos» y «fondos fiduciarios cerrados».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7723C72E" w14:textId="77777777" w:rsidR="009B727A" w:rsidRPr="00B906C4" w:rsidRDefault="009B727A" w:rsidP="009B727A">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="77963087" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D0A241" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Fondos fiduciarios abiertos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58AD1" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="79ED7126" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Estos son fondos fiduciarios que el PNUD ha establecido para que reciban contribuciones de varios donantes para programas globales, regionales o temáticos generales, que generalmente consisten en varios proyectos. Sus términos de referencia describen su propósito, objetivos y disposiciones administrativas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58AD2" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00B906C4" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="251AC155" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E779D8B" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Se establece un fondo fiduciario abierto después de la aprobación de sus términos de referencia por parte del Administrador Asociado. Los términos de referencia incluyen la designación del gerente del fondo fiduciario. La autoridad que recibirá contribuciones y firmará acuerdos de contribución es luego delegada expresamente por el Administrador Asociado al gerente del fondo fiduciario designado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58AD4" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00B906C4" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1DE391CC" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E5D10B5" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="10516C21">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los términos de referencia para un fondo fiduciario abierto permiten a los donantes hacer contribuciones a los recursos del fondo fiduciario y, en algunos casos, hacer contribuciones para  proyectos específicos dentro del fondo fiduciario. Cuando se hacen contribuciones a un proyecto específico, esto se conoce como «costos compartidos dentro de un fondo fiduciario» y funciona bajo los términos de referencia del fondo fiduciario abierto. Para estas contribuciones, el acuerdo del donante se referirá a los términos y condiciones generales del fondo fiduciario abierto y enumerará los requisitos específicos de la contribución para fines específicos, incluidos el título y el número del proyecto, los requisitos, los reembolsos y la presentación de informes por separado de los gastos del proyecto/donante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1356C22E" w14:textId="7BD200D9" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02640AB3" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fondos fiduciarios cerrados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0622E780" w14:textId="6210D975" w:rsidR="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En el pasado, los fondos fiduciarios cerrados se creaban en acuerdo con un solo donante y las contribuciones al fondo fiduciario se restringían a ese donante. El acuerdo del donante del fondo fiduciario también servía como los términos de referencia para el fondo fiduciario. En la actualidad, se desalienta el uso de fondos fiduciarios cerrados y, en su lugar, se deben utilizar acuerdos de costos compartidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512A050E" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0417D945" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sin embargo, los fondos fiduciarios cerrados pueden considerarse de manera excepcional para los Nuevos Socios Estratégicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F6CF49" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="147AE53C" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...62 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Fondos fiduciarios temáticos (TTF, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Thematic Trust Funds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B8EDBD" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Fondos Fiduciarios Temáticos son un tipo de fondo fiduciario abierto. Son una modalidad de cofinanciación flexible diseñada para ayudar al PNUD a alinear y enfocar sus programas en torno a sus objetivos, y brindar a los donantes la oportunidad de demostrar su compromiso con este proceso. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56853550" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5B2D1B" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los TTF ofrecen una gama de actividades dentro de Líneas de Servicio específicas, y cada Línea de Servicio representa una combinación particular de respuestas institucionales y de políticas a un desafío de desarrollo, que se alinea con los Efectos especificados en el Plan Estratégico. Los TTF están diseñados para maximizar las ventajas particulares y el enfoque único del PNUD y funcionan a través de diferentes «Ventanas». Los donantes interesados hacen contribuciones tales como las siguientes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DE45FD" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuciones voluntarias al TTF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252FEB4E" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuciones a una Línea de Servicio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A62D47F" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contribuciones destinadas a un proyecto Nacional/Regional/Global específico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7ED8B6" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294CB062" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se crean códigos de fondo separados en Atlas para rastrear las diferentes ventanas de contribución. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E177996" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A07576" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El diseño de los TTF tiene como objetivo proporcionar al PNUD una herramienta de movilización de recursos corporativos. Además de solicitar recursos del TTF, las oficinas de país o las unidades de la sede pueden movilizar recursos adicionales para sus proyectos a través de las ventanas nacionales/regionales/globales del TTF. Como se indicó anteriormente, la definición de una ventana nacional/regional/global es una contribución de un donante destinada a un proyecto, también conocida como «costos compartidos dentro de un fondo fiduciario». La oficina de país o la unidad de la sede debe obtener la aprobación del gerente del fondo TTF antes de aceptar una contribución a una ventana nacional/regional/global del TTF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C72760" w14:textId="5410DD8D" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E3E8337" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La distribución de fondos se basa en las prioridades, pero también se adapta a la asignación de fondos específica de los donantes. Los países pueden acceder a los recursos del Fondo Fiduciario a través de un proceso corto y simplificado. Con el fin de garantizar un desembolso rápido, las solicitudes de financiación canalizadas a través de las Oficinas de País del PNUD se reciben como una propuesta de formato corto y se manejan de forma rápida. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3C99B1" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E0E46F" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>VENTANAS DE FINANCIACIÓN DEL PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A83497" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las nuevas Ventanas de Financiación del PNUD están diseñadas como fondos compartidos y flexibles a través de los cuales los socios pueden ayudar a los países a lograr simultáneamente la erradicación de la pobreza y la reducción significativa de las desigualdades y la exclusión: la visión del Plan Estratégico del PNUD. A través de las Ventanas de Financiación, los socios pueden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>contribuir directamente a apoyar los esfuerzos a nivel nacional para alcanzar los Objetivos de Desarrollo Sostenible, especialmente aquellos relacionados con la pobreza, la desigualdad y la sustentabilidad, así como la paz, la justicia y las instituciones sólidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F65C85" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21484817" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las Ventanas de Financiación ayudan a los socioa y al PNUD a alinearse en torno a objetivos comunes. Los socios se benefician de una financiación común, y el PNUD tiene una mayor flexibilidad para responder a las necesidades de los países con mayor eficacia. Las cuatro Ventanas de Financiación interconectadas están diseñadas para facilitar respuestas multidisciplinares e integrales a problemas de desarrollo que son intrínsecamente complejos. Las Ventanas de Financiación promoverán la resiliencia en todas las etapas del proceso de desarrollo y apoyarán el desarrollo con conocimiento de los riesgos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0251CD" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D090F33" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las cuatro Ventanas de Financiación son las siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F98D665" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1565A361" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Desarrollo sostenible y erradicación de la pobreza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77398D09" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gobernanza para sociedades pacíficas e inclusivas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E49970" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cambio climático y reducción del riesgo de desastres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDF519A" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Respuesta de emergencia para el desarrollo ante crisis y recuperación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4A5AC8" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para obtener más información sobre las ventanas de financiación del PNUD, consulte lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E89A2B1" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="006E36E3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Ventanas de financiación del PNUD (en inglés)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75390986" w14:textId="486C5E9E" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="006E36E3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Anexo 1: Gestión detallada de ventanas de financiación (en inglés)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282F4BCC" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gestión de recursos del fondo fiduciario</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397B9D2A" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En Atlas, los fondos fiduciarios se denominan «cofinanciación a nivel de fondos». La definición de cofinanciación a nivel de fondos es una contribución de un donante a un fondo fiduciario en el que la contribución no está vinculada a un proyecto. Debido a que la contribución del donante no está vinculada a un proyecto, se debe designar a un gerente del fondo fiduciario, quien es responsable de gestionar los recursos del fondo, incluida la asignación de recursos a los proyectos. En Atlas, esto se hace mediante Límites de Gasto Autorizados (ASL, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Authorized Spending Limits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) a nivel de fondo/proyecto con el fin de realizar un control de los compromisos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564915BE" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD410C9" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los gastos cargados al ASL utilizan el mismo fondo/proyecto que en el ASL, con el código de donante genérico PNUD (00012). Todas las contribuciones de los donantes se entremezclan con el fin de informar los gastos del fondo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E94C509" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C57D831" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el pasado, cuando los donantes requerían informes por separado de sus contribuciones o tenían requisitos especiales para reembolsos de intereses y recursos no utilizados, el PNUD creó los «subfondos fiduciarios». Estos subfondos fiduciarios generaban una alta carga administrativa y, en adelante, los subfondos fiduciarios se eliminaron y se reemplazaron con «costos compartidos dentro de un fondo fiduciario». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410D9542" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4123ED6D" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Los costos compartidos  dentro de un fondo fiduciario (CSTF, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cost-sharing within a trust fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) permite a los donantes destinar su contribución a un proyecto cuyos términos de referencia se encuentran dentro de los términos de referencia más generales del fondo fiduciario. El acuerdo del donante debe hacer referencia específicamente al título del fondo fiduciario, el título del proyecto y el número del proyecto, y debe ser aprobado por el gerente del fondo fiduciario antes de ser firmado. Desde la perspectiva de un donante, las ventajas de los «costos compartidos dentro de un fondo fiduciario» incluyen la emisión de reportes/informes por separado de su contribución y la posibilidad de reembolsar los saldos de recursos al donante en lugar de a los recursos generales del fondo fiduciario. Sin embargo, permitir esta flexibilidad aumenta la complejidad de la gestión de los recursos del fondo fiduciario y, por lo tanto, solo se permitirá cuando se disponga específicamente en los términos de referencia del fondo fiduciario. Cuando se disponga en los términos de referencia del fondo fiduciario, el Buró de Gestión/Oficina de Gestión de Recursos Financieros (OFM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Office of Financial Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) creará un código de fondo separado para registrar las contribuciones de costos compartidos, que se «acumularán» en los recursos generales del fondo fiduciario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A585062" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="491074A7" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...168 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La contribución se acredita al código de fondo CSTF (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cost Sharing Trust Fund,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés) en el nivel de fondo-proyecto-donante, que es lo mismo que un costo compartido regular. De manera similar, los gastos se controlan (para el control de los compromisos) «en efectivo» y el código del donante para los gastos coincide con el código del donante en la contribución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1757F539" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:r w:rsidR="00F03841">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reglamento Financiero y Reglamentación Financiera Detallada: rigen el Artículo 5 (Marco general) y el Artículo 8 (contribuciones del Fondo Fiduciario a Otros recursos) del Capítulo C y el Artículo 27 del Capítulo H (Definiciones).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24675B48" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los nuevos fondos fiduciarios deben ser autorizados por la sede y aprobados por el Administrador Asociado. Las solicitudes de aprobación de los TdR y los acuerdos de contribución deben enviarse al Buró de Gestión/Oficina de Apoyo Jurídico o a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="006E36E3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...464 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>cosupport@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B10" w14:textId="77777777" w:rsidR="00F309FC" w:rsidRPr="00B906C4" w:rsidRDefault="00F309FC" w:rsidP="00667B2D">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2C25AF40" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC0F8C6" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los TdR para el fondo fiduciario incluyen la designación del gerente del fondo fiduciario (nombre y título). La OFM mantiene el registro corporativo de los fondos fiduciarios y los gerentes de fondos fiduciarios. Cuando se designen nuevos gerentes de fondos fiduciarios, la OFM solicitará al gerente del fondo fiduciario que firme la «carta del gerente del fondo fiduciario», con el fin de reconocer formalmente su responsabilidad y rendición de cuentas en la gestión de los recursos del fondo fiduciario. En el caso de que el gerente del fondo fiduciario asuma una nueva asignación, su reemplazo se convierte en el nuevo gerente del fondo fiduciario. Esta entrega se formalizará mediante una solicitud de la OFM al gerente del fondo fiduciario de reemplazo en la que se le pida que firme la «carta del gerente del fondo fiduciario». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5214AB8E" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E064870" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para facilitar la presentación de informes financieros por parte del gerente del fondo fiduciario, el nombre y la oficina del gerente del fondo fiduciario se capturan en Atlas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5215F96E" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300EDDD5" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Gerente del Fondo Fiduciario es responsable de la gestión adecuada del fondo fiduciario, que incluye garantizar lo siguiente: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45610B4C" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Los </w:t>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Coherencia entre las actividades del proyecto y los términos de referencia del fondo fiduciario; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FB310F" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que se cumplan plenamente los requisitos de presentación de informes de los donantes, tal como se describen en los TdR del fondo fiduciario; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D95ED1B" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que no se gasten en exceso los recursos del fondo fiduciario; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB60AC9" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La recaudación oportuna de contribuciones de conformidad con el calendario de pagos; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C8A306" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro preciso de todas las actividades relacionadas con el fondo fiduciario; y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39230D7F" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cumplimiento de los reglamentos, las normas, las políticas y los procedimientos financieros del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C9A5C5" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E927DF" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...150 lines deleted...]
-      <w:r>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si bien el gerente del fondo fiduciario puede delegar tareas al personal bajo su supervisión, este mantiene la rendición de cuentas general. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B1E" w14:textId="77777777" w:rsidR="009B727A" w:rsidRPr="00B906C4" w:rsidRDefault="009B727A" w:rsidP="009B727A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7A2BAFAE" w14:textId="0076B4A9" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="es-AR"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FF8FEE" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las responsabilidades específicas del gerente del fondo fiduciario se describen a continuación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F41A90C" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Funciones de los coordinadores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FF40DA" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Actuar como el coordinador dentro del PNUD para todas las cuestiones relacionadas con las actividades del fondo fiduciario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6798AE" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Servir como el contacto principal para las comunicaciones internas y la presentación de informes sobre el fondo fiduciario con partes externas, incluidos, entre otros, los Gobiernos de los países del programa y los donantes, los contribuyentes privados, los medios de comunicación y otras partes interesadas, según sea necesario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64590880" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Garantizar la representación adecuada del fondo fiduciario en reuniones con otras entidades u organismos de las Naciones Unidas o Gobiernos de países en los que se ejecuta un programa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A806AB" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3714A4BD" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Movilización de recursos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E00BF9A" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iniciar y hacer un seguimiento de todas las actividades de recaudación de fondos del fondo fiduciario en coordinación, siempre que sea necesario, con el Buró de Relaciones Externas y Promoción (BERA, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bureau of External Relations and Advocacy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC341B9" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firmar el acuerdo de contribución estándar con el donante después de garantizar que el acuerdo: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BD3AAF" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hace referencia a los TdR del fondo fiduciario aprobados por el Administrador Asociado, que deben adjuntarse como un anexo; y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54813BBE" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es coherente con el modelo de acuerdo de contribución estándar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDDBEB6" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cualquier desviación del modelo estándar debe ser autorizada por el Buró de Gestión/Oficina de Apoyo Jurídico. o cosupport@undp.org.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EA5263" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Garantizar que se cumplan todas las obligaciones derivadas del Acuerdo de contribución, incluidos los requisitos de informes descritos en la Sección 6 a continuación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75678CFC" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20988467" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recepción de contribuciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161C29C7" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Las responsabilidades específicas del gerente del fondo fiduciario se describen a continuación.</w:t>
-[...59 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Las contribuciones del donante se registrarán en Atlas de acuerdo con las reglas establecidas para el registro de los ingresos y las cuentas por cobrar (véase Gestión de ingresos - Otros Recursos de las Políticas y Procedimientos de Operaciones y Programas [POPP, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme and Operations Policies and Procedures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés] para obtener información detallada sobre cómo registrar los ingresos y las cuentas por cobrar de los fondos fiduciarios).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F4D420" w14:textId="2B5CDDCD" w:rsidR="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hacer un seguimiento con el donante para garantizar que las contribuciones se reciban de manera oportuna, de conformidad con el calendario de pagos en el acuerdo de contribuciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE83D8C" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="107A892C" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asignación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47ED23A4" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Garantizar que los recursos del fondo fiduciario se asignen de forma prioritaria para que no existan saldos del fondo fiduciario no asignados/no utilizados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7D2F6E" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluar las propuestas, establecer criterios para la asignación y asignar los recursos del fondo fiduciario a proyectos específicos, asegurándose de que los documentos del proyecto o los Planes de Trabajo Anuales (AWP, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annual Work Plans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) sean coherentes con los TdR del fondo fiduciario y cumplan con los Programas y Proyectos de las POPP. La asignación a proyectos específicos se realiza mediante el control de los compromisos de Atlas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30917B89" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583CF1E3" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gestión financiera de los recursos del fondo fiduciario</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3518775E" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mantener un plan de recursos que muestre los requisitos de flujo de efectivo y los recursos disponibles, con base en los ingresos recibidos y/o por cobrar, los ingresos por intereses y los gastos reales/proyectados. Este plan se debe utilizar para la planificación previa a la asignación, así como para el seguimiento posterior a la asignación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A82C31" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Garantizar que las asignaciones estén plenamente presupuestadas y utilizadas, y al mismo tiempo garantizar que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB3FB82" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las asignaciones a proyectos no superen el saldo de recursos del fondo fiduciario, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC4B4C5" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los presupuestos del proyecto no excedan las asignaciones al proyecto, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5857BDDC" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los gastos del proyecto más los anticipos a los asociados en la ejecución nacionales no excedan los presupuestos del proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391B8806" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El reglamento financiero y la reglamentación financiera detallada del PNUD requieren que las asignaciones de los fondos fiduciarios se emitan de manera plenamente financiada (Reglamento Financiero 5.07). La única excepción es cuando, de conformidad con las directrices de gestión de riesgos del PNUD, el gerente del fondo fiduciario recibe el permiso del Contralor para emitir asignaciones sobre la base de acuerdos firmados con los donantes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703E259E" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el gerente del fondo fiduciario determina que los gastos del proyecto exceden (o están a punto de exceder) la asignación del proyecto, el gerente del fondo fiduciario debe hacer un seguimiento inmediato con el gerente del programa. [1] Cuando el exceso de gastos no se resuelve, el gerente del fondo fiduciario debe notificar formalmente al gerente del programa que el proyecto está suspendido, es decir, no se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">realizarán más compromisos ni gastos, e informar al Oficial Jefe de Finanzas (Chief Finance Officer, por sus siglas en inglés).. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B361DA1" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando los TdR del fondo fiduciario especifiquen una fecha de finalización, garantizar que todas las actividades se finalicen en esta fecha o antes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061B6D74" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Garantizar que los anticipos para los asociados en la ejecución nacionales sean supervisados adecuadamente por el gerente del programa de conformidad con las POPP del PNUD (gestión financiera y modalidades de ejecución). Cualquier anticipo pendiente por más de seis meses debe someterse a un seguimiento por parte del gerente del programa y se deben tomar las medidas apropiadas. (Consulte el 5.2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6542A4F3" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantizar que el Apoyo General a la Gestión (GMS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>General Management Support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) se registre de conformidad con el acuerdo de contribución y la política de recuperación de costos del PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BEE5C1" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mantenerse al tanto de problemas de implementación importantes que puedan afectar los gastos o cuando haya implicaciones respecto a las relaciones con los donantes, y garantizar que los donantes estén debidamente informados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E80F108" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13ABAA88" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presentación de informes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB9E917" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantizar que se cumplan todos los requisitos de presentación de informes según lo establecido en el Acuerdo de Contribución del fondo fiduciario, incluidos los siguientes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662FEE58" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mantener un registro de los plazos de presentación de informes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D7A1C0" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Garantizar que todos los informes financieros sustantivos e intermedios se preparen y presenten al donante de manera oportuna, de conformidad con el acuerdo; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06651F4A" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para los informes financieros intermedios, identificar claramente la naturaleza intermedia en el informe en sí para diferenciar el informe del estado financiero certificado. Garantizar que los informes cumplan con los requisitos del donante según lo acordado en el Acuerdo de contribución y que sean precisos, estén completos y sean oportunos. Garantizar que todos los informes financieros intermedios reflejen los gastos del libro mayor (GL, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...64 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>General Ledger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) de Atlas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78ABF25B" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706E19DE" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...596 lines deleted...]
-      <w:r>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Seguimiento</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B4C" w14:textId="5BD8396D" w:rsidR="00851185" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...21 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4AE35E7F" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hacer un seguimiento de los proyectos para garantizar que las actividades financiadas por el fondo fiduciario cumplan con los TdR del fondo fiduciario. Revisar los documentos del proyecto, los informes anuales, los informes de auditoría de modalidad de implementación nacional (NIM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>National Implementation Modality</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés), de modalidad de implementación directa (DIM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Direct Implementation Modality</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) y de ONG, los informes de evaluación, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAD09ED" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisar el estado financiero certificado presentado por el Buró de Gestión/OFM y consultar con el Oficial Jefe de Finanzas (Chief Finance Officer, por sus siglas en inglés) sobre cualquier discrepancia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C629020" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hacer un seguimiento con los donantes regularmente para garantizar que los donantes se mantengan informados y sus consultas se resuelvan rápidamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C402351" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2328DD20" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A93AE8" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7397D8D4" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Cierre financiero</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23662757" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cumplir estrictamente con los procedimientos de cierre del fondo fiduciario establecidos en las POPP (Cierre Financiero de Fondos Fiduciarios). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210004DB" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para cumplir con las responsabilidades anteriores, el Gerente del Fondo Fiduciario necesita insumos de otros oficiales y oficinas de la siguiente manera:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27631C61" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204479E0" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Administrador Asociado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E044889" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aprueba la creación de todos los nuevos fondos fiduciarios (después de la revisión por parte de las unidades de la sede pertinentes) y envía su autorización al Oficial Jefe de Finanzas (Chief Finance Officer, por sus siglas en inglés) para el mantenimiento del registro corporativo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055F9886" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Designa formalmente al gerente del fondo fiduciario y asesora al Oficial Jefe de Finanzas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6AFDC2" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buró de Gestión de Servicios (BMS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-[...257 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bureau for Management Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés)/Oficina de Apoyo Jurídico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0695D458" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proporciona asesoramiento sobre el establecimiento y la autorización de los TdR del fondo fiduciario </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFFF7C8" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brinda autorización respecto a las desviaciones del Acuerdo de Contribución estándar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D175E5" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordina la autorización de los TdR del fondo fiduciario y, cuando estén autorizados, los presenta a la OFM para el mantenimiento de registros corporativos, incluida la configuración en Atlas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A49B8B" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BMS/OFM </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF01D07" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asesora a los gerentes del fondo fiduciario en cuanto a sus responsabilidades formales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F96875C" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicita a los gerentes del fondo fiduciario que firmen la carta del gerente del fondo fiduciario inmediatamente después de que el Administrador Asociado apruebe los TdR del fondo fiduciario, y cada vez que se designe un nuevo gerente para un fondo fiduciario existente </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD3AAE4" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informa al Gerente del Fondo Fiduciario sobre la recepción de fondos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4FB7D5" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aplica los ingresos anuales por intereses a las cuentas del fondo fiduciario con el asesoramiento correspondiente para el gerente del fondo fiduciario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404C3966" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proporciona información y acuerdos bancarios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4742E1C9" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autoriza la aceptación de monedas que no sean el dólar estadounidense según sea necesario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDCACCA" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mantiene el registro corporativo de todos los TdR del fondo fiduciario, los gerentes del fondo fiduciario, las cartas firmadas de los gerentes del fondo fiduciario, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDDBA3F" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crea el código de fondo en Atlas, que se utiliza para mantener los registros contables del fondo fiduciario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543EB5E9" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepara y certifica los informes anuales estatutarios y de donantes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D5A03D" w14:textId="3845ACD3" w:rsidR="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Designa formalmente al gerente del fondo fiduciario y asesora al Oficial </w:t>
-[...264 lines deleted...]
-      <w:r>
         <w:t>Designa el fondo fiduciario como financieramente cerrado en Atlas y elimina el saldo no gastado de conformidad con el acuerdo del fondo fiduciario después de consultar al gerente del fondo fiduciario.</w:t>
       </w:r>
-      <w:r w:rsidR="00B906C4">
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    </w:p>
+    <w:p w14:paraId="05998507" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1270E98D" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Oficinas de País/Unidades de la Sede: gerentes del programa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B67" w14:textId="77777777" w:rsidR="00030998" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="009B727A">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="10BC9234" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Garantizan que el proyecto esté diseñado, aprobado, gestionado y evaluado de acuerdo con las POPP del PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B68" w14:textId="77777777" w:rsidR="00030998" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="009B727A">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2D418F69" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Garantizan que las actividades del proyecto se realicen de conformidad con el documento del Proyecto o el Plan de Trabajo Anual y dentro de los límites financieros de la asignación emitida por el gerente del fondo fiduciario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B69" w14:textId="77777777" w:rsidR="00030998" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="009B727A">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="472783AA" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Informan de manera inmediata al gerente del fondo fiduciario cuando hay problemas de implementación importantes que pueden afectar los gastos o cuando hay implicaciones respecto a las relaciones con los donantes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B6A" w14:textId="77777777" w:rsidR="0034746A" w:rsidRDefault="0034746A" w:rsidP="009B727A">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="51F2E666" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Garantizan que los gastos/anticipos no excedan la asignación emitida por el gerente del fondo fiduciario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D29D00" w14:textId="3D15D564" w:rsidR="00C94A5F" w:rsidRDefault="00C94A5F" w:rsidP="00C94A5F">
-[...51 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="780664F2" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="285B9EDD" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DEA3D01" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E333C75" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF67EF7" w14:textId="77777777" w:rsidR="00C94A5F" w:rsidRDefault="00C94A5F" w:rsidP="00C94A5F">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="0EA34054" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047199E8" w14:textId="57038518" w:rsidR="00C94A5F" w:rsidRPr="00C94A5F" w:rsidRDefault="00C94A5F" w:rsidP="00C94A5F">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="27E798AE" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17486C6C" w14:textId="77777777" w:rsidR="00C94A5F" w:rsidRPr="00C94A5F" w:rsidRDefault="00C94A5F" w:rsidP="00C94A5F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7AD90D98" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EB7DDF" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C48C561" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC8ED55" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D45C093" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3411134C" w14:textId="77BDD9A2" w:rsidR="00C94A5F" w:rsidRPr="00C94A5F" w:rsidRDefault="0034746A" w:rsidP="00C94A5F">
-      <w:pPr>
+    <w:p w14:paraId="77F9BA6A" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E36E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>[1] Las POPP del PNUD definen al gerente del programa como el representante residente del PNUD (o autoridad delegada) que aprueba y firma el documento del proyecto.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C94A5F" w:rsidRPr="00C94A5F">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+    <w:p w14:paraId="09BCE884" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="006E36E3">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7911B5DE" w14:textId="77777777" w:rsidR="00F46D34" w:rsidRDefault="00F46D34" w:rsidP="009347E1">
+    <w:p w14:paraId="5F97A68B" w14:textId="77777777" w:rsidR="00EC3648" w:rsidRDefault="00EC3648" w:rsidP="006E36E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0557510D" w14:textId="77777777" w:rsidR="00F46D34" w:rsidRDefault="00F46D34" w:rsidP="009347E1">
+    <w:p w14:paraId="556CEE08" w14:textId="77777777" w:rsidR="00EC3648" w:rsidRDefault="00EC3648" w:rsidP="006E36E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...28 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="07A58B73" w14:textId="5D647BD9" w:rsidR="00E428EC" w:rsidRDefault="00F03841">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2828BB8A" w14:textId="4E371F04" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Footer1"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de </w:t>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha de entrada en vigor</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>: 15/06/2016</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="006E36E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión #</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006E36E3">
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
-[...61 lines deleted...]
-      <w:t xml:space="preserve">Versión #: </w:t>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-726297073"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{7271FEC6-692B-49B4-8757-78902F662AAF}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00320DBA">
+        <w:r w:rsidRPr="006E36E3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="237F097E" w14:textId="77777777" w:rsidR="00F46D34" w:rsidRDefault="00F46D34" w:rsidP="009347E1">
+    <w:p w14:paraId="145ECD56" w14:textId="77777777" w:rsidR="00EC3648" w:rsidRDefault="00EC3648" w:rsidP="006E36E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="083B3675" w14:textId="77777777" w:rsidR="00F46D34" w:rsidRDefault="00F46D34" w:rsidP="009347E1">
+    <w:p w14:paraId="2E4C19D8" w14:textId="77777777" w:rsidR="00EC3648" w:rsidRDefault="00EC3648" w:rsidP="006E36E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="28B99A19" w14:textId="3ED95053" w:rsidR="00E428EC" w:rsidRDefault="00C140D6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42716DD1" w14:textId="6A886869" w:rsidR="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Header1"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00665357">
       <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31EB5C17" wp14:editId="2D38B353">
-          <wp:extent cx="293370" cy="578485"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7969B5C3" wp14:editId="5852CEBD">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:posOffset>-30480</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-190500</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="288925" cy="579120"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+          <wp:wrapNone/>
+          <wp:docPr id="47574110" name="Picture 47574110" descr="PNUD-Logo-Blue-Large"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1" descr="PNUD-Logo-Blue-Large"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3554" b="17704"/>
+                  <a:srcRect l="24148" t="16003" r="24351" b="16186"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293370" cy="578485"/>
+                    <a:ext cx="288925" cy="579120"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5669F44C" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2A2C4C01" w14:textId="77777777" w:rsidR="006E36E3" w:rsidRPr="006E36E3" w:rsidRDefault="006E36E3" w:rsidP="006E36E3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00556798"/>
-[...740 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20841653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48765004"/>
     <w:lvl w:ilvl="0" w:tplc="76A4EF56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4146,277 +5105,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23401462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5642A148"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4485,164 +5218,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="299E3E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="932C7682"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4684,164 +5304,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E55269D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2C48A68"/>
     <w:lvl w:ilvl="0" w:tplc="0BD40958">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4886,51 +5393,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="325823DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="701EA8CE"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4975,164 +5482,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA5300A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CDAC34E"/>
     <w:lvl w:ilvl="0" w:tplc="9370BD08">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5177,51 +5571,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ED65868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CE6BD28"/>
     <w:lvl w:ilvl="0" w:tplc="8E5499A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5266,51 +5660,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F2C4E65"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="75E446B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5384,454 +5778,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1770" w:hanging="1050"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2130" w:hanging="1410"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...402 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48424473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="607879E2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5900,277 +5891,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="552F462E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="433262AA"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6212,250 +5977,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...198 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B7608E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FCA3DAC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6500,163 +6066,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DAD72AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="792E7EBA"/>
     <w:lvl w:ilvl="0" w:tplc="5A54CA8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6701,164 +6155,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67807723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8160E4DE"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6903,169 +6244,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...117 lines deleted...]
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="780246E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C369FD2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7134,140 +6357,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B8E4C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3256953A"/>
     <w:lvl w:ilvl="0" w:tplc="4260C368">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7312,51 +6446,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CD121AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E10FBA4"/>
     <w:lvl w:ilvl="0" w:tplc="0BD40958">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0BD40958">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7405,349 +6539,178 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1209801897">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="739211307">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="986516830">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="913197992">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2126070117">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1155219178">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="397283575">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="317265705">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="961181828">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="322271825">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1281957421">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1898778452">
+  <w:num w:numId="12" w16cid:durableId="1278685038">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1939023257">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="131220197">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="748422794">
-[...50 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="1303191654">
+  <w:num w:numId="15" w16cid:durableId="139813371">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="317265705">
-[...47 lines deleted...]
-  <w:num w:numId="37" w16cid:durableId="1074202595">
+  <w:num w:numId="16" w16cid:durableId="1967465161">
     <w:abstractNumId w:val="13"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="36"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="0034746A"/>
-[...103 lines deleted...]
-    <w:rsid w:val="7F308B58"/>
+    <w:rsidRoot w:val="006E36E3"/>
+    <w:rsid w:val="001E5F57"/>
+    <w:rsid w:val="005A7427"/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rsid w:val="00740DFF"/>
+    <w:rsid w:val="00921D36"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D51138"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EC3648"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="07A58ACA"/>
-  <w15:docId w15:val="{18F942C2-31F8-4417-9EA4-22432AA49A87}"/>
+  <w14:docId w14:val="16A4357D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{38F936B9-CA21-47AC-8BBD-AF1486D4AB03}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8089,953 +7052,819 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0034746A"/>
+    <w:rsid w:val="006E36E3"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00F309FC"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004748F6"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004748F6"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...43 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D4417A"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B727A"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C94A5F"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...581 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36E3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header1">
+    <w:name w:val="Header1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Header"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E36E3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer1">
+    <w:name w:val="Footer1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Footer"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E36E3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar1"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar1">
+    <w:name w:val="Header Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E36E3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar1"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E36E3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar1">
+    <w:name w:val="Footer Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E36E3"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2906" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cosupport@undp.org" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9142,668 +7971,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>20492</Characters>
+  <Pages>9</Pages>
+  <Words>3593</Words>
+  <Characters>20484</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>170</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24039</CharactersWithSpaces>
+  <CharactersWithSpaces>24029</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>