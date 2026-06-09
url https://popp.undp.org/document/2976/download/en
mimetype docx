--- v0 (2025-10-15)
+++ v1 (2026-06-09)
@@ -1,3113 +1,4156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="07A58ACA" w14:textId="3856E571" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6718C5C6" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Trust Fund Management </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58ACB" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C681E7D" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A trust fund is a UNDP financing modality normally established to receive donor contributions in support of broad themes - such as UNDP's practice areas, and regional programmes.  This trust fund will only finance UNDP projects and programmes. It is a separate accounting entity, accounted for and reported on separately to the Executive Board, which requires the designation of a trust fund manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58ACC" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="016667EC" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50AD794A" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The terms of reference establishing the trust fund indicates whether the trust fund is open to all donors or restricted to a single donor. A description of “open trust funds” and “closed trust funds” follows.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7723C72E" w14:textId="77777777" w:rsidR="009B727A" w:rsidRPr="00F03841" w:rsidRDefault="009B727A" w:rsidP="009B727A">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2A12DA56" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304EDB00" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Open trust funds </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58AD1" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C346CF5" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These are trust funds established by UNDP to receive contributions from multiple donors for global, regional or broad thematic programmes, which usually consist of a number of projects. Their terms of reference outline their purpose, objectives and administrative arrangements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6244EAAA" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08EB58AC" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>An open trust fund is established following the approval of its terms of reference by the Associate Administrator. The terms of reference includes the designation of the trust fund manager. The authority to receive contributions and sign contribution agreements is then expressly delegated by the Associate Administrator to the designated trust fund manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B57AF4" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183AAC86" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The terms of reference for an open trust fund allows donors to make contributions to the trust fund resources and, in some cases, to make contributions earmarked for a specific project within the trust fund. Where contributions are made to a specific project, this is referred to as “cost sharing within a trust fund”, and operates under the terms of reference of the open trust fund. For these contributions, the donor agreement will refer to the general terms and conditions of the open trust fund and list the specific requirements of the earmarked contribution, including the project title and number, requirements for, refunds, and separate reporting of project-donor expenses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF947E7" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F483DBC" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Closed trust funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58AD8" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="117546D1" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Closed trust funds have in the past been created in agreement with a single donor and the contributions to the trust fund were restricted to that donor. The trust fund donor agreement also served as the terms of reference for the trust fund. Closed trust funds are now discouraged and cost sharing agreements should be used instead.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58AD9" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B2A7A98" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07ADFBAE" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>However, closed trust funds may be considered on an exceptional basis for New Strategic Partners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58ADB" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="389CE940" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AD0813" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Thematic Trust Funds (TTFs) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671BBA36" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thematic Trust Funds are a type of open trust fund. They are a flexible co-financing modality designed to help UNDP align and focus its programmes around its goals, and to provide donors with an opportunity to demonstrate their commitment to this process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC38674" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4109EC01" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The TTFs offer a range of activities within specific Service Lines, with each Service Line representing a particular mix of policy and institutional responses to a development challenge, which align to the Outcomes specified in the Strategic Plan. TTFs are designed to maximize UNDP's particular advantages and unique approach and function through different "Windows". Interested donors make contributions as: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AFB05D" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voluntary contributions to the TTF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530DBCFF" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contributions to a Service Line. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51185AFA" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contributions earmarked for a specific Country/Regional/Global project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E670894" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41C0F4DA" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Separate fund codes are created in Atlas to track the different contribution windows. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227E15EE" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A1C10EB" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The design of the TTFs aims to provide UNDP with a corporate resource mobilization tool. In addition to applying for TTF resources, country offices or HQ units can mobilize additional resources for their projects through the TTF country/regional/global windows. As indicated above, the definition of a country/regional/global window is a donor contribution earmarked to a project, also referred to as “cost-sharing within a trust fund”. The country office or HQ unit must obtain the approval of the TTF fund manager prior to accepting a contribution to a TTF country/regional/global window. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C1EFD3" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081A2D13" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding distribution is based on priorities but also accommodate donors' specific earmarking. Countries are able to access Trust Fund resources through a short, simplified process. In the interest of ensuring rapid disbursement, funding requests channeled through UNDP Country Offices are received as a short-format proposal and acted upon on a fast-track basis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3FE6F4" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="018C0031" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP FUNDING WINDOWS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F00F2C" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP’s new Funding Windows are designed as pooled, flexible funding through which partners can support countries to simultaneously achieve the eradication of poverty and the significant reduction in inequalities and exclusion – the vision of UNDP’s Strategic Plan. Through the Funding Windows, partners can contribute directly to supporting country-level efforts to achieve the Sustainable Development Goals, especially those related to poverty; inequality; sustainability; and peace, justice, and strong institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E82EDBD" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE76078" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...80 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Funding Windows help partners and UNDP align around common goals. Partners get the benefit of pooled funding, and UNDP has greater flexibility to respond to country needs more effectively. The four inter-connected Funding Windows are designed to facilitate multi-disciplinary and integrated responses to development issues that are inherently complex. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Funding Windows will promote resilience in all stages of the development process, and support development that is risk-informed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6CE2B0" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4166F5" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...231 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The four Funding Windows are as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585E6191" w14:textId="77777777" w:rsidR="009B727A" w:rsidRPr="00F03841" w:rsidRDefault="009B727A" w:rsidP="009B727A">
-[...22 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="5E17A9DB" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CDC2347" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sustainable development and poverty eradication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58AFD" w14:textId="77777777" w:rsidR="00814DB6" w:rsidRPr="00F03841" w:rsidRDefault="00814DB6" w:rsidP="009B727A">
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="34424A23" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Governance for Peaceful and Inclusive Societies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58AFE" w14:textId="77777777" w:rsidR="00814DB6" w:rsidRPr="00F03841" w:rsidRDefault="00814DB6" w:rsidP="009B727A">
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="6E22F768" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Climate change and disaster risk reduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58AFF" w14:textId="77777777" w:rsidR="00814DB6" w:rsidRPr="00F03841" w:rsidRDefault="00814DB6" w:rsidP="009B727A">
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="4E7A30B0" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Emergency Development Response to Crisis and Recovery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B00" w14:textId="77777777" w:rsidR="00814DB6" w:rsidRPr="00F03841" w:rsidRDefault="004E096F" w:rsidP="00E2348B">
-      <w:pPr>
+    <w:p w14:paraId="40AABCF5" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-GB"/>
-[...13 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For more information on the UNDP funding windows, please refer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711FE7DB" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="009638D1" w:rsidRPr="00F03841">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0090433C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNDP </w:t>
-[...6 lines deleted...]
-          <w:t>Funding Windows</w:t>
+          <w:t>UNDP Funding Windows</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009638D1" w:rsidRPr="00F03841">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B02" w14:textId="7BFCC052" w:rsidR="00D34189" w:rsidRPr="00F03841" w:rsidRDefault="008568BB" w:rsidP="00E2348B">
-      <w:pPr>
+    <w:p w14:paraId="700EA921" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00686B5B" w:rsidRPr="00686B5B">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0090433C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annex 1: Detailed Funding Windows Management Functions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CD8E787" w14:textId="77777777" w:rsidR="009B727A" w:rsidRPr="00F03841" w:rsidRDefault="009B727A" w:rsidP="00667B2D">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7D7B3877" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B323991" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Trust Fund Resource Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B04" w14:textId="77777777" w:rsidR="000656FD" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="50D7781F" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In Atlas, trust funds are labeled “fund level co-financing”. The definition of fund level co-financing is a donor contribution to a trust fund where the contribution is not tied to a project. Because the donor contribution is not tied to a project a trust fund manager must be designated, who is responsible for managing the fund resources including the allocation of resources to projects. In Atlas this is done using ASLs at the fund-project level for commitment control purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75280E42" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB7E161" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Expenses charged to the ASL use the same fund-project as is on ASL, with the generic donor code UNDP (00012). All donor contributions are co-mingled for purposes of reporting fund expenses. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B07" w14:textId="77777777" w:rsidR="000656FD" w:rsidRPr="00F03841" w:rsidRDefault="000656FD" w:rsidP="00667B2D">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="554E1330" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F43072F" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In the past, where donors required separate reporting of their contribution or had special requirements for refunds of interest and unspent resources, UNDP created “sub-trust funds”. These sub-trust funds carried a high administrative burden and, going forward, sub-trust funds are eliminated and replaced with “cost-sharing within a trust fund”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B09" w14:textId="77777777" w:rsidR="000656FD" w:rsidRPr="00F03841" w:rsidRDefault="000656FD" w:rsidP="00667B2D">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="39775B62" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F9991E" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cost-sharing within a trust fund (CSTF), allows donors to earmark their contribution to a project whose terms of reference falls within the broader trust fund terms of reference. The donor agreement must specifically refer to the trust fund title, the project title and the project number, and must be cleared by the trust fund manager prior to signature. From a donor’s perspective, the advantages of “cost sharing within a trust fund” include separate reporting of their contribution and the possibility of refunding resource balances to the donor rather than to the general resources of the trust fund. Nevertheless, allowing this flexibility adds to the complexity of managing the trust fund resources and, therefore, will only be permitted where specifically provided for in the trust fund terms of reference. Where provided for in the trust fund terms of reference BOM/OFM will create a separate fund code to record the cost-sharing contributions, which will “roll-up” to the overall trust fund resources. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C73D78F" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7321639C" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">complexity of managing the trust fund resources and, therefore, will only be permitted where specifically provided for in the trust fund terms of reference. Where provided for in the trust fund terms of reference BOM/OFM will create a separate fund code to record the cost-sharing contributions, which will “roll-up” to the overall trust fund resources. </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>The contribution is credited to the CSTF fund code at the fund-project-donor level, which is just like regular cost-sharing. Similarly, the expenses are controlled (for commitment control purposes) on a “cash basis” and the donor code for the expenses matches the donor code on the contribution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B0E" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-      <w:pPr>
+    <w:p w14:paraId="62F74FA1" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Financial Regulations and Rules - Chapter C, Article 5 (General Framework), Article 8 (Trust Fund contributions to Other Resources) and Chapter H Article 27 (Definitions) apply.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B0F" w14:textId="77777777" w:rsidR="00F309FC" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44B6CC59" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">All new trust funds must be cleared by headquarters and approved by the Associate Administrator. Requests for clearance of the TORs and the contribution agreements should be submitted to BOM/Legal Support Office or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00F309FC" w:rsidRPr="00F03841">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="0090433C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>cosupport@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F03841">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B10" w14:textId="77777777" w:rsidR="00F309FC" w:rsidRPr="00F03841" w:rsidRDefault="00F309FC" w:rsidP="00667B2D">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="33CA4BA6" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C4E68F" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The TOR for the trust fund includes the designation of the trust fund manager (name and title). OFM maintains the corporate record of trust funds and trust fund managers. As new trust fund managers are designated, OFM will request the trust fund manager to sign the “trust fund manager letter” to formally acknowledge their responsibility and accountability in managing the resources of the trust fund. In the event that the trust fund manager takes up a new assignment, his/her replacement becomes the new trust fund manager. This handover will be formalized by a request from to the replacement trust fund manager to sign the “trust fund manager letter”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CDF231" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D0E731" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>To facilitate financial reporting by trust fund manager, the name and office of the trust fund manager is captured in Atlas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B14" w14:textId="77777777" w:rsidR="003A7715" w:rsidRPr="00F03841" w:rsidRDefault="003A7715" w:rsidP="00667B2D">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A420EC7" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="333DC92D" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Trust Fund Manager is accountable for the proper management of the trust fund, which includes ensuring: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B16" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="009B727A">
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="645B97DD" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">consistency between project activities and the trust fund terms of reference; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B17" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="009B727A">
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="28DDF54B" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">donor reporting requirements, as described in the trust fund TOR, are fully complied with; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B18" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="009B727A">
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="66180952" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">no overspending of trust fund resources; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B19" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="009B727A">
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="432A8F24" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">timely collection of contributions in accordance with the payment schedule; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B1A" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="009B727A">
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="52C237B0" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">accurate recording of all activities relating to the trust fund; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B1B" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="004E21CB" w:rsidP="009B727A">
-[...46 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7FDF2C15" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compliance with UNDP’s financial regulations, rules, policies and procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAB16F8" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519CECF4" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">While the trust fund manager may delegate tasks to staff under his/her supervision, the trust fund manager retains overall accountability. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B1E" w14:textId="77777777" w:rsidR="009B727A" w:rsidRPr="00F03841" w:rsidRDefault="009B727A" w:rsidP="009B727A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="53D5B324" w14:textId="2F82231E" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4846447E" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...18 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The specific trust fund manager responsibilities are described below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABE7C80" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Focal point functions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BB1577" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Act as the focal point within UNDP for all questions relating to the activities of the trust fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C333D57" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Serve as the main contact for internal communications and reporting on the trust fund with outside parties, including (but not limited to) donor and programme country Governments, private contributors, media, and other stakeholders, as needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C4F48B" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The specific trust fund manager respon</w:t>
-[...120 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve"> Ensure appropriate representation of the trust fund at meetings of with other UN bodies, agencies or programme country Governments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E64C58" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480B8943" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Resource mobilization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B26" w14:textId="77777777" w:rsidR="006E1323" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...46 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="7D9D9924" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Initiate and follow-up on all fund raising activities of the trust fund in coordination, whenever necessary, with the Bureau of External Relations and Advocacy (BERA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2208F710" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sign the standard contribution Agreement with the donor after ensuring that the agreement: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B28" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4CFAD363" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">refers to the trust fund TORs approved by the Associate Administrator, which must be attached as an annex; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8C6E1B" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is consistent with the standard template contribution Agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F68E64A" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any deviations from the standard template must be cleared by BOM/Legal Support Office. or cosupport@undp.org.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16576E9D" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ensure that all obligations arising from the contribution Agreement are met including reporting requirements described in the Section 6 below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333B4CAF" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04F9B2A4" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Receipt of contributions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A46E19E" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Donor contributions will be recorded in Atlas according to the established rules for recording revenue and receivables (see POPP Revenue Management Other Resources  for detailed information on how to record revenue and receivables for trust funds).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4A5267" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Follow-up with the donor to ensure that contributions are received on a timely basis, in accordance with the payment schedule in the contribution agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A47F164" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5504571A" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Allocation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228E6F1E" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ensure that trust fund resources are allocated on a priority basis so that unallocated/unexpended trust fund balances do not exist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D49903D" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluate proposals, establish criteria for allocation and allocate trust fund resources to specific projects, making sure that project documents or Annual Work Plans (AWPs) are consistent with the TORs of the trust fund and comply with the POPP Programmes and Projects. The allocation to specific projects is done using Atlas commitment control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2F52CC" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24881F66" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial management of trust fund resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152943E1" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maintain a resource plan showing cash flow requirements and resources available, based on revenue received and/or receivable, interest revenue, and actual/projected expenses. This plan should be used for pre-allocation planning as well as post-allocation monitoring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1DCE93" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ensure that allocations are fully budgeted and expended, at the same time ensuring that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718AD450" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allocations to projects do not exceed the trust fund resource balance, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FFE517" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project budgets do not exceed project allocations, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75049013" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>project expenses plus advances to national implementing partners do not exceed project budgets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B181852" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1620"/>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">UNDP financial regulations and rules require that allocations from trust funds are issued on a fully funded basis (Financial Regulation 5.07). The only exception is where, in accordance with the UNDP risk management guidelines, the trust fund manager receives permission from the Comptroller to issue allocations on the basis of signed agreements with donors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7669DF85" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the trust fund manager determines that the project expenses exceed (or are about to exceed) the project allocation, the trust fund manager must immediately follow-up with the programme manager. [1] Where the over-spending is not resolved, the trust fund manager must formally notify the programme manager that the project is suspended – i.e. no further commitments or expenses – and inform the Chief Finance Officer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B0FA6F" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the trust fund TOR specifies a completion date, ensure that all activities are completed on or before this date. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E845DBF" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ensure that advances to national implementing partners are adequately monitored by the programme manager in accordance with UNDP POPP (financial management and execution modalities). Any advances outstanding for longer than six months should be followed up with the programme manager and appropriate action taken. (Refer to 5.2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170D5808" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that GMS is recorded in compliance with the contribution agreement and UNDP’s cost recovery policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F6F71B" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Monitor for significant implementation issues that may impact the expenses or where there are implications for donor relations and ensure that the donors are kept duly informed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E72BC99" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32BA01BD" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E1866E" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that all reporting requirements as stated in the trust fund Contribution Agreement are complied with including the following. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEEEA79" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Maintain a record of reporting deadlines;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA60CDB" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ensure that all substantive and interim financial reports are prepared and submitted to the donor in a timely manner, in accordance with the agreement; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4812CA" w14:textId="77777777" w:rsidR="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For interim financial reports, clearly identify the interim nature in the report itself to differentiate the report from the certified financial statement. Ensure that reports meet the requirements of the donor as agreed in the contribution Agreement and are accurate, complete and timely. Ensure that all interim financial reports reflect the Atlas GL expenses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E94B87F" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="002C7969">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B059211" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC18956" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitor projects to ensure that the activities funded by the trust fund comply with the TOR of the trust fund. Review project documents, annual reports, NIM/DIM/NGO audit reports, evaluation reports, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBEAF6A" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review the financial certified statement submitted by the BOM/OFM and consult with the Chief Finance Officer on any discrepancies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345C430F" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Follow-up with donors on a regular basis to ensure that donors are kept informed and donor queries are promptly resolved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52857036" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642EB8AF" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial Closure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6FEF15" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Closely adhere to trust fund closure procedures as set out in the POPP (Financial Closure of Trust Funds). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3433ECD8" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In order to carry out the above responsibilities the Trust Fund Manager needs inputs from other officials and offices as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4711E9D1" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Associate Administrator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1543DE7B" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approves the creation of all new trust funds (after review by the relevant HQ units) and sends his/her clearance to the Chief Finance Officer for maintenance of the corporate record. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BAC935" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Formally designates the trust fund manager and advises the Chief Finance Officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C5DCC3" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...42 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BMS/Legal Support Office</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B2C489" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provides advice on the set-up and clearance of trust fund TORs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2A8F3D" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...60 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provides clearance for deviations to the standard Contribution Agreement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C5FE56" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordinates the clearance of trust fund TORs and submits the cleared TORs to OFM for corporate record keeping, including setup in Atlas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABB07A6" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BMS/OFM </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74216669" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Advises the trust fund managers of their formal responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4062B4C5" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requests trust fund managers to sign the trust fund manager letter immediately after the trust fund TOR is approved by the Associate Administrator, and whenever a new trust fund manager is appointed to an existing trust fund </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BDAF54" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informs the Trust Fund Manager of receipt of funds; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FBE11C" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applies annual interest revenue to the trust fund accounts with proper advice to the trust fund manager; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F7E6D4" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provides banking information and arrangements; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5F565D" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorizes the acceptance of currencies other than US dollar as necessary; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8117A9" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maintains the corporate record of all trust fund TORs, trust fund managers, signed trust fund manager letters; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05757B20" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creates the Atlas fund code, which is used to maintain the accounting records for the trust fund; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07012E1B" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepares and certifies the annual donor and statutory reports; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53526D1E" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Designates the trust fund as financially closed in Atlas and disposes of the unexpended balance in accordance with the trust fund agreement after consulting the trust fund manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C30F14A" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Country Offices / HQ Units - Programme Managers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA5721C" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that the project is designed, approved, managed and evaluated in compliance with the UNDP POPP, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121767ED" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ensure that project activities take place in accordance with the Project document or AWP and within the financial limits of the allocation issued by the trust fund manager.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FABB14" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">expenses. This plan should be used for pre-allocation planning as well as post-allocation monitoring. </w:t>
-[...980 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Promptly informs the trust fund manager where there are significant implementation issues that may impact the expenses or where there are implications for donor relations; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B6A" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="009B727A">
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="7BE7A8C8" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ensure expenses/advances do not exceed allocation issued by the trust fund manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BCF54A" w14:textId="77777777" w:rsidR="009B727A" w:rsidRPr="00F03841" w:rsidRDefault="009B727A" w:rsidP="009B727A">
-      <w:pPr>
+    <w:p w14:paraId="0142FB8B" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B8B2C8" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B6C" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-      <w:pPr>
+    <w:p w14:paraId="25AF4760" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[1] The UNDP POPP defines the programme manager as the UNDP resident representative (or delegated authority) who approves and signs the project document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A58B6D" w14:textId="77777777" w:rsidR="0034746A" w:rsidRPr="00F03841" w:rsidRDefault="0034746A" w:rsidP="00667B2D">
-[...9 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+    <w:p w14:paraId="5051ED00" w14:textId="77777777" w:rsidR="0090433C" w:rsidRPr="0090433C" w:rsidRDefault="0090433C" w:rsidP="0090433C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="781EC3D8" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="0090433C">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42AB02EC" w14:textId="77777777" w:rsidR="00E428EC" w:rsidRDefault="00E428EC" w:rsidP="009347E1">
+    <w:p w14:paraId="71737F2E" w14:textId="77777777" w:rsidR="00134B4A" w:rsidRDefault="00134B4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D07C99F" w14:textId="77777777" w:rsidR="00E428EC" w:rsidRDefault="00E428EC" w:rsidP="009347E1">
+    <w:p w14:paraId="7EDBABF1" w14:textId="77777777" w:rsidR="00134B4A" w:rsidRDefault="00134B4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...28 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="07A58B73" w14:textId="050B7D9C" w:rsidR="00E428EC" w:rsidRDefault="00F03841">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="510EB1DD" w14:textId="77777777" w:rsidR="0090433C" w:rsidRDefault="0090433C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
@@ -3142,933 +4185,177 @@
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00F03841">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:t>15/06/2016</w:t>
+      <w:t xml:space="preserve"> 15/06/2016</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00F03841">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-726297073"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{7271FEC6-692B-49B4-8757-78902F662AAF}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="002E59C4">
+        <w:r>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14280518" w14:textId="77777777" w:rsidR="00E428EC" w:rsidRDefault="00E428EC" w:rsidP="009347E1">
+    <w:p w14:paraId="19E132DF" w14:textId="77777777" w:rsidR="00134B4A" w:rsidRDefault="00134B4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75AF9578" w14:textId="77777777" w:rsidR="00E428EC" w:rsidRDefault="00E428EC" w:rsidP="009347E1">
+    <w:p w14:paraId="343FBE65" w14:textId="77777777" w:rsidR="00134B4A" w:rsidRDefault="00134B4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3BA5D2CE" w14:textId="0A922F35" w:rsidR="00E428EC" w:rsidRDefault="00E428EC" w:rsidP="009B727A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71FDF040" w14:textId="77777777" w:rsidR="0090433C" w:rsidRDefault="0090433C" w:rsidP="009B727A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5694C132" wp14:editId="3B992E35">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3670177E" wp14:editId="054206E2">
           <wp:extent cx="333691" cy="641380"/>
           <wp:effectExtent l="0" t="0" r="9525" b="6350"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="-1" r="-1447" b="15467"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="341554" cy="656494"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="28B99A19" w14:textId="77777777" w:rsidR="00E428EC" w:rsidRDefault="00E428EC">
+  <w:p w14:paraId="35F6C847" w14:textId="77777777" w:rsidR="0090433C" w:rsidRDefault="0090433C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00556798"/>
-[...740 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20841653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48765004"/>
     <w:lvl w:ilvl="0" w:tplc="76A4EF56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4113,277 +4400,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23401462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5642A148"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4452,164 +4513,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="299E3E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="932C7682"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4651,164 +4599,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E55269D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2C48A68"/>
     <w:lvl w:ilvl="0" w:tplc="0BD40958">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4853,51 +4688,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="325823DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="701EA8CE"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4942,164 +4777,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA5300A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CDAC34E"/>
     <w:lvl w:ilvl="0" w:tplc="9370BD08">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5144,51 +4866,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ED65868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CE6BD28"/>
     <w:lvl w:ilvl="0" w:tplc="8E5499A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5233,51 +4955,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F2C4E65"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="75E446B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5351,454 +5073,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1770" w:hanging="1050"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2130" w:hanging="1410"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...402 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48424473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="607879E2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5867,277 +5186,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="552F462E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="433262AA"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6179,250 +5272,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...198 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B7608E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FCA3DAC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6467,163 +5361,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DAD72AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="792E7EBA"/>
     <w:lvl w:ilvl="0" w:tplc="5A54CA8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6668,164 +5450,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67807723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8160E4DE"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6870,169 +5539,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...117 lines deleted...]
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="780246E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C369FD2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7101,140 +5652,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B8E4C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3256953A"/>
     <w:lvl w:ilvl="0" w:tplc="4260C368">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7279,51 +5741,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CD121AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E10FBA4"/>
     <w:lvl w:ilvl="0" w:tplc="0BD40958">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0BD40958">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7372,293 +5834,176 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1301109030">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="472598092">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="685132761">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1984113957">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="983850527">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2021151706">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1638683308">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="679818661">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1385982138">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="710962885">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1138835742">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="628559199">
+  <w:num w:numId="12" w16cid:durableId="259721453">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="58944271">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="608663860">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="755783755">
-[...50 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="421605371">
+  <w:num w:numId="15" w16cid:durableId="987633294">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="679818661">
-[...47 lines deleted...]
-  <w:num w:numId="37" w16cid:durableId="2026832089">
+  <w:num w:numId="16" w16cid:durableId="1309748347">
     <w:abstractNumId w:val="13"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="36"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="0034746A"/>
-[...45 lines deleted...]
-    <w:rsid w:val="00F309FC"/>
+    <w:rsidRoot w:val="0090433C"/>
+    <w:rsid w:val="00134B4A"/>
+    <w:rsid w:val="00212E52"/>
+    <w:rsid w:val="002C7969"/>
+    <w:rsid w:val="00516877"/>
+    <w:rsid w:val="0090433C"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="07A58ACA"/>
-  <w15:docId w15:val="{FF71A4E6-DDF6-4142-825E-0022731FE541}"/>
+  <w14:docId w14:val="39174C19"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EAD430F2-B7A7-431D-9385-0EACF2B18835}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8000,917 +6345,807 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0034746A"/>
+    <w:rsid w:val="0090433C"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00F309FC"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004748F6"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004748F6"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...43 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D4417A"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B727A"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...560 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0090433C"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF201F"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0090433C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2906" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cosupport@undp.org" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9017,668 +7252,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>2741</Words>
   <Characters>15625</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>130</Lines>
   <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>18330</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>