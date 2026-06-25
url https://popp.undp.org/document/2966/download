--- v0 (2026-01-16)
+++ v1 (2026-06-25)
@@ -1,2042 +1,2698 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="58A9FD00" w14:textId="77777777" w:rsidR="0021497A" w:rsidRPr="00127DCB" w:rsidRDefault="00456784" w:rsidP="008F4AF1">
-      <w:pPr>
+    <w:p w14:paraId="0CF7B05C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk84449324"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00127DCB">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D1D6670" wp14:editId="5BEF8ECF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="091B357F" wp14:editId="73DFFF4F">
             <wp:extent cx="993775" cy="2011680"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="993775" cy="2011680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5BD679" w14:textId="77777777" w:rsidR="008F4AF1" w:rsidRPr="00127DCB" w:rsidRDefault="008F4AF1" w:rsidP="0021497A">
-      <w:pPr>
+    <w:p w14:paraId="15357452" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A3FA1E5" w14:textId="77777777" w:rsidR="008F4AF1" w:rsidRPr="00127DCB" w:rsidRDefault="00FA499C" w:rsidP="0021497A">
-      <w:pPr>
+    <w:p w14:paraId="3EBC186C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00127DCB">
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>STANDARD OPERATING PROCEDURE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3632A209" w14:textId="77777777" w:rsidR="00FA499C" w:rsidRPr="00127DCB" w:rsidRDefault="00FA499C" w:rsidP="0021497A">
-      <w:pPr>
+    <w:p w14:paraId="5101CEA2" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F7F16EC" w14:textId="70EDA231" w:rsidR="00166606" w:rsidRPr="00127DCB" w:rsidRDefault="0021497A" w:rsidP="0021497A">
-      <w:pPr>
+    <w:p w14:paraId="4D61102A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk101192272"/>
-      <w:r w:rsidRPr="00127DCB">
+      <w:r w:rsidRPr="00675F3C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="008F4AF1" w:rsidRPr="00127DCB">
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROCEDURE: PROVISION OR IMPAIRMENT OF FINANCIAL ASSETS AND ACCOUNTING FOR FRAUD AND FINANCIAL LOSS </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="1FB60A01" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="40"/>
-[...121 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...51 lines deleted...]
-        <w:t>2</w:t>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EFFECTIVE DATE: 1 January 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740767B5" w14:textId="77777777" w:rsidR="003F457B" w:rsidRPr="00127DCB" w:rsidRDefault="003F457B" w:rsidP="008F4AF1">
+    <w:p w14:paraId="25AA8DAD" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2106"/>
         </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5085" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2214"/>
         <w:gridCol w:w="2857"/>
         <w:gridCol w:w="2708"/>
         <w:gridCol w:w="2003"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00127DCB" w:rsidRPr="00127DCB" w14:paraId="10DFDAF5" w14:textId="77777777" w:rsidTr="006146B9">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="0156B2DC" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B227BE5" w14:textId="77777777" w:rsidR="008F4AF1" w:rsidRPr="00127DCB" w:rsidRDefault="008F4AF1" w:rsidP="00BB6A68">
+          <w:p w14:paraId="1B09DA00" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54F7E4D2" w14:textId="77777777" w:rsidR="008F4AF1" w:rsidRPr="00127DCB" w:rsidRDefault="008F4AF1" w:rsidP="00BB6A68">
+          <w:p w14:paraId="63FCF5A9" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00127DCB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="451223F5" w14:textId="77777777" w:rsidR="008F4AF1" w:rsidRPr="00127DCB" w:rsidRDefault="008F4AF1" w:rsidP="00BB6A68">
+          <w:p w14:paraId="7A692F0E" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00127DCB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TITLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63FA3569" w14:textId="77777777" w:rsidR="008F4AF1" w:rsidRPr="00127DCB" w:rsidRDefault="008F4AF1" w:rsidP="00BB6A68">
+          <w:p w14:paraId="303F240C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00127DCB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00127DCB" w:rsidRPr="00127DCB" w14:paraId="537A99FE" w14:textId="77777777" w:rsidTr="006146B9">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="5A8A4A71" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76DFAC5D" w14:textId="77777777" w:rsidR="008F4AF1" w:rsidRPr="00127DCB" w:rsidRDefault="008F4AF1" w:rsidP="00BB6A68">
+          <w:p w14:paraId="761854DF" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00127DCB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Author:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE450EF" w14:textId="77777777" w:rsidR="008F4AF1" w:rsidRPr="006146B9" w:rsidRDefault="00CB6FA5" w:rsidP="00BB6A68">
+          <w:p w14:paraId="1E7CDCA3" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Rajasekar</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nishalini Rajasekar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B01E96B" w14:textId="77777777" w:rsidR="008F4AF1" w:rsidRPr="006146B9" w:rsidRDefault="00EB7706" w:rsidP="00BB6A68">
+          <w:p w14:paraId="37290E57" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006146B9">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> CFRA</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Accounts Analyst CFRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53648CCE" w14:textId="77777777" w:rsidR="008F4AF1" w:rsidRPr="006146B9" w:rsidRDefault="00C471C5" w:rsidP="00BB6A68">
+          <w:p w14:paraId="3D17F121" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-              </w:rPr>
-[...28 lines deleted...]
-              <w:t>1</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3 November 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00127DCB" w:rsidRPr="00127DCB" w14:paraId="283A681C" w14:textId="77777777" w:rsidTr="00C471C5">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="3215D74B" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21729957" w14:textId="77777777" w:rsidR="008F4AF1" w:rsidRPr="00127DCB" w:rsidRDefault="008F4AF1" w:rsidP="00BB6A68">
+          <w:p w14:paraId="0656A786" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00127DCB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...16 lines deleted...]
-              <w:t>:</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Reviewed by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44715FF1" w14:textId="77777777" w:rsidR="00562537" w:rsidRPr="006146B9" w:rsidRDefault="00562537" w:rsidP="00562537">
+          <w:p w14:paraId="45656452" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006146B9">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mohammed Fahim Aziz Omar</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C7A8960" w14:textId="77777777" w:rsidR="008F4AF1" w:rsidRPr="006146B9" w:rsidRDefault="008F4AF1" w:rsidP="00562537">
+          <w:p w14:paraId="5DC670CF" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F50623" w14:textId="77777777" w:rsidR="008F4AF1" w:rsidRPr="006146B9" w:rsidRDefault="00562537" w:rsidP="00BB6A68">
+          <w:p w14:paraId="20E298EE" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006146B9">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>, CFRA</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Finance Specialist, CFRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39F93386" w14:textId="77777777" w:rsidR="008F4AF1" w:rsidRPr="006146B9" w:rsidRDefault="00C471C5" w:rsidP="00BB6A68">
+          <w:p w14:paraId="3011B33C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>18 November 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00562537" w:rsidRPr="00127DCB" w14:paraId="0FADA4E2" w14:textId="77777777" w:rsidTr="006146B9">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="49BF2913" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63B8B823" w14:textId="77777777" w:rsidR="00562537" w:rsidRPr="00127DCB" w:rsidRDefault="00562537" w:rsidP="00BB6A68">
+          <w:p w14:paraId="0AF13190" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
-              <w:rPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00127DCB">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Approved by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="407CF8DF" w14:textId="77777777" w:rsidR="00562537" w:rsidRPr="006146B9" w:rsidRDefault="00562537" w:rsidP="00BB6A68">
+          <w:p w14:paraId="62072891" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006146B9">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Adam Phillion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15645AE8" w14:textId="77777777" w:rsidR="00562537" w:rsidRPr="006146B9" w:rsidRDefault="00562537" w:rsidP="00BB6A68">
+          <w:p w14:paraId="47AC38EA" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006146B9">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Chief, FPMR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C" w:rsidDel="00456784">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46002C3B" w14:textId="77777777" w:rsidR="00562537" w:rsidRPr="006146B9" w:rsidRDefault="00763885" w:rsidP="00BB6A68">
+          <w:p w14:paraId="3510349D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>29 November 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="139B3697" w14:textId="77777777" w:rsidR="00CD2719" w:rsidRPr="00127DCB" w:rsidRDefault="00CD2719" w:rsidP="00AE3971">
-      <w:pPr>
+    <w:p w14:paraId="4597A707" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4489F315" w14:textId="77777777" w:rsidR="00166606" w:rsidRPr="00127DCB" w:rsidRDefault="00166606" w:rsidP="005F2CE6">
-[...1 lines deleted...]
-        <w:spacing w:after="217"/>
+    <w:p w14:paraId="65EF8B50" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:after="217" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B3F3741" w14:textId="77777777" w:rsidR="002F7D3F" w:rsidRDefault="002F7D3F">
-      <w:pPr>
+    <w:p w14:paraId="31C058C0" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidSect="00675F3C">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="12240" w:h="20160" w:code="5"/>
           <w:pgMar w:top="432" w:right="1296" w:bottom="432" w:left="1296" w:header="432" w:footer="144" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4337B585" w14:textId="77777777" w:rsidR="00D36705" w:rsidRPr="00127DCB" w:rsidRDefault="00D36705">
-      <w:pPr>
+    <w:p w14:paraId="3B198BAD" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-MY"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:id w:val="-2066397571"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4B3B815D" w14:textId="77777777" w:rsidR="003E0B90" w:rsidRPr="00127DCB" w:rsidRDefault="003E0B90" w:rsidP="00A1391F">
+        <w:p w14:paraId="5E104217" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
           <w:pPr>
-            <w:pStyle w:val="TOCHeading"/>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:color w:val="auto"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="44DEA2A7" w14:textId="77777777" w:rsidR="000A4DFC" w:rsidRPr="00127DCB" w:rsidRDefault="000A4DFC" w:rsidP="00A1391F">
+        <w:p w14:paraId="30C448D1" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
           <w:pPr>
-            <w:pStyle w:val="TOCHeading"/>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
+              <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:color w:val="auto"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008D29BB">
+          <w:r w:rsidRPr="00675F3C">
             <w:rPr>
+              <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:color w:val="auto"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2C12C0A7" w14:textId="77777777" w:rsidR="00F7320E" w:rsidRPr="00127DCB" w:rsidRDefault="00F7320E" w:rsidP="00A1391F"/>
-        <w:p w14:paraId="6675944B" w14:textId="77777777" w:rsidR="00D20B1D" w:rsidRDefault="000A4DFC">
+        <w:p w14:paraId="752A594E" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:spacing w:line="259" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="74B10E4D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+          <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:lang w:eastAsia="en-MY"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00127DCB">
+          <w:r w:rsidRPr="00675F3C">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00127DCB">
+          <w:r w:rsidRPr="00675F3C">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00127DCB">
+          <w:r w:rsidRPr="00675F3C">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc86328143" w:history="1">
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OBJECTIVE</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc86328143 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="47C6E1FA" w14:textId="77777777" w:rsidR="00D20B1D" w:rsidRDefault="00D8514A">
+        <w:p w14:paraId="477EA1AC" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:lang w:eastAsia="en-MY"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc86328144" w:history="1">
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SCOPE</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc86328144 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="33D820C4" w14:textId="77777777" w:rsidR="00D20B1D" w:rsidRDefault="00D8514A">
+        <w:p w14:paraId="600D2D82" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:lang w:eastAsia="en-MY"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc86328145" w:history="1">
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>KEY DEFINITIONS</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc86328145 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="056DDD18" w14:textId="77777777" w:rsidR="00D20B1D" w:rsidRDefault="00D8514A">
+        <w:p w14:paraId="7497AEE3" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:lang w:eastAsia="en-MY"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc86328146" w:history="1">
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BACKGROUND:</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc86328146 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62C785AF" w14:textId="77777777" w:rsidR="00D20B1D" w:rsidRDefault="00D8514A">
+        <w:p w14:paraId="7A1D326C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:lang w:eastAsia="en-MY"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc86328147" w:history="1">
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CALCULATION METHODS FOR THE IDENTIFIED OPTION</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc86328147 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B606B9C" w14:textId="77777777" w:rsidR="00D20B1D" w:rsidRDefault="00D8514A">
+        <w:p w14:paraId="4D245218" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:lang w:eastAsia="en-MY"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc86328148" w:history="1">
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PROCESS</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc86328148 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D0CFBC3" w14:textId="77777777" w:rsidR="00D20B1D" w:rsidRDefault="00D8514A">
+        <w:p w14:paraId="056E3C1D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:lang w:eastAsia="en-MY"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc86328149" w:history="1">
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>FINANCIAL LOSSES DUE TO FRAUD AND RECOVERIES</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56235B9A" w14:textId="77777777" w:rsidR="00D20B1D" w:rsidRDefault="00D8514A">
+        <w:p w14:paraId="7104CC65" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:lang w:eastAsia="en-MY"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc86328150" w:history="1">
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DOCUMENTATION</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc86328150 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="257E1523" w14:textId="77777777" w:rsidR="00D20B1D" w:rsidRDefault="00D8514A">
+        <w:p w14:paraId="602230CE" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:lang w:eastAsia="en-MY"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc86328151" w:history="1">
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>EXCLUSIONS</w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc86328151 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="70FDB2A8" w14:textId="77777777" w:rsidR="00D20B1D" w:rsidRDefault="00D8514A">
+        <w:p w14:paraId="1AB74141" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:lang w:eastAsia="en-MY"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc86328152" w:history="1">
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
-            <w:r w:rsidR="00BF5B8F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="00D20B1D" w:rsidRPr="0011320D">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-MY"/>
-[...15 lines deleted...]
-              <w:rPr>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>LINKS/RESOURCES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc86328152 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D20B1D">
-              <w:rPr>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4FBBDA28" w14:textId="77777777" w:rsidR="000A4DFC" w:rsidRPr="00127DCB" w:rsidRDefault="000A4DFC">
-          <w:r w:rsidRPr="00127DCB">
+        <w:p w14:paraId="034F1C1B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+          <w:pPr>
+            <w:spacing w:line="259" w:lineRule="auto"/>
             <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00675F3C">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="74AD0592" w14:textId="77777777" w:rsidR="00D36705" w:rsidRPr="00127DCB" w:rsidRDefault="00D36705">
-      <w:pPr>
+    <w:p w14:paraId="0CF5E1D9" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CBBB876" w14:textId="77777777" w:rsidR="00D36705" w:rsidRPr="00127DCB" w:rsidRDefault="00D36705">
-      <w:pPr>
+    <w:p w14:paraId="4FE5F17D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38A05B9D" w14:textId="77777777" w:rsidR="00D334E5" w:rsidRPr="00127DCB" w:rsidRDefault="00D334E5">
-      <w:pPr>
+    <w:p w14:paraId="436E26F6" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AE75A37" w14:textId="77777777" w:rsidR="00D334E5" w:rsidRPr="00127DCB" w:rsidRDefault="00D334E5">
-      <w:pPr>
+    <w:p w14:paraId="73D97EC2" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="187CFB6D" w14:textId="77777777" w:rsidR="00D36705" w:rsidRPr="00127DCB" w:rsidRDefault="00D36705">
-      <w:pPr>
+    <w:p w14:paraId="79E0DF0B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DC6396D" w14:textId="77777777" w:rsidR="002F7D3F" w:rsidRDefault="002F7D3F">
-      <w:pPr>
+    <w:p w14:paraId="42D9B1E4" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="002F7D3F" w:rsidSect="004F2313">
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidSect="00675F3C">
           <w:pgSz w:w="12240" w:h="20160" w:code="5"/>
           <w:pgMar w:top="432" w:right="1296" w:bottom="432" w:left="1296" w:header="432" w:footer="144" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0895C040" w14:textId="77777777" w:rsidR="00CD2719" w:rsidRPr="009A2C88" w:rsidRDefault="00557B8C" w:rsidP="00D96A6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="348A4C46" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc80794640"/>
       <w:bookmarkStart w:id="3" w:name="_Toc80794664"/>
       <w:bookmarkStart w:id="4" w:name="_Toc80794688"/>
       <w:bookmarkStart w:id="5" w:name="_Toc80794712"/>
       <w:bookmarkStart w:id="6" w:name="_Toc80794736"/>
       <w:bookmarkStart w:id="7" w:name="_Toc80794641"/>
       <w:bookmarkStart w:id="8" w:name="_Toc80794665"/>
       <w:bookmarkStart w:id="9" w:name="_Toc80794689"/>
       <w:bookmarkStart w:id="10" w:name="_Toc80794713"/>
       <w:bookmarkStart w:id="11" w:name="_Toc80794737"/>
       <w:bookmarkStart w:id="12" w:name="_Toc80794642"/>
       <w:bookmarkStart w:id="13" w:name="_Toc80794666"/>
       <w:bookmarkStart w:id="14" w:name="_Toc80794690"/>
       <w:bookmarkStart w:id="15" w:name="_Toc80794714"/>
       <w:bookmarkStart w:id="16" w:name="_Toc80794738"/>
       <w:bookmarkStart w:id="17" w:name="_Toc80794643"/>
       <w:bookmarkStart w:id="18" w:name="_Toc80794667"/>
       <w:bookmarkStart w:id="19" w:name="_Toc80794691"/>
       <w:bookmarkStart w:id="20" w:name="_Toc80794715"/>
       <w:bookmarkStart w:id="21" w:name="_Toc80794739"/>
       <w:bookmarkStart w:id="22" w:name="_Toc80794644"/>
       <w:bookmarkStart w:id="23" w:name="_Toc80794668"/>
       <w:bookmarkStart w:id="24" w:name="_Toc80794692"/>
@@ -2046,15397 +2702,17953 @@
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
-      <w:r w:rsidRPr="009A2C88">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>OBJECTIVE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FD0CD2" w14:textId="77777777" w:rsidR="0065781D" w:rsidRPr="00127DCB" w:rsidRDefault="0065781D" w:rsidP="00A1391F">
+    <w:p w14:paraId="389CE81B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DE1CF9F" w14:textId="389C9A2A" w:rsidR="00610EE2" w:rsidRDefault="00444D43" w:rsidP="001D152C">
+    <w:p w14:paraId="76812301" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00127DCB">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">financial loss. </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This document provides the procedures to be applied for the recognition of an allowance for doubtful accounts, as well as the treatment of losses due to fraud and financial loss. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1211E" w14:textId="09562C34" w:rsidR="00F53D03" w:rsidRDefault="00F53D03" w:rsidP="00F53D03">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5328DD57" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The first section provides the process and procedure on determining an allowance or impairment of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financial assets</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in the UNDP accounts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55506BFD" w14:textId="7FB178DC" w:rsidR="00F53D03" w:rsidRPr="00A06554" w:rsidRDefault="00F53D03" w:rsidP="00A06554">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="61C035BC" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00F53D03">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The second section depicts the accounting procedures relating to losses due to fraud and financial loss. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD30D21" w14:textId="77777777" w:rsidR="00F53D03" w:rsidRPr="00610EE2" w:rsidRDefault="00F53D03" w:rsidP="001D152C">
+    <w:p w14:paraId="25DA530D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AE6E000" w14:textId="77777777" w:rsidR="00CD2719" w:rsidRPr="007B0599" w:rsidRDefault="007B0599" w:rsidP="00D96A6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="43B0E6D3" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+        <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc86328144"/>
-      <w:r w:rsidRPr="007B0599">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SCOPE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="362C46A7" w14:textId="77777777" w:rsidR="0065781D" w:rsidRPr="00127DCB" w:rsidRDefault="0065781D" w:rsidP="00E805D6">
+    <w:p w14:paraId="749402F8" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="370" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B9F48D0" w14:textId="46806E39" w:rsidR="00F46969" w:rsidRDefault="00E805D6" w:rsidP="001D152C">
+    <w:p w14:paraId="6D42C785" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:after="206" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A65BA1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...92 lines deleted...]
-        <w:t xml:space="preserve"> as follows:</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The procedure will apply to the establishment of an allowance for doubtful debts (provision for write-offs) from contributions and other financial assets (accounts receivable) as follows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="610" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7463"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00145C4E" w:rsidRPr="00D903AB" w14:paraId="681D84BA" w14:textId="77777777" w:rsidTr="00AE2169">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="714C0CFB" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08B92CBB" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="35ED3B05" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="234" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42F5BB41" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="68FDF279" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="234" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145C4E" w:rsidRPr="00D903AB" w14:paraId="658C4733" w14:textId="77777777" w:rsidTr="00AE2169">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="0C3ED281" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F79C4C9" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="0D9AF126" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D7F3E78" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="0C21EAF1" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Govt Letters of Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145C4E" w:rsidRPr="00D903AB" w14:paraId="0F5A2606" w14:textId="77777777" w:rsidTr="00145C4E">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="53F3A151" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="519465EA" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="611E661E" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45169B8C" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="66408322" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contributions Receivable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145C4E" w:rsidRPr="00D903AB" w14:paraId="459A7C62" w14:textId="77777777" w:rsidTr="00145C4E">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="427D12D9" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="141"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="107177B1" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="448084D4" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14081</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C098E06" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="1174A225" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Unbilled AR Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145C4E" w:rsidRPr="00D903AB" w14:paraId="6E6AA367" w14:textId="77777777" w:rsidTr="00D903AB">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="60A1EFC4" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52A28D59" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="5348EB84" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41156FB1" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="2F801B3E" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Staff Receivable – Salary Adv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145C4E" w:rsidRPr="00D903AB" w14:paraId="7C4910B8" w14:textId="77777777" w:rsidTr="00145C4E">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="12CF9AB0" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C0B98E9" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="3F780EAA" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33F5EB1A" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="7BD76F23" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff Receivables – Salary Adv </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>eServices</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145C4E" w:rsidRPr="00D903AB" w14:paraId="707D0631" w14:textId="77777777" w:rsidTr="00D903AB">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="28CC54EA" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A135F9A" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="416E06E9" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74475B0D" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="350C0298" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Balances upon Separation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145C4E" w:rsidRPr="00D903AB" w14:paraId="207728A9" w14:textId="77777777" w:rsidTr="00145C4E">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="7C3A0A43" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07638B67" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="41E26ABA" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10E79CCD" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="2625339E" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Staff Receivable – Education Grant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145C4E" w:rsidRPr="00D903AB" w14:paraId="03F96891" w14:textId="77777777" w:rsidTr="00D903AB">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="07EC6FEB" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="165F9A1D" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="59A8B2AF" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14057</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CA7FF48" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="37DBD7A4" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Petrol Advance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145C4E" w:rsidRPr="00D903AB" w14:paraId="55829B4F" w14:textId="77777777" w:rsidTr="00D903AB">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="06160B64" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="122D3C73" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="148E4CD6" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C74BCF9" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="322665A4" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Misc. Accounts Receivable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145C4E" w:rsidRPr="00D903AB" w14:paraId="4A521924" w14:textId="77777777" w:rsidTr="00D903AB">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="0CD8D831" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E8D1379" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="16BFA165" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14085</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5530C067" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="509F5DA8" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Recv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Telephone Charges</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145C4E" w:rsidRPr="00D903AB" w14:paraId="559B64E0" w14:textId="77777777" w:rsidTr="00D903AB">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="2FB34977" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="153"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A9B5F3B" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="75EA8153" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45A13C84" w14:textId="77777777" w:rsidR="00145C4E" w:rsidRPr="00D903AB" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+          <w:p w14:paraId="40704FD4" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D903AB">
-[...15 lines deleted...]
-              <w:t>Staff</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Misc. Receivables – Non-Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4579C5CF" w14:textId="417BB360" w:rsidR="00145C4E" w:rsidRDefault="00145C4E" w:rsidP="002B2D8F">
+    <w:p w14:paraId="0C161EB8" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:after="120" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AFC00FA" w14:textId="6B019471" w:rsidR="00CB0370" w:rsidRDefault="00CB0370" w:rsidP="00CB0370">
+    <w:p w14:paraId="47A52D12" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:after="206" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A65BA1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="0060004A">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The section relating to losses from fraud and financial loss applies to any financial loss arising </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0060004A">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>from  fraud</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...21 lines deleted...]
-          <w:lang w:eastAsia="en-MY"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419D4F67" w14:textId="77777777" w:rsidR="00CB0370" w:rsidRPr="00A65BA1" w:rsidRDefault="00CB0370" w:rsidP="002B2D8F">
+    <w:p w14:paraId="26BED62B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:after="120" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BA66745" w14:textId="77777777" w:rsidR="00CD2719" w:rsidRDefault="00F46969" w:rsidP="00C85F52">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="022B062B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc86328145"/>
-      <w:r w:rsidRPr="00F46969">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>KEY DEFINITIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="69D4B06F" w14:textId="77777777" w:rsidR="00837CE9" w:rsidRPr="00837CE9" w:rsidRDefault="00837CE9" w:rsidP="00837CE9">
+    <w:p w14:paraId="47984B3B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="370" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F818198" w14:textId="77777777" w:rsidR="00D8549A" w:rsidRDefault="00D8549A" w:rsidP="00497B25">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="388AE556" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– resources controlled by an entity </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> past events and from which future economic benefits or service potential are expected to flow to the entity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438CE8FC" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t>resources controlled by an entity as a result of past events and from which future economic benefits or service potential are expected to flow to the entity</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revenue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– comprises gross inflows of economic benefits or service potential received and receivables by the reporting entity, which represents an increase in net assets/equity, other than increases relating to contributions from owners. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465573F1" w14:textId="77777777" w:rsidR="00D8549A" w:rsidRDefault="00D8549A" w:rsidP="00497B25">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0FD2F619" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Allowance for doubtful accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Also known as a provision for write-off (referred to as impairment in UNDP's financial statements) is a reserve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recognized in the financial statements after assessing that a collection of a receivable is in doubt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>An allowance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is established</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>there</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>objective</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="6"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>evidence,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>based</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>outstanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="15"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>amounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="8"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reporting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="7"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>date,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>able</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>collect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>amounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="8"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="8"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>according</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="7"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>receivable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B37DBCC" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc86328146"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BACKGROUND:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="18F7FC3A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C93EBBF" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Measurement of accounts receivable is an important area in line with the International Public Sector Accounting Standards (IPSAS) whereby UNDP periodically reviews the amounts for collectability and records an impairment against its receivables where </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appropriate. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C" w:rsidDel="00341293">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C85F52">
-[...2 lines deleted...]
-      <w:r w:rsidR="00837CE9">
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="574DC894" w14:textId="77777777" w:rsidR="00C85F52" w:rsidRPr="00C85F52" w:rsidRDefault="00C85F52" w:rsidP="00497B25">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="51C804CF" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016D4DF2" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consistent with IPSAS, an allowance is required to be calculated to reflect expected losses (for credit and other) with respect to amounts recognized as receivables. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59540119" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06BB012A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IPSAS 23 is focused on the initial recognition of revenue from non-exchange transactions. Example 20 of IPSAS 23 (IG 40 to 43) provides support for establishment of allowances for doubtful accounts from contributions. It illustrates that the nominal value receivables should be adjusted to provide a relevant and reliable measure of what will ultimately be recovered. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F286879" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3CB6FB" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While IPSAS establishes that the nominal value of the contribution receivables must be adjusted and that the asset must be accurately and reliably reported, judgement is required to choose among alternative options to arrive at an accurate and reliable value. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2044B0E6" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064328BF" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...507 lines deleted...]
-        <w:t>receivable.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Allowance method:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Establishment of an allowance for doubtful debts based on the estimated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of uncollectible assessments. This is an acceptable method under both IFRS and US GAAP. This method is generally accepted and used in the public sector entities such as NAO and WFP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E14C269" w14:textId="77777777" w:rsidR="004510CB" w:rsidRPr="004F29C2" w:rsidRDefault="004F29C2" w:rsidP="00D96A6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="597EDBE9" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Discounting approach:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fair value of receivables calculated as estimated discounted cash flows. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C76025" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+        <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc86328147"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ALLOWANCE METHODS FOR THE IDENTIFIED OPTION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="5D731E85" w14:textId="77777777" w:rsidR="00D64D47" w:rsidRDefault="00D64D47" w:rsidP="00D64D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="65C057DC" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2466AF22" w14:textId="7EBC7458" w:rsidR="00AE2169" w:rsidRDefault="00D64D47" w:rsidP="00497B25">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1EF78CD5" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP will follow the allowance method above and apply this for financial reporting. This method is discussed more fully below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E28F2A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Allowance method – calculation methods (a) through (d) below are applicable:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239AF22F" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The allowance is calculated as a percentage of the nominal value of outstanding contributions or receivables based on historical data such as percentage (%) of consolidated arrears/not collectable assessments. This percentage may vary over </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00341293">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and average rates might be used to offset variations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12596486" w14:textId="77777777" w:rsidR="00AE2169" w:rsidRDefault="00AE2169" w:rsidP="004C13CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A49CA32" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The allowance is calculated as a percentage of the nominal value of the outstanding contributions or receivables divided in classes based on the length of payment overdue time (i.e. ageing). Different percentages are applied to each class of outstanding receivables, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i.e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0A7232DD" w14:textId="77777777" w:rsidR="00712430" w:rsidRDefault="00837CE9" w:rsidP="00497B25">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4BDEA0D4" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...23 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outstanding for over 36 months = 100% </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>allowance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5A15F504" w14:textId="77777777" w:rsidR="00712430" w:rsidRDefault="00712430" w:rsidP="00497B25">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="36CCB57D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outstanding for 24 to 36 months = 50% </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>allowance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="17658527" w14:textId="77777777" w:rsidR="00AB2180" w:rsidRDefault="00712430" w:rsidP="00497B25">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="665B5965" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outstanding for 6 to 24 months = 0% </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>allowance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2CB1F5D2" w14:textId="77777777" w:rsidR="00AB2180" w:rsidRDefault="00AB2180" w:rsidP="00497B25">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5981617D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The allowance (100%) is established for all receivables that have been outstanding for 36 months or more.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="42304C29" w14:textId="77777777" w:rsidR="00A9124F" w:rsidRDefault="00AB2180" w:rsidP="00497B25">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5385E488" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">required to choose among alternative options to arrive at an accurate and reliable value. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The allowance is established by identifying specific contributions receivable or long outstanding other receivables which have become doubtful. This involves the review of each donor/vendor and its ability to fulfill the commitment, provided written confirmation is provided to GSSU from the CO that amounts are not recoverable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E696B0" w14:textId="77777777" w:rsidR="00A9124F" w:rsidRDefault="00A9124F" w:rsidP="00497B25">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="529D135E" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="162FB6F5" w14:textId="77777777" w:rsidR="00A9124F" w:rsidRDefault="00AB2180" w:rsidP="00497B25">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6EFCCE71" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP will apply the specific allowance method per </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>option (d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, because this method provides more accuracy in the calculation. However, for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">staff related receivables with aged balances more than 2 years as at year-end, a full provision is recognized – this is a consistent to past year’s practice. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff receivable balances are not material to warrant a provision for individual outstanding balances even though an internal process is in place for the follow up and recovery of these outstanding balances. Furthermore, the IPSAS Conceptual Framework for GPFR by Public Sector Entities indicates that the benefit of financial reporting should justify the costs involved, (Chapter 3, paragraph 3.35 to 3.42). Therefore, the benefits of analyzing individual aged staff receivable balances on a case-by-case basis </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not justify the additional time and costs incurred by UNDP as from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>past experience</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, staff receivables aged over 2 years </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>follows</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the same pattern of recovery, or lack thereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7388C853" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc86328148"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PROCESS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="6179FAFB" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9E5F81" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">method under both IFRS and US GAAP. This method is generally accepted and used in the public sector entities such as NAO and WFP. </w:t>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Allowance for Doubtful Debts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8A8063" w14:textId="77777777" w:rsidR="001A1AE1" w:rsidRDefault="00AB2180" w:rsidP="00497B25">
-[...691 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="19C2960E" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> where there may be doubts as to whether all amounts will be recovered. </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The first step in creating an allowance for doubtful debts (provision for write-off) is to identify individual donors or receivable balances where there may be doubts as to whether all amounts will be recovered. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192F465B" w14:textId="77777777" w:rsidR="0091591B" w:rsidRPr="0091591B" w:rsidRDefault="00611CB9" w:rsidP="00971F4A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="590367C8" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">This will then be used in identifying the individual amounts that will make up the allowance for doubtful debts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AABF4A" w14:textId="77777777" w:rsidR="00F27B43" w:rsidRDefault="0091591B" w:rsidP="00971F4A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="72B1558B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GSSU as part of its monitoring of donor and other receivables review the GL accounts as detailed in the “Scope” section above, including individual donor accounts and other long outstanding receivables. During this review GSSU identifies if accounts need to be selected for establishing an adjustment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4279567F" w14:textId="77777777" w:rsidR="00F27B43" w:rsidRDefault="00F27B43" w:rsidP="00971F4A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="182BB94C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...54 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In doing so, GSSU will follow up with the respective UNDP Office to vigorously follow-up with these donors on their commitments. Management will also use the ageing report as a benchmark to ensure the adequacy of the adjustment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F80D18" w14:textId="77777777" w:rsidR="0091591B" w:rsidRPr="00EA5A1A" w:rsidRDefault="0091591B" w:rsidP="00971F4A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="60705F91" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> entry before finalizing the annual accounts.  </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GSSU will then communicate its view to CFRA who, in turn, will determine if a provision is warranted for certain receivable balances and will process such an entry before finalizing the annual accounts.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1B2C16" w14:textId="32190B57" w:rsidR="00F939DB" w:rsidRPr="00F939DB" w:rsidRDefault="00F27B43" w:rsidP="00F939DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="520F180A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">CFRA will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>take into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...32 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the materiality of the amount estimated to be irrecoverable before determining if a provision for write-off is warranted. It is also a matter of professional judgement.  The key consideration for raising a provision is if the individual amount is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>≥</w:t>
       </w:r>
-      <w:r w:rsidR="00F939DB" w:rsidRPr="00F939DB">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to $1 million. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1376FDB8" w14:textId="77777777" w:rsidR="00910B1A" w:rsidRDefault="00EA5A1A" w:rsidP="00971F4A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="281A13B9" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If amounts are not significant, then no provision will be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>raised</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the items will be followed up to determine if a write-off is required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F03862" w14:textId="0DA6CDA3" w:rsidR="00A455B8" w:rsidRDefault="00A455B8" w:rsidP="00971F4A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0B735CC1" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, a full </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For staff related receivables with aged balances more than 2 years as at year-end, a full </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00050C91">
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>provision  is</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00050C91">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recognized. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AFFED0" w14:textId="77777777" w:rsidR="00910B1A" w:rsidRPr="00910B1A" w:rsidRDefault="00910B1A" w:rsidP="00971F4A">
-      <w:pPr>
+    <w:p w14:paraId="63BA0299" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...71 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important to highlight that an allowance is not solely created on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a function</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or ageing of the outstanding balances for receivables other than staff related receivables. It is a matter of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">judgment and the final assessment on the provision of accounts receivable is made by OFM/FPMR/CFRA. The key consideration for raising a provision is if the individual amount is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>≥</w:t>
       </w:r>
-      <w:r w:rsidR="005A4BEC">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to $1 million. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157E20BD" w14:textId="77777777" w:rsidR="008862EB" w:rsidRDefault="008862EB" w:rsidP="00AC5103">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7202810B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Monitoring of Accounts Receivables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BABA5E" w14:textId="4770B189" w:rsidR="008862EB" w:rsidRDefault="008862EB" w:rsidP="00AC5103">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="651D7E8D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">, which will determine which party is responsible for the follow-up with the donors (CO OU or HQ OU). </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A donor point of contact system is maintained by all Operating Units (OUs), which will determine which party is responsible for the follow-up with the donors (CO OU or HQ OU). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708C7B77" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="00C405DE" w:rsidRDefault="008862EB" w:rsidP="00AC5103">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="378CD54B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OUs correspond with each donor. The ultimate responsibility for the follow-up lies with the OUs as they own and maintain the relationships with each donor locally.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586983D5" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="00C405DE" w:rsidRDefault="008862EB" w:rsidP="00AC5103">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="30DF7191" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A period of 2 weeks is given to come back on any resolutions to each case. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F3691B" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="00C405DE" w:rsidRDefault="008862EB" w:rsidP="00AC5103">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0714A0EB" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event of a non-recovery, or the OU’s focal point deems the balance to be irrecoverable, the case would then be forwarded to the RR/Director of OU to decide on whether to discontinue recovery efforts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F140BC6" w14:textId="77777777" w:rsidR="00BC17B0" w:rsidRPr="00855147" w:rsidRDefault="008862EB" w:rsidP="00AC5103">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D6E17A9" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> in consultation with CFRA.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the RR/Director of the OU recommends discontinuing recovery efforts, GSSU will decide whether to request for approval to proceed with an account adjustment or a write-off in consultation with CFRA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F14720A" w14:textId="77777777" w:rsidR="00B20318" w:rsidRDefault="00B20318" w:rsidP="00AC5103">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="438E8264" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1494"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A2DD3E3" w14:textId="77777777" w:rsidR="00BC17B0" w:rsidRPr="00BC17B0" w:rsidRDefault="00BC17B0" w:rsidP="00BC17B0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D2D018E" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Roles &amp; Responsibilities</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4263"/>
         <w:gridCol w:w="3392"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00274542" w:rsidRPr="00855147" w14:paraId="34C968DF" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="59FBC1D9" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B2668C2" w14:textId="77777777" w:rsidR="00274542" w:rsidRPr="00855147" w:rsidRDefault="00274542" w:rsidP="00AE2169">
+          <w:p w14:paraId="52A18C83" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="234" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8DA448" w14:textId="77777777" w:rsidR="00274542" w:rsidRPr="00855147" w:rsidRDefault="00274542" w:rsidP="00AE2169">
+          <w:p w14:paraId="1A9854F5" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="234" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13E434C7" w14:textId="77777777" w:rsidR="00274542" w:rsidRPr="00855147" w:rsidRDefault="00274542" w:rsidP="00AE2169">
+          <w:p w14:paraId="61000CE6" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OFM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274542" w:rsidRPr="00855147" w14:paraId="2F23F461" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="514EF9B3" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="1834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC8FDCB" w14:textId="77777777" w:rsidR="00EA5A1A" w:rsidRPr="00A2552C" w:rsidRDefault="00EA5A1A" w:rsidP="003600C4">
+          <w:p w14:paraId="2A488A0F" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A2552C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-              <w:t>Contribution receivables:</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribution </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>receivables</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12BD12DD" w14:textId="77777777" w:rsidR="00274542" w:rsidRPr="00855147" w:rsidRDefault="00274542" w:rsidP="003600C4">
+          <w:p w14:paraId="3BE52E54" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Analyze,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>investigate and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>prepare outstanding</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...25 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>receivable balances as well as any pending/past due</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">milestones </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>on a monthly</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">basis, and work with OUs </w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>basis</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and work with OUs </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00855147">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-59"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ensure</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>timely</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>collection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...46 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>of Funds.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A897203" w14:textId="77777777" w:rsidR="00274542" w:rsidRPr="00855147" w:rsidRDefault="00274542" w:rsidP="003600C4">
+          <w:p w14:paraId="622F0DED" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsible</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ensure</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>collection</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...25 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>of all outstanding receivables and to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>follow-up</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>donors where</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...13 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>necessary.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05E7D31B" w14:textId="77777777" w:rsidR="00274542" w:rsidRPr="00855147" w:rsidRDefault="00274542" w:rsidP="00AE2169">
+          <w:p w14:paraId="42362CE4" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="299A6995" w14:textId="77777777" w:rsidR="00274542" w:rsidRPr="00855147" w:rsidRDefault="00274542" w:rsidP="003600C4">
+          <w:p w14:paraId="336500F8" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855147">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">nsure point of donor contact </w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To ensure point of donor contact </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00855147">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-59"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>updated</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>to determine</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>party (GSSU</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>OU)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>for donor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>follow</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...114 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>up.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23D14A81" w14:textId="77777777" w:rsidR="00274542" w:rsidRPr="00855147" w:rsidRDefault="00274542" w:rsidP="00AE2169">
+          <w:p w14:paraId="44E2F147" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855147" w:rsidRPr="00855147" w14:paraId="255CD103" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="212CB421" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11630BF3" w14:textId="77777777" w:rsidR="00855147" w:rsidRPr="00855147" w:rsidRDefault="00F27B43" w:rsidP="00855147">
+          <w:p w14:paraId="5DCE17C0" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="283"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FCE3389" w14:textId="77777777" w:rsidR="00855147" w:rsidRPr="00855147" w:rsidRDefault="00855147" w:rsidP="00855147">
+          <w:p w14:paraId="467204C7" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Follow-up</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>donors</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>within</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OU’s</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="449BC278" w14:textId="77777777" w:rsidR="00855147" w:rsidRPr="00855147" w:rsidRDefault="00855147" w:rsidP="00855147">
+          <w:p w14:paraId="1F2E32F1" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105" w:right="161"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">responsibility for the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00855147">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">outstanding </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-60"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00855147">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>items</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26805C2C" w14:textId="77777777" w:rsidR="00855147" w:rsidRPr="00855147" w:rsidRDefault="00F27B43" w:rsidP="00855147">
+          <w:p w14:paraId="4A650990" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855147" w:rsidRPr="00855147" w14:paraId="2CFF9E58" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="40970353" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="1834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74CB2F70" w14:textId="77777777" w:rsidR="00EA5A1A" w:rsidRPr="00A2552C" w:rsidRDefault="00EA5A1A" w:rsidP="003600C4">
+          <w:p w14:paraId="4B070F29" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A2552C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Other receivables:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31E7C33D" w14:textId="77777777" w:rsidR="00EA5A1A" w:rsidRDefault="00855147" w:rsidP="003600C4">
+          <w:p w14:paraId="68DD6212" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855147">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">posted the original entries on instructions of the CO). </w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyze and investigate outstanding balances via monthly analysis and/or discussion with GSSU payroll/HR/AP (who will have posted the original entries on instructions of the CO). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2339D633" w14:textId="77777777" w:rsidR="00855147" w:rsidRPr="00855147" w:rsidRDefault="00855147" w:rsidP="003600C4">
+          <w:p w14:paraId="10084600" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contact COs if further information is needed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CDB3099" w14:textId="77777777" w:rsidR="00855147" w:rsidRPr="00855147" w:rsidRDefault="00855147" w:rsidP="003600C4">
+          <w:p w14:paraId="28723256" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsible for the underlying business activity. Use available management authority to help recover outstanding balances.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FE4681F" w14:textId="77777777" w:rsidR="00F27B43" w:rsidRDefault="00F27B43" w:rsidP="00855147">
+          <w:p w14:paraId="4001D9E5" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105" w:right="161"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="787B67EB" w14:textId="77777777" w:rsidR="00855147" w:rsidRPr="00855147" w:rsidRDefault="00855147" w:rsidP="00855147">
+          <w:p w14:paraId="2210F910" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105" w:right="161"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="314E898C" w14:textId="77777777" w:rsidR="00855147" w:rsidRPr="00855147" w:rsidRDefault="00855147" w:rsidP="00855147">
+          <w:p w14:paraId="002FB09C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855147" w:rsidRPr="00855147" w14:paraId="2E4AE7EC" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="416ECEED" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="656A71AE" w14:textId="77777777" w:rsidR="00EA5A1A" w:rsidRDefault="000E643B" w:rsidP="00855147">
+          <w:p w14:paraId="7C6758E6" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E643B">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Follow-up with GSSU Local Payroll or Local HR team for the outstanding items for both Active &amp; Inactive staff. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F9806A3" w14:textId="77777777" w:rsidR="00855147" w:rsidRPr="00855147" w:rsidRDefault="000E643B" w:rsidP="00855147">
+          <w:p w14:paraId="23CA5E4D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E643B">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Follow-up directly with COs on any non-staff Vendor-related outstanding balances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="464380AB" w14:textId="77777777" w:rsidR="00855147" w:rsidRPr="00855147" w:rsidRDefault="000E643B" w:rsidP="003600C4">
+          <w:p w14:paraId="2590756F" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E643B">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Follow-up with any outstanding balances communicated by GSSU where no positive response has been received from the staff/former staff.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26ABF7B7" w14:textId="77777777" w:rsidR="00855147" w:rsidRPr="00855147" w:rsidRDefault="00855147" w:rsidP="00855147">
+          <w:p w14:paraId="31F5E56A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855147">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E643B" w:rsidRPr="00855147" w14:paraId="2615CCA3" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="00AAF063" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB0044E" w14:textId="77777777" w:rsidR="000E643B" w:rsidRPr="000E643B" w:rsidRDefault="000E643B" w:rsidP="00855147">
+          <w:p w14:paraId="53053582" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E643B">
-[...53 lines deleted...]
-              <w:t>or write- off.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>In the event the balances remain unresolved, the GSSU team will escalate to OFM/FPMR/CFRA for potential provisions/adjustments or write- off.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA1E753" w14:textId="77777777" w:rsidR="000E643B" w:rsidRPr="000E643B" w:rsidRDefault="000E643B" w:rsidP="003600C4">
+          <w:p w14:paraId="09E2AD26" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E643B">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>To decide on whether to initiate balance write-off based on the non-recovery of outstanding balances.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67341D76" w14:textId="77777777" w:rsidR="000E643B" w:rsidRPr="000E643B" w:rsidRDefault="000E643B" w:rsidP="000E643B">
+          <w:p w14:paraId="58193404" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
               <w:ind w:left="105" w:right="399"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E643B">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>To provide the supporting documents for the write-off.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="555B2E8D" w14:textId="77777777" w:rsidR="000E643B" w:rsidRPr="00855147" w:rsidRDefault="00EA5A1A" w:rsidP="00855147">
+          <w:p w14:paraId="59ED538B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-              <w:t>professional judgement and on the materiality of the amount perceived to be irrecoverable.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OFM/FPMR/CFRA will determine if a provision is warranted against the receivable based on professional judgement and on the materiality of the amount perceived to be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>irrecoverable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D5854E5" w14:textId="77777777" w:rsidR="008862EB" w:rsidRDefault="008862EB" w:rsidP="00274542">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="38D4C73A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30BD9A34" w14:textId="77777777" w:rsidR="003600C4" w:rsidRDefault="003600C4" w:rsidP="003600C4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="55EBDDED" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Steps </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D17B87" w14:textId="77777777" w:rsidR="00402B80" w:rsidRPr="00402B80" w:rsidRDefault="00EA5A1A" w:rsidP="00136F93">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="54ADBAF1" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>Donor receivables</w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contribution/Donor receivables</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7130"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="989"/>
         <w:gridCol w:w="1096"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008862EB" w:rsidRPr="003600C4" w14:paraId="367B454B" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="327F895D" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="237CE48E" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="00CB35E0" w:rsidP="00AE2169">
+          <w:p w14:paraId="27E99455" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0958CE77" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="46EC401E" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="227" w:lineRule="exact"/>
               <w:ind w:left="189" w:right="185"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF56B85" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="7064A46C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="227" w:lineRule="exact"/>
               <w:ind w:left="320" w:right="318"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="182AA150" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="003600C4">
+          <w:p w14:paraId="6004C828" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="227" w:lineRule="exact"/>
               <w:ind w:left="132" w:right="121"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OFM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008862EB" w:rsidRPr="003600C4" w14:paraId="2681A05A" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="6CDC14F8" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="321E0FCF" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="61C57EAA" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="208" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="208" w:lineRule="exact"/>
               <w:ind w:left="467"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="80"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Prepare and</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>review</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Accounts</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Receivable</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>every</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="20"/>
+                <w:kern w:val="0"/>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>of the</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>month</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="46514F91" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="70991D57" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38663F93" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="3D078DCA" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45A1B255" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="65D74989" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="151"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="151" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="67434F1A" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="0F2CEDBB" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3E8BB0" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="49A8D40F" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008862EB" w:rsidRPr="003600C4" w14:paraId="2B961154" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="7D318AB1" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="1141"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55F16620" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="008862EB">
+          <w:p w14:paraId="521D5FE9" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1188"/>
               </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="97"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Analyse</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>elements</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>report</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(account</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14015)</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>pending/past due (account 14081) based on pre-determined</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-53"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>criteria</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...13 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(length/ageing).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28E7B3C4" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="008862EB">
+          <w:p w14:paraId="4BF54430" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1188"/>
               </w:tabs>
-              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Follow up on outstanding balances, open ID transactions with</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OUs</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>focal</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>point</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>when</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...13 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>necessary.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BE82D62" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="1B45B769" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7521F7DE" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="5C9A060B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="332EF5BD" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="1BE6B81A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008862EB" w:rsidRPr="003600C4" w14:paraId="4F7B3FAB" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="4078C31C" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="452"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="372389CD" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="70A2B2EA" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="221" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="221" w:lineRule="exact"/>
               <w:ind w:left="467"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="77"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Follow</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>up</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-11"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>donor</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>case</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>exceptions</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>under</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contribution</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="696A3F7B" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="2CB6BCB6" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="211" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="211" w:lineRule="exact"/>
               <w:ind w:left="827"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Receivable</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(14015)</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Unbilled</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AR</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contract</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...13 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(14081).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1252DD" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="797255C6" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5601A174" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="32518DF5" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="106"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="106" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="179BCFB0" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="7DBFC1BF" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008862EB" w:rsidRPr="003600C4" w14:paraId="4C4A778F" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="41D2B054" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46466DD2" w14:textId="5E86471D" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="73E1D36C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="827" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="24"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="39"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>resolution</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="38"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="38"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>reached,</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="38"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>record</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="38"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="39"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="37"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>transaction</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="38"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="37"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>bank</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-53"/>
-                <w:sz w:val="20"/>
-[...36 lines deleted...]
-              <w:t>.</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>account.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16EFDDF2" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="3978D6AA" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="114"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="114" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B22396D" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="6BCFF81E" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B01BA07" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="246E983A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008862EB" w:rsidRPr="003600C4" w14:paraId="633C632B" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="2896C28C" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD97AB2" w14:textId="77777777" w:rsidR="00E309B1" w:rsidRDefault="00E309B1" w:rsidP="00E309B1">
+          <w:p w14:paraId="4AC35664" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="221" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="221" w:lineRule="exact"/>
               <w:ind w:left="467"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...69 lines deleted...]
-              <w:t>resolution</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4. In case of no resolution</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3544DF06" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00E309B1">
+          <w:p w14:paraId="42D605EE" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1187"/>
                 <w:tab w:val="left" w:pos="1188"/>
               </w:tabs>
-              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:right="102"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...109 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>OU’s focal point deems balance not recoverable.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E2CB349" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="008862EB">
+          <w:p w14:paraId="27AE5FDE" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1187"/>
                 <w:tab w:val="left" w:pos="1188"/>
               </w:tabs>
-              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:right="102"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bureau</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="45"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Director/RR</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="46"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="47"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>decide</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="47"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>whether</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="46"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>there</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="45"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>should</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="47"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>be</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-52"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>account</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>adjustment</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...13 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>or write-off.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03E6C3A7" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="67A08A68" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46EC7FC3" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="14EAB1EB" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79EE281D" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="0AB83AB3" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4085DD4B" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="58B08C97" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A874A5B" w14:textId="77857AEE" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="080E531A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008862EB" w:rsidRPr="003600C4" w14:paraId="17099D9B" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="6A401836" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB547DB" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="3AB22DE1" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="827" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="26"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>In</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>case</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="41"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="43"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>revenue</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>adjustment</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="39"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>more</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="42"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>than</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$1M,</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="41"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RA approval is </w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OFM/CFRA approval is </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00E309B1">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>required</w:t>
             </w:r>
-            <w:r w:rsidR="00E309B1">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-53"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> .</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B92713B" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="6096F358" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0EA1A7" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="1A02524F" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="485C4681" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="661C6448" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="115"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="115" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008862EB" w:rsidRPr="003600C4" w14:paraId="5B795A85" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="1ECA31DA" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66EFF582" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="37EDCBB3" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="827" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSU</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>performs</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>revenue</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>adjustment</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>after</w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>OFM/CFRA s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-53"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003600C4">
-[...30 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>approval.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EAA70E4" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="38AC6413" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="114"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="114" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB9AD8D" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="488802C5" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D43C214" w14:textId="77777777" w:rsidR="008862EB" w:rsidRPr="003600C4" w:rsidRDefault="008862EB" w:rsidP="00AE2169">
+          <w:p w14:paraId="24DF1F8D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E309B1" w:rsidRPr="003600C4" w14:paraId="09DD477B" w14:textId="77777777" w:rsidTr="007F2526">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="09EE9012" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="599297D3" w14:textId="77777777" w:rsidR="00E309B1" w:rsidRPr="003600C4" w:rsidRDefault="00E309B1" w:rsidP="00E309B1">
+          <w:p w14:paraId="4DE73290" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="827" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> determine if a provision/allowance for doubtful debt is required prior to write-off.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7. OFM/FPMR determine if a provision/allowance for doubtful debt is required prior to write-off.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67D76EFD" w14:textId="77777777" w:rsidR="00E309B1" w:rsidRPr="003600C4" w:rsidRDefault="00E309B1" w:rsidP="00E309B1">
+          <w:p w14:paraId="398BAB42" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="114"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="114" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC9CAFB" w14:textId="77777777" w:rsidR="00E309B1" w:rsidRPr="003600C4" w:rsidRDefault="00E309B1" w:rsidP="00E309B1">
+          <w:p w14:paraId="3E35E0DD" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7CEEAE" w14:textId="77777777" w:rsidR="00E309B1" w:rsidRPr="003600C4" w:rsidRDefault="00E309B1" w:rsidP="00E309B1">
+          <w:p w14:paraId="3400489D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="090BEAFD" w14:textId="77777777" w:rsidR="00E308CC" w:rsidRPr="00CB35E0" w:rsidRDefault="00E308CC" w:rsidP="00CB35E0">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2019BEA2" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2942B352" w14:textId="77777777" w:rsidR="00402B80" w:rsidRPr="00402B80" w:rsidRDefault="00402B80" w:rsidP="00136F93">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="16B31A41" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>receivables</w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Other receivables</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7130"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="989"/>
         <w:gridCol w:w="1096"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003600C4" w:rsidRPr="003600C4" w14:paraId="1DE826AA" w14:textId="77777777" w:rsidTr="00A73714">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="2AE5CA4B" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE6083C" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="003600C4" w:rsidRDefault="003600C4" w:rsidP="00E22D62">
+          <w:p w14:paraId="7002FB70" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59D6CF85" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="003600C4" w:rsidRDefault="003600C4" w:rsidP="00E22D62">
+          <w:p w14:paraId="3D74F0FF" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="227" w:lineRule="exact"/>
               <w:ind w:left="189" w:right="185"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20E4068C" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="003600C4" w:rsidRDefault="003600C4" w:rsidP="00E22D62">
+          <w:p w14:paraId="4A4E4379" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="227" w:lineRule="exact"/>
               <w:ind w:left="320" w:right="318"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66DBEB8B" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="003600C4" w:rsidRDefault="003600C4" w:rsidP="00E22D62">
+          <w:p w14:paraId="377F54D2" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="227" w:lineRule="exact"/>
               <w:ind w:left="132" w:right="121"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OFM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003600C4" w:rsidRPr="003600C4" w14:paraId="62BA35E3" w14:textId="77777777" w:rsidTr="00A73714">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="19B42257" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E200233" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="003600C4" w:rsidRDefault="003600C4" w:rsidP="00E309B1">
+          <w:p w14:paraId="4C8E5618" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="827" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">1. To </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003600C4">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>analyse</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003600C4">
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> balances in the latest monthly data on outstanding receivables, based on pre</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>- determined</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> criteria such as long outstanding balances (&gt; 30 days) or balances related to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>separated</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> staff advances. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D015271" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="00402B80" w:rsidRDefault="003600C4" w:rsidP="00402B80">
+          <w:p w14:paraId="0B89AF10" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="151"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="151" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00402B80">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16C492E5" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="00402B80" w:rsidRDefault="003600C4" w:rsidP="00402B80">
+          <w:p w14:paraId="3C0DB235" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E440681" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="003600C4" w:rsidRDefault="003600C4" w:rsidP="00E22D62">
+          <w:p w14:paraId="747A7A56" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003600C4" w:rsidRPr="003600C4" w14:paraId="576A55D9" w14:textId="77777777" w:rsidTr="00A73714">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="28108267" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="452"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB23A0E" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="003600C4" w:rsidRDefault="003600C4" w:rsidP="00E309B1">
+          <w:p w14:paraId="2E962911" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="827" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...21 lines deleted...]
-              <w:t>for recovery.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2. To correspond with the external parties or staff on the outstanding balances identified by the GSSU team for recovery.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C69F6D6" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="00402B80" w:rsidRDefault="003600C4" w:rsidP="00402B80">
+          <w:p w14:paraId="51B23343" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00402B80">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="082F6216" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="00402B80" w:rsidRDefault="003600C4" w:rsidP="00402B80">
+          <w:p w14:paraId="3C65731F" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="106"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="106" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD2A0AA" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="003600C4" w:rsidRDefault="003600C4" w:rsidP="00E22D62">
+          <w:p w14:paraId="1AFE47AD" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003600C4" w:rsidRPr="003600C4" w14:paraId="1C3593CB" w14:textId="77777777" w:rsidTr="00A73714">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="23D2C408" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="256C5999" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="003600C4" w:rsidRDefault="003600C4" w:rsidP="00E309B1">
+          <w:p w14:paraId="1C6778FF" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="827" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...5 lines deleted...]
-              <w:t>3. To correspond with external parties or staff for those without any response after 3 reminder emails.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. To correspond with external parties or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>staff for those</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> without any response after 3 reminder emails.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48B60E69" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="00402B80" w:rsidRDefault="003600C4" w:rsidP="00402B80">
+          <w:p w14:paraId="48997E5E" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="114"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="114" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B53A518" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="00402B80" w:rsidRDefault="003600C4" w:rsidP="00402B80">
+          <w:p w14:paraId="4391AAAC" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00402B80">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22F1401E" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="003600C4" w:rsidRDefault="003600C4" w:rsidP="00E22D62">
+          <w:p w14:paraId="464D701C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003600C4" w:rsidRPr="003600C4" w14:paraId="7A3DE826" w14:textId="77777777" w:rsidTr="00A73714">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="19510EA5" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E73A4DE" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="003600C4" w:rsidRDefault="003600C4" w:rsidP="007609EE">
+          <w:p w14:paraId="67B722EC" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="827" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...21 lines deleted...]
-              <w:t>provide COA to charge the write-off.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4. To decide on whether to initiate balance write-off based on the non-recovery of outstanding balances and provide COA to charge the write-off.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4588B57C" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="00402B80" w:rsidRDefault="003600C4" w:rsidP="00402B80">
+          <w:p w14:paraId="77C3A487" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28A731E9" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="00402B80" w:rsidRDefault="003600C4" w:rsidP="00402B80">
+          <w:p w14:paraId="278BC55B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00402B80">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="313285A5" w14:textId="77777777" w:rsidR="003600C4" w:rsidRPr="003600C4" w:rsidRDefault="003600C4" w:rsidP="00E22D62">
+          <w:p w14:paraId="381F06B5" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63A75" w:rsidRPr="003600C4" w14:paraId="01E774E6" w14:textId="77777777" w:rsidTr="00A73714">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="3ADC34E1" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33FFF882" w14:textId="532B98DE" w:rsidR="00D63A75" w:rsidRPr="003600C4" w:rsidRDefault="00D63A75" w:rsidP="00D63A75">
+          <w:p w14:paraId="55AB8EF5" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="827" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">For staff related receivables with aged balance more than 2 years as at year-end, a full </w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. For staff related receivables with aged </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00D63A75">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>balance</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> more than 2 years as at year-end, a full </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>provision  is</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00D63A75">
-[...29 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recognized. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DED730E" w14:textId="77777777" w:rsidR="00D63A75" w:rsidRPr="00402B80" w:rsidRDefault="00D63A75" w:rsidP="00D63A75">
+          <w:p w14:paraId="31981DA1" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1963EC81" w14:textId="77777777" w:rsidR="00D63A75" w:rsidRPr="00402B80" w:rsidRDefault="00D63A75" w:rsidP="00D63A75">
+          <w:p w14:paraId="33B56E0C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2974D3A0" w14:textId="77777777" w:rsidR="00D63A75" w:rsidRPr="003600C4" w:rsidRDefault="00D63A75" w:rsidP="00D63A75">
+          <w:p w14:paraId="524BA3EA" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63A75" w:rsidRPr="003600C4" w14:paraId="3FEE00AF" w14:textId="77777777" w:rsidTr="00A73714">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="73FCC8E0" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="277C51E1" w14:textId="77777777" w:rsidR="00D63A75" w:rsidRPr="003600C4" w:rsidRDefault="00D63A75" w:rsidP="00D63A75">
+          <w:p w14:paraId="2CE572A8" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="827" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-              <w:t>OFM/FPMR to determine if a provision/allowance for doubtful debt is required prior to write-off.</w:t>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6. OFM/FPMR to determine if a provision/allowance for doubtful debt is required prior to write-off.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="675DF2AA" w14:textId="77777777" w:rsidR="00D63A75" w:rsidRPr="00402B80" w:rsidRDefault="00D63A75" w:rsidP="00D63A75">
+          <w:p w14:paraId="796C657A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A335102" w14:textId="77777777" w:rsidR="00D63A75" w:rsidRPr="00402B80" w:rsidRDefault="00D63A75" w:rsidP="00D63A75">
+          <w:p w14:paraId="4E7E0057" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB766C2" w14:textId="77777777" w:rsidR="00D63A75" w:rsidRPr="003600C4" w:rsidRDefault="00D63A75" w:rsidP="00D63A75">
+          <w:p w14:paraId="52DFEFBB" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003600C4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E4C0C2E" w14:textId="77777777" w:rsidR="003600C4" w:rsidRDefault="003600C4" w:rsidP="00BC17B0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="43B32173" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1069"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="367C086B" w14:textId="77777777" w:rsidR="00E52522" w:rsidRPr="00045837" w:rsidRDefault="00E52522" w:rsidP="003600C4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A171E28" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...29 lines deleted...]
-        <w:t>eceivable</w:t>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Write-off of accounts receivable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5BC431" w14:textId="77777777" w:rsidR="00E52522" w:rsidRPr="009F7AC3" w:rsidRDefault="00E52522" w:rsidP="00207B11">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="73ECB527" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The final step is identifying if any balances provided for should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>written-off</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">should be written-off. </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E82650B" w14:textId="77777777" w:rsidR="00E52522" w:rsidRPr="00E52522" w:rsidRDefault="00E52522" w:rsidP="00207B11">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5AEE8417" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Write-offs will only take place after all reasonable steps have been taken to recover the amounts outstanding and there is no chance of recovery. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6B1749" w14:textId="77777777" w:rsidR="00BF4AB3" w:rsidRPr="009454E4" w:rsidRDefault="00E52522" w:rsidP="00207B11">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0B4E47FE" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refer to the separate procedure for write-off requests for more information.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76185108" w14:textId="77777777" w:rsidR="00E237BE" w:rsidRPr="00207B11" w:rsidRDefault="00E237BE" w:rsidP="00207B11">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="552C8263" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-        </w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Flowchart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE98510" w14:textId="77777777" w:rsidR="00E22D62" w:rsidRDefault="00B77D90" w:rsidP="00E22D62">
-      <w:pPr>
+    <w:p w14:paraId="2792E2C3" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="104676EA" wp14:editId="7A4CAF11">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7352600C" wp14:editId="3A3BB15C">
             <wp:extent cx="6072745" cy="5383530"/>
             <wp:effectExtent l="114300" t="133350" r="99695" b="121920"/>
             <wp:docPr id="1" name="Picture 1" descr="Diagram&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Diagram&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6088708" cy="5397681"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:effectLst>
                       <a:outerShdw blurRad="63500" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A272AF" w14:textId="77777777" w:rsidR="004B51A3" w:rsidRPr="00443AE4" w:rsidRDefault="00B77D90" w:rsidP="00443AE4">
-      <w:pPr>
+    <w:p w14:paraId="491221AA" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:noProof/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AE52AFD" wp14:editId="74AF2A03">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F0FD9C9" wp14:editId="3E22B2CF">
             <wp:extent cx="6179185" cy="4588329"/>
             <wp:effectExtent l="114300" t="114300" r="88265" b="98425"/>
             <wp:docPr id="3" name="Picture 3" descr="Diagram&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3" descr="Diagram&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6185950" cy="4593352"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:effectLst>
                       <a:outerShdw blurRad="63500" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D165C12" w14:textId="3A6C4181" w:rsidR="0060004A" w:rsidRDefault="0060004A">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:p w14:paraId="57A253E4" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc86328149"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD6F6BA" w14:textId="77777777" w:rsidR="00BF4AB3" w:rsidRPr="00EB0BFA" w:rsidRDefault="00EB0BFA" w:rsidP="00E22D62">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="09794991" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+        <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> AND RECOVERIES</w:t>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>FINANCIAL LOSSES DUE TO FRAUD AND RECOVERIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="6AC435C1" w14:textId="77777777" w:rsidR="00C838AE" w:rsidRDefault="00C838AE" w:rsidP="00C838AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D07FD32" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1069"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="044F1472" w14:textId="77777777" w:rsidR="00BF4AB3" w:rsidRPr="00891D4B" w:rsidRDefault="001E5E12" w:rsidP="00443AE4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="06891F84" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overview </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CFF91B" w14:textId="77777777" w:rsidR="00493AB5" w:rsidRPr="00471A92" w:rsidRDefault="00493AB5" w:rsidP="00443AE4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="558AAED8" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> including strengthening of controls and recovery of losses. </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Office of Audit and Investigations (OAI) is tasked with investigating cases of presumed fraud in UNDP to determine the underlying causes, quantify the amount and propose actions including strengthening of controls and recovery of losses. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D947AA5" w14:textId="77777777" w:rsidR="006A5951" w:rsidRPr="00471A92" w:rsidRDefault="004F3781" w:rsidP="00443AE4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44626E88" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">approval of the Administrator. </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any losses of assets need to be reported to the Assistant Administrator, Bureau for Management Services (BMS) pursuant to Rule 126.17 of UNDP’s Financial Regulations and Rules (FRR). Losses exceeding $100,000 require the approval of the Administrator. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1431CCC2" w14:textId="3D9D141F" w:rsidR="005C71FA" w:rsidRDefault="005C71FA" w:rsidP="00443AE4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F373DFD" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Once investigations are completed and a fraud or loss is confirmed, an accounting entry </w:t>
       </w:r>
-      <w:r w:rsidR="00C838AE" w:rsidRPr="00B5756B">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may be considered to be recorded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:u w:val="single"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">recoverable, approval should be obtained to write off the amount in accordance with UNDP’s FRRs. </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in UNDP’s financial records to record a receivable in the amount of the confirmed fraud or loss, and if the amount is deemed irrecoverable, approval should be obtained to write off the amount in accordance with UNDP’s FRRs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5588E686" w14:textId="77777777" w:rsidR="00476050" w:rsidRPr="00471A92" w:rsidRDefault="00A50197" w:rsidP="00443AE4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5551B992" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> and the recoveries will fall into one of the following categories depending on how the fraud was perpetrated:</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fraud cases in UNDP may involve misappropriation of cash or assets and the recoveries will fall into one of the following categories depending on how the fraud was perpetrated:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000776E" w14:textId="77777777" w:rsidR="003E5B71" w:rsidRDefault="00E35CEA" w:rsidP="00443AE4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3B490BC1" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="269" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Recoveries from Staff and Service Contractors </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF254C9" w14:textId="77777777" w:rsidR="00E35CEA" w:rsidRDefault="00E35CEA" w:rsidP="00443AE4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7C54AC4C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="269" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Recoveries from Vendors and Individual Contracts (ICs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AB61BC" w14:textId="77777777" w:rsidR="00E35CEA" w:rsidRDefault="00E35CEA" w:rsidP="00443AE4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5762E0DC" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="269" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Recoveries from Implementing Partners (IPs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D15233" w14:textId="77777777" w:rsidR="002C7A92" w:rsidRDefault="00E37776" w:rsidP="00443AE4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="07593E81" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Losses arising from gross negligence (e.g. loss of a laptop) may not be classified as fraud but should be brought to the attention of OAI for investigation if they meet the threshold in Rule 126.17 of UNDP's FRR. Amounts below the threshold should be handled by each UNDP Office in accordance with existing procedures. The responsibility for recovery of asset losses rests with the Head of Office/Unit including determining the liability of staff members in cases of negligence. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4B2D64" w14:textId="77777777" w:rsidR="00E37776" w:rsidRPr="00981697" w:rsidRDefault="002C7A92" w:rsidP="00981697">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="05BF8188" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> has determined that a staff member should be held liable.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A receivable should be recorded if the Head of Office/Unit has determined that a staff member should be held liable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28193E61" w14:textId="77777777" w:rsidR="00981697" w:rsidRDefault="00981697" w:rsidP="00F31CF7">
+    <w:p w14:paraId="1ED8E765" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:after="3" w:line="269" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B7ADC0A" w14:textId="77777777" w:rsidR="00981697" w:rsidRPr="001E5E12" w:rsidRDefault="00981697" w:rsidP="001E5E12">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0231CEE2" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_TOC_250002"/>
-      <w:r w:rsidRPr="001E5E12">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...36 lines deleted...]
-        <w:t>ules</w:t>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Financial Regulations and Rules</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="63584C70" w14:textId="77777777" w:rsidR="00981697" w:rsidRPr="004B51A3" w:rsidRDefault="00981697" w:rsidP="004B51A3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4BDA68A0" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t>, states:</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rule 126.17: Loss of cash, receivables and property, plant equipment and other assets, states:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D79589A" w14:textId="77777777" w:rsidR="00981697" w:rsidRDefault="00F31CF7" w:rsidP="00F31CF7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="14ECA8A2" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1556" w:right="-20"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Any loss of assets shall be reported to the Assistant Administrator, Bureau for Management Services, who may, after full investigation, authorize the writing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>off of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assets deemed to be irrecoverable, except that proposals to write off amounts </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t>$100,000 shall be submitted to the Administrator for approval.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $100,000 shall be submitted to the Administrator for approval.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4348E5B6" w14:textId="77777777" w:rsidR="00981697" w:rsidRPr="00F31CF7" w:rsidRDefault="00F31CF7" w:rsidP="00F31CF7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="560E058C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1556" w:right="-20"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>An investigation shall determine the cause of the loss of assets, including the responsibility of the staff members or others. Such staff members or others may be required to reimburse the loss either partially or in full. The final determination as to all recoveries to be made against staff members or others as the result of losses will be made by the Assistant Administrator, Bureau for Management Services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA141D2" w14:textId="77777777" w:rsidR="00981697" w:rsidRPr="00F31CF7" w:rsidRDefault="00F31CF7" w:rsidP="00F31CF7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="72F7BCA0" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1556" w:right="-20"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t>The amount authorized for waiver of investigation, reporting and write-off is $1,000.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c) The amount authorized for waiver of investigation, reporting and write-off is $1,000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B66F2CC" w14:textId="77777777" w:rsidR="00981697" w:rsidRDefault="00981697" w:rsidP="002C141E">
+    <w:p w14:paraId="250C2E21" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:after="3" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="677D7052" w14:textId="77777777" w:rsidR="009D6B68" w:rsidRPr="009D6B68" w:rsidRDefault="00F31CF7" w:rsidP="009D6B68">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5F525FF5" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Asset Recovery Business Accounting Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524AEF80" w14:textId="77777777" w:rsidR="009D6B68" w:rsidRDefault="009D6B68" w:rsidP="009D6B68">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="76382E24" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1556" w:right="-20"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FD2E90E" w14:textId="4A944E65" w:rsidR="009D6B68" w:rsidRDefault="009D6B68" w:rsidP="00AC30E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="644F09BF" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Offices should promptly report a loss of assets or cases of suspected fraud to OAI irrespective of whether internal investigations have been completed. Engaging OAI at an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t>irrespective of whether internal investigations have been completed. Engaging OAI at an earlier stage of suspected irregularity will help speed-up the recovery of misappropriated assets.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>earlier stage of suspected irregularity will help speed-up the recovery of misappropriated assets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7943729C" w14:textId="22279880" w:rsidR="009D6B68" w:rsidRDefault="009D6B68" w:rsidP="003A103F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4735C92A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">s: </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once a reported case is substantiated and amounts have been quantified or can be estimated with reasonable certainty, the respective Bureau should contact OFM/FPMR to ensure that any losses are immediately tracked and, where appropriate, a receivable is established in UNDP’s financial records, using the following steps: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B90B12D" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="003A103F" w:rsidRDefault="003A103F" w:rsidP="003A103F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="757335DC" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1556" w:right="-20"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68E9D167" w14:textId="4DFCA701" w:rsidR="009D6B68" w:rsidRPr="00644164" w:rsidRDefault="003A103F" w:rsidP="009D6B68">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="5FE61E73" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="151516"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>St</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ep</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="4"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="7"/>
-          <w:szCs w:val="22"/>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
-          <w:szCs w:val="22"/>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>proven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="11"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009736EB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
-          <w:szCs w:val="22"/>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fraud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="20"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="4"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E161D5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>confirmed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="20"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Loss, a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="151516"/>
           <w:spacing w:val="8"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rece</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3F3F3F"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ivable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3F3F3F"/>
           <w:spacing w:val="8"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Account14xxx)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="5"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="9"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>recorded</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="4"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="11"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="13"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>credit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="11"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>side</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>posted agai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the original GL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Expense</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Asset </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>using th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e orig</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Chart</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ac</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3F3F3F"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>co</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">unt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(COA) of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>tr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3F3F3F"/>
           <w:w w:val="105"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ansac</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="4F4F4F"/>
           <w:w w:val="105"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>on. See example below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="849"/>
         <w:gridCol w:w="842"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0094204A" w:rsidRPr="00443AE4" w14:paraId="1D0225A7" w14:textId="77777777" w:rsidTr="00E161D5">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="51E9929E" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D135640" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="0094204A">
+          <w:p w14:paraId="1A2B006A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Debit/ Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19E0BC6E" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="0094204A">
+          <w:p w14:paraId="7EBBA5CA" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="17"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="17" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA98015" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="0094204A">
+          <w:p w14:paraId="7FD43AED" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="17"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="17" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA38157" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="0094204A">
+          <w:p w14:paraId="0BE5A2BE" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="17"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="17" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA5CD07" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="0094204A">
+          <w:p w14:paraId="03A10441" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="17"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="17" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB7915C" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="0094204A">
+          <w:p w14:paraId="532CF20D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="26"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="26" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Business</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09504E2B" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="0094204A">
+          <w:p w14:paraId="7E4EBEA7" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="16" w:line="111" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="16" w:after="0" w:line="111" w:lineRule="exact"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68D36FA1" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="0094204A">
+          <w:p w14:paraId="2DF4F605" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="8"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="126E738B" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="0094204A">
+          <w:p w14:paraId="298EE048" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="17"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="17" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32535F3C" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="0094204A">
+          <w:p w14:paraId="693EE20D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Implementing Agent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43793C11" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="0094204A">
+          <w:p w14:paraId="2C72F9E5" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="17"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="17" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Donor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094204A" w:rsidRPr="00443AE4" w14:paraId="3B5B7095" w14:textId="77777777" w:rsidTr="00E161D5">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="1896D98D" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766B4A76" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="08AA9BBB" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Debit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D14860F" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="142510BB" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6767A438" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="6CFF8775" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>H17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E13F015" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="21FC962E" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DEE1325" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="721A3428" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21615127" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="724FCD60" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D730F6C" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="7A86DCF9" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00039902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32237C4D" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="22D83B76" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ACTIVITY1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16645630" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="5C6DF336" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>001981</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="224B3C77" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="01183431" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094204A" w:rsidRPr="00443AE4" w14:paraId="16921AD8" w14:textId="77777777" w:rsidTr="00E161D5">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="2D4F1347" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFAC551" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="6E24ADF8" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58708F50" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="1032EDD5" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7xxxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7136D690" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="0CDAC173" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BLR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD23EBB" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="3F3C0DAD" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>30000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBD85D8" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="7DE588D3" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>54001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44C47740" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="69BF04D4" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BLR10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="401FAC8A" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="602934B8" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00072010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2AFF41" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="27D872C7" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ACTIVITY1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8F2146" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="35B80067" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>001981</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53FC7144" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="6EF44D86" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10954</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E1C7B79" w14:textId="77777777" w:rsidR="0094204A" w:rsidRDefault="00420F0E" w:rsidP="0094204A">
+    <w:p w14:paraId="4DA35F89" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="6" w:right="17" w:hanging="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B9DB34" w14:textId="77777777" w:rsidR="003A103F" w:rsidRDefault="003A103F" w:rsidP="00D331BB">
+    <w:p w14:paraId="0F94F552" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:ind w:left="2" w:right="18" w:hanging="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="606060"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>St</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="2A2A2B"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ep </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="2A2A2B"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="2A2A2B"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">OFM will assesses </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="2A2A2B"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">receivable for impairment </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="2A2A2B"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">consultation </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>with GSSU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="3F3F3F"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="2A2A2B"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">other parties and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="3F3F3F"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">book an </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>impairment al</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>owa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ce </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>using</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Account 74401 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="3F3F3F"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provision for Write-Off) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...30 lines deleted...]
-          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Account </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>17xxx</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(Al</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>owance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="2"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>against asset accounts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="606060"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="577"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1266"/>
         <w:gridCol w:w="916"/>
         <w:gridCol w:w="1078"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1407"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00420F0E" w:rsidRPr="0094204A" w14:paraId="0B034241" w14:textId="77777777" w:rsidTr="00E161D5">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="61250FCA" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="379A5849" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="60940981" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Debit/ Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3739BE77" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="2A3D74FA" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="17"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="17" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="577" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D4C9BD2" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="12BD6FDE" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="17"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="17" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0290CB" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="08795159" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="17"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="17" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60799CDA" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="31327190" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="17"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="17" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3483409F" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="773B7DEC" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="26"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="26" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Business</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A52DD0B" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="405AB40E" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="16" w:line="111" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="16" w:after="0" w:line="111" w:lineRule="exact"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47F6BB33" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="72BA5786" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="8"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7862F3" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="71BC92BB" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="22"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="22" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2878F2CC" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="6A56153B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Implementing Agent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="430752E0" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="037957AC" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="17"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="17" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Donor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420F0E" w:rsidRPr="0094204A" w14:paraId="30008EE9" w14:textId="77777777" w:rsidTr="00E161D5">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="08699204" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17117A27" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="65DB9BF6" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Debit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1487E909" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="34FB1591" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:t>1</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>74401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="577" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D03C0F5" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="1F77366B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BLR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="540E43CE" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="3B6F5913" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>30000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="424C16A5" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="39B8FC34" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>54001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0D857D" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="08B0299D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BLR10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC70C8A" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="693933E4" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00072010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4838D4FC" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="52889316" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ACTIVITY1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="474FB2FE" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="5C7F83FD" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>001981</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5792A63E" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00D35E10" w:rsidRDefault="003A103F" w:rsidP="00420F0E">
+          <w:p w14:paraId="22F76850" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10954</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420F0E" w:rsidRPr="0094204A" w14:paraId="3C9A07E0" w14:textId="77777777" w:rsidTr="00E161D5">
+      <w:tr w:rsidR="00675F3C" w:rsidRPr="00675F3C" w14:paraId="083E2374" w14:textId="77777777" w:rsidTr="00A2693C">
         <w:trPr>
           <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20775A30" w14:textId="77777777" w:rsidR="00420F0E" w:rsidRPr="00D35E10" w:rsidRDefault="00420F0E" w:rsidP="00420F0E">
+          <w:p w14:paraId="55136BD5" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCB993D" w14:textId="77777777" w:rsidR="00420F0E" w:rsidRPr="00D35E10" w:rsidRDefault="00420F0E" w:rsidP="00420F0E">
+          <w:p w14:paraId="651CB60D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>17xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="577" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26C27CAC" w14:textId="77777777" w:rsidR="00420F0E" w:rsidRPr="00D35E10" w:rsidRDefault="00420F0E" w:rsidP="00420F0E">
+          <w:p w14:paraId="1980EB3D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>H17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E359F37" w14:textId="77777777" w:rsidR="00420F0E" w:rsidRPr="00D35E10" w:rsidRDefault="00420F0E" w:rsidP="00420F0E">
+          <w:p w14:paraId="01CD46D3" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A29B475" w14:textId="77777777" w:rsidR="00420F0E" w:rsidRPr="00D35E10" w:rsidRDefault="00420F0E" w:rsidP="00420F0E">
+          <w:p w14:paraId="3B22C0F4" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFCBE2C" w14:textId="77777777" w:rsidR="00420F0E" w:rsidRPr="00D35E10" w:rsidRDefault="00420F0E" w:rsidP="00420F0E">
+          <w:p w14:paraId="3F51223E" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37189DBD" w14:textId="77777777" w:rsidR="00420F0E" w:rsidRPr="00D35E10" w:rsidRDefault="00420F0E" w:rsidP="00420F0E">
+          <w:p w14:paraId="269B6796" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00039902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="466829F6" w14:textId="77777777" w:rsidR="00420F0E" w:rsidRPr="00D35E10" w:rsidRDefault="00420F0E" w:rsidP="00420F0E">
+          <w:p w14:paraId="32E1AEC6" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ACTIVITY1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="251E9517" w14:textId="77777777" w:rsidR="00420F0E" w:rsidRPr="00D35E10" w:rsidRDefault="00420F0E" w:rsidP="00420F0E">
+          <w:p w14:paraId="16FAAE22" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>001981</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="214A5B37" w14:textId="77777777" w:rsidR="00420F0E" w:rsidRPr="00D35E10" w:rsidRDefault="00420F0E" w:rsidP="00420F0E">
+          <w:p w14:paraId="29F71DC7" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="160" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="160" w:lineRule="atLeast"/>
               <w:ind w:left="85" w:right="62"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35E10">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00675F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:w w:val="110"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C2CED5E" w14:textId="77777777" w:rsidR="0073593C" w:rsidRPr="00644164" w:rsidRDefault="0073593C" w:rsidP="0073593C">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="52E2C98B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="629B3CE9" w14:textId="0DAA524C" w:rsidR="00A2552C" w:rsidRPr="00644164" w:rsidRDefault="00A2552C" w:rsidP="003A18E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="615AC05F" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...57 lines deleted...]
-        <w:t>and reduces the receivable balance to zero if the receivable is deemed to be fully impaired.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Allowance Account (17xxx) is a contra account the receivable recorded in account and reduces the receivable balance to zero if the receivable is deemed to be fully impaired.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787CA9F5" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00644164" w:rsidRDefault="003A103F" w:rsidP="003A18E3">
+    <w:p w14:paraId="7192E569" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="18" w:hanging="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 3: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Any </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">amount </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">is subsequently recovered </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="4F4F4F"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">s applied to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">receivable </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(GL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Account </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>14xxx) and a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>corresponding</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3F3F3F"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>amou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reversed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="7"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3F3F3F"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>impairme</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">nt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>account 17xxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61910ABF" w14:textId="77777777" w:rsidR="003A103F" w:rsidRPr="00644164" w:rsidRDefault="003A103F" w:rsidP="003A18E3">
+    <w:p w14:paraId="2B77D260" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:before="95" w:line="271" w:lineRule="auto"/>
         <w:ind w:right="18" w:firstLine="7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Step</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="151516"/>
           <w:spacing w:val="6"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="-21"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Any </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>amount</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NOT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>recovered</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>written-off</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>after</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="4"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>due</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>diligence</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="7"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3F3F3F"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3F3F3F"/>
           <w:spacing w:val="4"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">been </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>exercised</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="10"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>per</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FRRs Ru</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>126.17</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3F3F3F"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>approva</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">of write-off, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ba</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3F3F3F"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">nce in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>receiv</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3F3F3F"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e account (G</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3F3F3F"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4xxx)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>impairment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="6"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(G</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>17xxx}</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2A2A2B"/>
           <w:spacing w:val="6"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00644164">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="151516"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reversed</w:t>
       </w:r>
-      <w:r w:rsidR="005958F3">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="727272"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a write-off processed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14562D36" w14:textId="2F19E82C" w:rsidR="00477873" w:rsidRPr="00644164" w:rsidRDefault="00420F0E" w:rsidP="003A18E3">
+    <w:p w14:paraId="2ECE6FA3" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="6" w:right="17" w:hanging="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="151516"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="151516"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>NOTE: The accounting entry recognising a receivable will only be recorded if it is deemed that the amount may be recoverable and the amount is material. As a practical expedient, if it is deemed that the amount is not recoverable and not material, OFM/FPMR may follow a direct write-off along the approved write-off procedure without first recording a receivable and related impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409D93FC" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="6" w:right="17" w:hanging="6"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="151516"/>
-        </w:rPr>
-[...123 lines deleted...]
-          <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33D3052C" w14:textId="77777777" w:rsidR="005958F3" w:rsidRDefault="005958F3" w:rsidP="005958F3">
+    <w:p w14:paraId="7843073B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> is used to record write-offs subsequent to approvals obtained in line with UNDP’s FRR. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GL expense account 74401 (Provision for Write-Off) is used to record expenses related to provisions and GL expense account 74405 (Charge for Doubtful Accounts) is used to record write-offs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>subsequent to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approvals obtained in line with UNDP’s FRR. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417A4466" w14:textId="77777777" w:rsidR="005958F3" w:rsidRPr="00477873" w:rsidRDefault="005958F3" w:rsidP="00477873">
+    <w:p w14:paraId="3E7956B9" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="6" w:right="17" w:hanging="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A9EC79D" w14:textId="77777777" w:rsidR="004B51A3" w:rsidRDefault="004B51A3" w:rsidP="004B51A3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="002FD98C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="6" w:right="17" w:hanging="6"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6753CF5B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="6" w:right="17" w:hanging="6"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="151516"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5000CD73" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+        <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc86328150"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
-        </w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DOCUMENTATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085C7B40" w14:textId="77777777" w:rsidR="004B51A3" w:rsidRDefault="004B51A3" w:rsidP="004B51A3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="49D6913D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EF0F5FA" w14:textId="77777777" w:rsidR="004B51A3" w:rsidRDefault="004B51A3" w:rsidP="003A18E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="478EB08B" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The following documentation is expected to be kept </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>to substantiate</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> provision for write-offs:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D196CB5" w14:textId="0FECAB84" w:rsidR="004B51A3" w:rsidRPr="00E22D62" w:rsidRDefault="004B51A3" w:rsidP="003A18E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4817A71A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Q4 GL reconciliation of accounts mentioned in “Scope” Section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336C4361" w14:textId="77777777" w:rsidR="004B51A3" w:rsidRPr="00E22D62" w:rsidRDefault="004B51A3" w:rsidP="003A18E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4E726BC8" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Correspondence from GSSU with OUs detailing reasons as to why certain accounts are not collectable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B61C218" w14:textId="77777777" w:rsidR="004B51A3" w:rsidRPr="00913FC6" w:rsidRDefault="004B51A3" w:rsidP="003A18E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="169DC19C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annual detailed listing of provisions created and the reason for each provision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505FF519" w14:textId="77777777" w:rsidR="004B51A3" w:rsidRPr="00E22D62" w:rsidRDefault="004B51A3" w:rsidP="003A18E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D192B01" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Log tracking write-offs made against existing provisions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4AACE2" w14:textId="77777777" w:rsidR="004B51A3" w:rsidRPr="00522E68" w:rsidRDefault="004B51A3" w:rsidP="003A18E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="09939B16" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No documentation is expected if provisions are not made, due to the judgment required as to when an allowance for doubtful account is to be established.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D703B0" w14:textId="77777777" w:rsidR="004B51A3" w:rsidRPr="00644164" w:rsidRDefault="00522E68" w:rsidP="003A18E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EB146AC" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asset recovery tracker and monitoring report – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="1C1C1C"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="1C1C1C"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>quarterly</w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>report</w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:spacing w:val="-13"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:spacing w:val="-20"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>made</w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:spacing w:val="-17"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>available</w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">that tracks the </w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="1C1C1C"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">corporate recoveries </w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>receivab</w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="3B3B3B"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="1C1C1C"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="008E4F43" w:rsidRPr="008E4F43">
-        <w:rPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0E0E0E"/>
           <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB54981" w14:textId="77777777" w:rsidR="004B51A3" w:rsidRDefault="004B51A3" w:rsidP="004B51A3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="28A4E1B9" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1494"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F130B6" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+        <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc86328151"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>EXCLUSIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="0BD1E083" w14:textId="77777777" w:rsidR="003A18E3" w:rsidRDefault="003A18E3" w:rsidP="004B51A3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4CE6BC9D" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D9EC4CE" w14:textId="77777777" w:rsidR="004B51A3" w:rsidRDefault="004B51A3" w:rsidP="003A18E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4ADEAEAC" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t>. Hence no provision is required in cases when a donor has indicated that further unbilled contributions will not be forthcoming.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Amendments to donor agreements are treated as an adjustment to revenue (not a write-off). Hence no provision is required in cases when a donor has indicated that further unbilled contributions will not be forthcoming.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF0C3B1" w14:textId="77777777" w:rsidR="004B51A3" w:rsidRPr="00913FC6" w:rsidRDefault="004B51A3" w:rsidP="003A18E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5BDFDBF1" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-        <w:t>A revenue reduction is recognized when mutual understanding is reached between UNDP and a donor, subsequent to signing a binding agreement, to reduce previously recognized earmarked contribution revenue.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A revenue reduction is recognized when mutual understanding is reached between UNDP and a donor, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>subsequent to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signing a binding agreement, to reduce previously recognized earmarked contribution revenue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15902143" w14:textId="77777777" w:rsidR="003A18E3" w:rsidRDefault="003A18E3" w:rsidP="003A18E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="36059620" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5558D783" w14:textId="77777777" w:rsidR="00C3263E" w:rsidRDefault="004B51A3" w:rsidP="003A18E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F5D20D8" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>No justification is required to support the decision for not making a provision for write-off.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C50A411" w14:textId="77777777" w:rsidR="00C3263E" w:rsidRDefault="00C3263E" w:rsidP="00C3263E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="49649F0C" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C1C26F" w14:textId="1FE5D386" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">   LINKS/RESOURCES</w:t>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LINKS/RESOURCES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB2F418" w14:textId="77777777" w:rsidR="004A1CF2" w:rsidRDefault="004A1CF2" w:rsidP="00701205">
+    <w:p w14:paraId="5E4CC622" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="084B2758" w14:textId="77777777" w:rsidR="002C1CE5" w:rsidRPr="003A18E3" w:rsidRDefault="00D8514A" w:rsidP="002E2CD8">
+    <w:p w14:paraId="4259EDD4" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="008F04C8" w:rsidRPr="003A18E3">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00675F3C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:eastAsia="en-MY"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Internal Control Framework</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="463120A7" w14:textId="77777777" w:rsidR="00701205" w:rsidRPr="003A18E3" w:rsidRDefault="00D8514A" w:rsidP="002E2CD8">
+    <w:p w14:paraId="0F05C8F1" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="003222C9" w:rsidRPr="003A18E3">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00675F3C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:eastAsia="en-MY"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Operational Guide of the Internal Control Framework for UNDP</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65BE7DA8" w14:textId="77777777" w:rsidR="003222C9" w:rsidRPr="003A18E3" w:rsidRDefault="00D8514A" w:rsidP="002931FE">
+    <w:p w14:paraId="6BFA80BE" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00667928" w:rsidRPr="003A18E3">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00675F3C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:eastAsia="en-MY"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>SOP-Donor Receivable (AR) Reporting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57E791D0" w14:textId="77777777" w:rsidR="004B5B02" w:rsidRPr="003A18E3" w:rsidRDefault="00D8514A" w:rsidP="002931FE">
+    <w:p w14:paraId="0429E5E6" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="002931FE" w:rsidRPr="003A18E3">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00675F3C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:eastAsia="en-MY"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>SOP-Other Receivables (Local Staff)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69D1B519" w14:textId="77777777" w:rsidR="002931FE" w:rsidRPr="003A18E3" w:rsidRDefault="00D8514A" w:rsidP="002931FE">
+    <w:p w14:paraId="5665592F" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="00675F3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-MY"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="004B5B02" w:rsidRPr="003A18E3">
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:anchor="search=UNDP%20Financial%20Regulations%20and%20Rules" w:history="1">
+        <w:r w:rsidRPr="00675F3C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:eastAsia="en-MY"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">UNDP Financial Regulations and Rules </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002931FE" w:rsidRPr="003A18E3">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-MY"/>
+      <w:r w:rsidRPr="00675F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002931FE" w:rsidRPr="003A18E3" w:rsidSect="00670FE9">
+    <w:p w14:paraId="0307355E" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00675F3C">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="432" w:right="1296" w:bottom="432" w:left="1296" w:header="432" w:footer="144" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="557E0B97" w14:textId="77777777" w:rsidR="00D8514A" w:rsidRDefault="00D8514A" w:rsidP="008F4AF1">
+    <w:p w14:paraId="402AF464" w14:textId="77777777" w:rsidR="002516BE" w:rsidRDefault="002516BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E2B341D" w14:textId="77777777" w:rsidR="00D8514A" w:rsidRDefault="00D8514A" w:rsidP="008F4AF1">
+    <w:p w14:paraId="368D1AED" w14:textId="77777777" w:rsidR="002516BE" w:rsidRDefault="002516BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1883549969"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="6219F2FE" w14:textId="77777777" w:rsidR="00373176" w:rsidRDefault="00373176">
+          <w:p w14:paraId="56A179F7" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRDefault="00675F3C">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="188BDDC8" w14:textId="77777777" w:rsidR="00373176" w:rsidRDefault="00373176">
+  <w:p w14:paraId="0BD0E77A" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRDefault="00675F3C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E172975" w14:textId="77777777" w:rsidR="00D8514A" w:rsidRDefault="00D8514A" w:rsidP="008F4AF1">
+    <w:p w14:paraId="3971E72F" w14:textId="77777777" w:rsidR="002516BE" w:rsidRDefault="002516BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B908531" w14:textId="77777777" w:rsidR="00D8514A" w:rsidRDefault="00D8514A" w:rsidP="008F4AF1">
+    <w:p w14:paraId="719F85A4" w14:textId="77777777" w:rsidR="002516BE" w:rsidRDefault="002516BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4668" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2052"/>
       <w:gridCol w:w="4394"/>
       <w:gridCol w:w="600"/>
       <w:gridCol w:w="1266"/>
       <w:gridCol w:w="695"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00373176" w:rsidRPr="00E878CD" w14:paraId="02C3ADEC" w14:textId="77777777" w:rsidTr="00AA3A27">
+    <w:tr w:rsidR="00675F3C" w:rsidRPr="00E878CD" w14:paraId="32FC4814" w14:textId="77777777" w:rsidTr="00AA3A27">
       <w:trPr>
         <w:gridAfter w:val="2"/>
         <w:wAfter w:w="1089" w:type="pct"/>
         <w:trHeight w:val="240"/>
         <w:tblHeader/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3911" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="2C6D9396" w14:textId="77777777" w:rsidR="00373176" w:rsidRPr="00E878CD" w:rsidRDefault="00373176" w:rsidP="008F4AF1">
+        <w:p w14:paraId="54329148" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00E878CD" w:rsidRDefault="00675F3C" w:rsidP="008F4AF1">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="500"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve">             </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00373176" w14:paraId="54FF592F" w14:textId="77777777" w:rsidTr="00AA3A27">
+    <w:tr w:rsidR="00675F3C" w14:paraId="4C422F19" w14:textId="77777777" w:rsidTr="00AA3A27">
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:tblHeader/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4997" w:type="pct"/>
           <w:gridSpan w:val="5"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="27F3F4B4" w14:textId="77777777" w:rsidR="00373176" w:rsidRPr="00AA3A27" w:rsidRDefault="00373176" w:rsidP="008F4AF1">
+        <w:p w14:paraId="136607B4" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00AA3A27" w:rsidRDefault="00675F3C" w:rsidP="008F4AF1">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="60" w:after="60"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA3A27">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Area:                       </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
           <w:r w:rsidRPr="00AA3A27">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>OFM Finance and Management</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00373176" w14:paraId="393A236D" w14:textId="77777777" w:rsidTr="00AA3A27">
+    <w:tr w:rsidR="00675F3C" w14:paraId="57D82179" w14:textId="77777777" w:rsidTr="00AA3A27">
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:tblHeader/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1139" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="630D4EF7" w14:textId="77777777" w:rsidR="00373176" w:rsidRPr="00AA3A27" w:rsidRDefault="00373176" w:rsidP="008F4AF1">
+        <w:p w14:paraId="2215C074" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00AA3A27" w:rsidRDefault="00675F3C" w:rsidP="008F4AF1">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="60" w:after="60"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA3A27">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Business Process Reference:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2439" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="109B5358" w14:textId="309D0A17" w:rsidR="00373176" w:rsidRPr="00291949" w:rsidRDefault="00373176" w:rsidP="008F4AF1">
+        <w:p w14:paraId="3784EAF9" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00291949" w:rsidRDefault="00675F3C" w:rsidP="008F4AF1">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA3A27">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Procedure</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t xml:space="preserve">: </w:t>
+            <w:t>: P</w:t>
           </w:r>
-          <w:r w:rsidR="003A5617">
-[...10 lines deleted...]
-          <w:r w:rsidR="003A5617" w:rsidRPr="003A5617">
+          <w:r w:rsidRPr="003A5617">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>rovision</w:t>
           </w:r>
-          <w:r w:rsidR="003A5617">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
-          <w:r w:rsidR="003A5617" w:rsidRPr="003A5617">
+          <w:r w:rsidRPr="003A5617">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>impairment of financial assets and accounting for fraud and financial loss</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1036" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="31D902E1" w14:textId="77777777" w:rsidR="00373176" w:rsidRPr="00AA3A27" w:rsidRDefault="00373176" w:rsidP="008F4AF1">
+        <w:p w14:paraId="01371B37" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRPr="00AA3A27" w:rsidRDefault="00675F3C" w:rsidP="008F4AF1">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="823"/>
             </w:tabs>
             <w:spacing w:before="60" w:after="60"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA3A27">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Version No.:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="386" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="6D503625" w14:textId="77777777" w:rsidR="00373176" w:rsidRDefault="00373176" w:rsidP="008F4AF1">
+        <w:p w14:paraId="3A1BCEC5" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRDefault="00675F3C" w:rsidP="008F4AF1">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="60" w:after="60"/>
           </w:pPr>
           <w:r>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="066DDB5A" w14:textId="77777777" w:rsidR="00373176" w:rsidRDefault="00373176">
+  <w:p w14:paraId="19891652" w14:textId="77777777" w:rsidR="00675F3C" w:rsidRDefault="00675F3C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="006841AA"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00806F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B660129A"/>
     <w:lvl w:ilvl="0" w:tplc="44090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17505,54 +20717,167 @@
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08C768C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ADA29CD6"/>
+    <w:lvl w:ilvl="0" w:tplc="6CD47EE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1930" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2650" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3370" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4090" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4810" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5530" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6250" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6970" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04170F10"/>
+    <w:nsid w:val="09F474EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C13A4BCE"/>
+    <w:tmpl w:val="F2121CEC"/>
     <w:lvl w:ilvl="0" w:tplc="44090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
@@ -17619,1723 +20944,503 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05E54F80"/>
+    <w:nsid w:val="12626BCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="48AC7C7A"/>
+    <w:tmpl w:val="F3024070"/>
+    <w:lvl w:ilvl="0" w:tplc="44090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1579740F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="565EB8F6"/>
     <w:lvl w:ilvl="0" w:tplc="44090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1556" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2276" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2996" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3716" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4436" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5156" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="44090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5876" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6596" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7316" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06E07C7C"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AE8357B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="040457D6"/>
-    <w:lvl w:ilvl="0" w:tplc="0106B2D2">
+    <w:tmpl w:val="49B892EE"/>
+    <w:lvl w:ilvl="0" w:tplc="4409000B">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1535" w:hanging="1067"/>
+        <w:ind w:left="1636" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...116 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1930" w:hanging="360"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2650" w:hanging="360"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3370" w:hanging="360"/>
+        <w:ind w:left="4669" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4090" w:hanging="360"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4810" w:hanging="360"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="44090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5530" w:hanging="360"/>
+        <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6250" w:hanging="360"/>
+        <w:ind w:left="7549" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6970" w:hanging="360"/>
+        <w:ind w:left="8269" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09F474EA"/>
+    <w:nsid w:val="2CE86EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F2121CEC"/>
+    <w:tmpl w:val="0A8CDECE"/>
     <w:lvl w:ilvl="0" w:tplc="44090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1494" w:hanging="360"/>
+        <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2214" w:hanging="360"/>
+        <w:ind w:left="2509" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2934" w:hanging="360"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3654" w:hanging="360"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4374" w:hanging="360"/>
+        <w:ind w:left="4669" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5094" w:hanging="360"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="44090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5814" w:hanging="360"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6534" w:hanging="360"/>
+        <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7254" w:hanging="360"/>
+        <w:ind w:left="7549" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12626BCE"/>
-[...1215 lines deleted...]
-    <w:nsid w:val="2D610EF8"/>
+    <w:nsid w:val="30421533"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="66924B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -19416,630 +21521,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...578 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="359603DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AF23DB8"/>
     <w:lvl w:ilvl="0" w:tplc="3FD6712E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1187" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4CD01BF0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -20115,290 +21641,51 @@
     <w:lvl w:ilvl="7" w:tplc="DF904D06">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5006" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="718A47F0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...238 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A5933A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBD2DF5A"/>
     <w:lvl w:ilvl="0" w:tplc="44090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20467,710 +21754,51 @@
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...658 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A566C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8CE6B68"/>
     <w:lvl w:ilvl="0" w:tplc="0DB434A8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1187" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8CEC9B24">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -21246,51 +21874,51 @@
     <w:lvl w:ilvl="7" w:tplc="B6F8F8B6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5006" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ED240508">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="667D1A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B7A335E"/>
     <w:lvl w:ilvl="0" w:tplc="4409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21359,2685 +21987,237 @@
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...716 lines deleted...]
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="1" w16cid:durableId="172844729">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2112774450">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1805345696">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2022274709">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1556353300">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="6" w16cid:durableId="1454250325">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="7" w16cid:durableId="1934123387">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="8" w16cid:durableId="899635404">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
-[...50 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="9" w16cid:durableId="1615094656">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="10" w16cid:durableId="693266506">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1464421062">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1686979779">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26">
-[...53 lines deleted...]
-  <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AE3971"/>
-[...1641 lines deleted...]
-    <w:rsid w:val="7FB9C48C"/>
+    <w:rsidRoot w:val="00675F3C"/>
+    <w:rsid w:val="002516BE"/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rsid w:val="00767849"/>
+    <w:rsid w:val="00784EBB"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E05158"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-MY" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0E00ABFA"/>
-  <w15:docId w15:val="{92220B9E-E3ED-405E-AB80-D6A203D1D133}"/>
+  <w14:docId w14:val="3F5664FC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{80336F75-B928-4966-8CC7-3A9DC0843928}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24315,839 +22495,708 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="004531BF"/>
+    <w:rsid w:val="00675F3C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000A4DFC"/>
+    <w:rsid w:val="00675F3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00675F3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00675F3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00675F3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00675F3C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00675F3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00675F3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00675F3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A65DBF"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00675F3C"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A65DBF"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00675F3C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00675F3C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00675F3C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD2719"/>
+    <w:rsid w:val="00675F3C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00675F3C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00675F3C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008F4AF1"/>
+    <w:rsid w:val="00675F3C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008F4AF1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00675F3C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008F4AF1"/>
+    <w:rsid w:val="00675F3C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008F4AF1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00675F3C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="008F4AF1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00675F3C"/>
     <w:pPr>
-      <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
-    <w:rsid w:val="008F4AF1"/>
-[...19 lines deleted...]
-    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00742285"/>
-[...166 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00675F3C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A4DFC"/>
+    <w:rsid w:val="00675F3C"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
-[...25 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB2A79"/>
+    <w:rsid w:val="00675F3C"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-[...114 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...212 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:b:/r/teams/GSSU/Contact_Centre/Contact%20Centre%20Document%20Library/01_SOPs/SOP_Donor%20Receivables%20(AR)%20Reporting/SOP-Donor%20Receivable%20(AR)%20Reporting%20v.2021.1.26.pdf?csf=1&amp;web=1&amp;e=cbgupa" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/266" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10966" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18916" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:b:/r/teams/GSSU/Contact_Centre/Contact%20Centre%20Document%20Library/01_SOPs/SOP_Other%20Receivables/SOP%20-%20Other%20Receivables%20(Local%20Staff)%20v.2021.1.14.pdf?csf=1&amp;web=1&amp;e=1O0H8p" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10966" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18916" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:b:/r/teams/GSSU/Contact_Centre/Contact%20Centre%20Document%20Library/01_SOPs/SOP_Other%20Receivables/SOP%20-%20Other%20Receivables%20(Local%20Staff)%20v.2021.1.14.pdf?csf=1&amp;web=1&amp;e=1O0H8p" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:b:/r/teams/GSSU/Contact_Centre/Contact%20Centre%20Document%20Library/01_SOPs/SOP_Donor%20Receivables%20(AR)%20Reporting/SOP-Donor%20Receivable%20(AR)%20Reporting%20v.2021.1.26.pdf?csf=1&amp;web=1&amp;e=cbgupa" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -25155,54 +23204,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -25355,1076 +23404,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...560 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3298</Words>
-  <Characters>18800</Characters>
+  <Words>3255</Words>
+  <Characters>18557</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>156</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>154</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...29 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22054</CharactersWithSpaces>
+  <CharactersWithSpaces>21769</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...398 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Marie-Laure Giquel</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>