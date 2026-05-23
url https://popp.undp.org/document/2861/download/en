--- v0 (2025-10-10)
+++ v1 (2026-05-23)
@@ -1,32782 +1,36610 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="009F54D6" w:rsidP="00FA58AB">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="513CA23B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Record Management Guidelines </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="1E2897D3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The present retention schedule complies with UNDP External Audit requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1655487B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc38081392"/>
       <w:bookmarkStart w:id="1" w:name="_Toc38081523"/>
       <w:bookmarkStart w:id="2" w:name="_Toc50280531"/>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Temporary Files</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544" w:rsidP="0036612E">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="60CA4D74" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Depending on the archival value to the organization, files may have a temporary retention schedule of between one year and ten years.    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544" w:rsidP="0036612E">
+    <w:p w14:paraId="4C0A52E0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme Files</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: Headquarters is the main repository for programme files. Programme files other than permanent files should be maintained for a period of seven years following completion of the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431A3F41" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial Records</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...47 lines deleted...]
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544" w:rsidP="0036612E">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:  Financial records should be kept for 7 (seven) years. This applies to both headquarters and country offices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F97F52" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members' records:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...19 lines deleted...]
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544" w:rsidP="0036612E">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Records for locally-recruited Headquarters staff and all internationally-recruited staff are maintained at Headquarters. Country offices maintain records of locally-recruited staff.  A list of permanent staff records is found below.   Documentation on file other than the aforementioned records should be retained for a minimum period of seven years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E965D68" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Valid lease agreements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...27 lines deleted...]
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544" w:rsidP="0036612E">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  Both Headquarters (Administrative Services Division) and country offices must maintain permanent records of all valid lease agreements for office space and/or housing.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498A38D8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Other administrative, personnel, programme, organisation files</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: All other files/records should be retained for a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maximum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544" w:rsidP="0036612E">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of seven years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B39D0B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country offices: permanent files upon closure of UNDP office: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The General Operations, Office of Operations, Legal and Technology Services, Bureau for Management Services will coordinate this operation.  The Office of Human Resources, Office of Finance, and the appropriate Bureau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will advise the country office of files/records to be sent to Headquarters or destroyed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439CA263" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...155 lines deleted...]
-          <w:u w:val="none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc35331712"/>
       <w:bookmarkStart w:id="4" w:name="_Toc38081413"/>
       <w:bookmarkStart w:id="5" w:name="_Toc38081544"/>
       <w:bookmarkStart w:id="6" w:name="RM111FilesforPermanentRetention"/>
       <w:bookmarkStart w:id="7" w:name="_Toc50280543"/>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...10 lines deleted...]
-        <w:t>Permanent Retention</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Permanent Retention</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="6B0E7F50" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff members' records</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="2637079E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>personal history form</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P.11</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="282BED13" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>marriage certificates</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="3832BFFA" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>change of marital status</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="0DFBBE01" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>divorce decree</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="0DB4DA39" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>birth certificate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="6E247679" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>adoption papers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="07E201E3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>national status of staff with more than one nationality</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P.78</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="046F13BF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>change of nationality</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="3455354B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>notice of the Secretary-General's authorisation for appointment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="43EA4CD9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>designation, change or revocation of beneficiary P.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="0E92E911" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>certificates, diplomas, etc (additional education)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="3503E88C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>results of language examinations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="71FD259D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>honors for work outside the UN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="1798E150" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>honors for work in the UN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="5F08757B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>letters of commendation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="628FCB18" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>personnel record/fact sheet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="416F48A3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>change of address</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="654264C9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>personnel action form</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="3F216F7A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>settlement of final entitlements upon separation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P.35</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="00BE69D9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>final clearance certificate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="23EF6B19" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cost sheets for junior professional officers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="32EC5994" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>personnel payroll clearance action</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="30354A49" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>offers of appointment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="076FA79B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>notice of termination</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="617D8F4E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>report of service-incurred accidents or illness</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="28EF890E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>change of medical classification</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="0869947D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>copies of performance reports/appraisals</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00745A49" w:rsidRPr="00AD3872" w:rsidRDefault="00175544" w:rsidP="00BE0330">
+    <w:p w14:paraId="55722DF1" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>confidential correspondence</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE0330" w:rsidRPr="00AD3872" w:rsidRDefault="00BE0330" w:rsidP="00BE0330">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    <w:p w14:paraId="185948AD" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3445CB52" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Administrative records</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="7495E4A6" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>inventory of non-expendable property</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="3571A8AB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>credit union</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="64608568" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>customs clearance and import procedures policy (country office)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="65EAC617" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>disposal of office equipment (Headquarters and country office)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="7ABE3BFD" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>office establishment/leases (Headquarters and country office)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544" w:rsidP="00BE0330">
+    <w:p w14:paraId="6F105EBB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>contracts and procurement (Headquarters and country office)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE0330" w:rsidRPr="00AD3872" w:rsidRDefault="00BE0330" w:rsidP="00BE0330">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    <w:p w14:paraId="620F15A8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BEB342" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Personnel administration records</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="69EFD406" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>duties, obligations and privileges of staff (hours of work, official holidays)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544">
+    <w:p w14:paraId="30A5DD7F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>salaries and related allowances (scales, language allowance, post adjustment, daily subsistence allowance,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> special post allowance, overtime and compensatory time off, advances) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00676DD8">
+    <w:p w14:paraId="662F1984" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compliance Review Panel and Compliance Review Board minutes (Headquarters and country office)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F2C8A0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc35331713"/>
+    </w:p>
+    <w:p w14:paraId="78077CA3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc38081384"/>
       <w:bookmarkStart w:id="10" w:name="_Toc38081515"/>
       <w:bookmarkStart w:id="11" w:name="_Toc50280524"/>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Global Filing Classification System</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="00D31E54">
-      <w:pPr>
+    <w:p w14:paraId="5245633D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AFCF5E6" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The current UNDP global filing classification system uses a subject classification for files.  Principal subjects are broadly divided into the following categories:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="00D31E54">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="6572511E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="75" w:type="dxa"/>
           <w:left w:w="75" w:type="dxa"/>
           <w:bottom w:w="75" w:type="dxa"/>
           <w:right w:w="75" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1597"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="807"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidTr="008B38EA">
+      <w:tr w:rsidR="00D875F6" w:rsidRPr="00D875F6" w14:paraId="7841E8E2" w14:textId="77777777" w:rsidTr="00EA2883">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="6D9EE08F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="0319C70A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="0EF56C21" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>prefix </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidTr="008B38EA">
+      <w:tr w:rsidR="00D875F6" w:rsidRPr="00D875F6" w14:paraId="66EBB9A1" w14:textId="77777777" w:rsidTr="00EA2883">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="13900E1B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100 series </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="1879D9C8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>organisational</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> activities </w:t>
+              <w:t>organisational activities </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="15A49B6F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ORG </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidTr="008B38EA">
+      <w:tr w:rsidR="00D875F6" w:rsidRPr="00D875F6" w14:paraId="60D11583" w14:textId="77777777" w:rsidTr="00EA2883">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="7C3D3A30" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>200 series </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="53EE486F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>general activities </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="775DB40C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ADM </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidTr="008B38EA">
+      <w:tr w:rsidR="00D875F6" w:rsidRPr="00D875F6" w14:paraId="5D6FD075" w14:textId="77777777" w:rsidTr="00EA2883">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="503324D2" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="55186B26" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>financial activities </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="24D368FF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>FIN </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidTr="008B38EA">
+      <w:tr w:rsidR="00D875F6" w:rsidRPr="00D875F6" w14:paraId="5FC31BD1" w14:textId="77777777" w:rsidTr="00EA2883">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="259CFFD5" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="130F545D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>personnel activities </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="4E244049" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PER </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidTr="008B38EA">
+      <w:tr w:rsidR="00D875F6" w:rsidRPr="00D875F6" w14:paraId="699ECCC8" w14:textId="77777777" w:rsidTr="00EA2883">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="5B0EFEF6" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="6957FBA1" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>public information activities </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="6F5D4EA4" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PUB </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidTr="008B38EA">
+      <w:tr w:rsidR="00D875F6" w:rsidRPr="00D875F6" w14:paraId="22FB0F2E" w14:textId="77777777" w:rsidTr="00EA2883">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="0C230161" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>300/400 series </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="35F8AF38" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>programme</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> activities </w:t>
+              <w:t>programme activities </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="2066CE0A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PRO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidTr="008B38EA">
+      <w:tr w:rsidR="00D875F6" w:rsidRPr="00D875F6" w14:paraId="1A552773" w14:textId="77777777" w:rsidTr="00EA2883">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="14821E5F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>500 series </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="5ED3E100" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>legal matters </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D7187" w:rsidRPr="00AD3872" w:rsidRDefault="008D7187" w:rsidP="008B38EA">
+          <w:p w14:paraId="016BA993" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3872">
+            <w:r w:rsidRPr="00D875F6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>LEG </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="00D31E54">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="4FD71F59" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ADA83FF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00D31E54">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+    <w:p w14:paraId="7C068395" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Annex: Global Filing List</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="20F2E2F1" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I. Organisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F8FC1D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Legislations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Omnibus Statute, resolutions, consensus, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEC9FBB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Major studies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Capacity Study - future studies can be numbered in consecutive order )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>101</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B88F71" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Participation in UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>120</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D63B8F7" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Channel of communications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>122</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BBD08C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>with governments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>122/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313C453B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>with participating and executing agencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>122/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7038AF03" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Terminology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>123</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499F0A57" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Management inspections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>124</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755C7602" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cooperation and consultation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772812B9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">UN organs and offices </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(by organ or office)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576347E7" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Government </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(by ministry, if necessary)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CA5D22" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Specialized agencies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(by agency)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130/3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C63B0A0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Organisations including universities and firms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130/4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477BCAB5" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Regional development banks, multilateral organisations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731C60D6" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>outside UN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130/5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BBDED7" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Individuals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(alphabetically)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130/6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C60A391" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Meetings and conferences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426FB3C3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>UN organs and offices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130/1/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5250219F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Governments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130/2/1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6726AC2C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Specialized agencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130/3/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A804E7" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Organisations including universities and firms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130/4/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D0E17E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Regional development banks, multilateral organisations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296774DE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>outside UN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130/5/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FB372D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Resident Representative - global</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130/6/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40807A9C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- regional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130/6/1/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEC9488" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>130/6/1/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0AECE3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Machinery of the UNDP - organisation and management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>141</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642EA53E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Administrator and Deputy Administrators</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>141/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C862120" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Report of the Administrator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>141/1/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B1AE26" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Governing Council</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>141/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B72ECCD" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Terms of reference and rules of procedure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>141/21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F35E33" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Appointment and election of members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>141/22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D718965" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Meetings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>141/23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B0AA61" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Representation at meetings (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by session</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>141/24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F85180A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Committees and working parties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>141/25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF81872" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Working Group on Technical Co-operation among Developing Countries, PWG and WGAFM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCE749A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reports from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>141/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5C11B5" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inter-Agency Consultative Board (IACB)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>141/3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39203DD2" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Terms of reference and rules of procedure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>141/31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F07EE0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Meetings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>141/32</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39402C32" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Reports from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>141/33</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEC4551" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Advisory Panel for Policy Planning (general)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>142/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2C1563" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Meetings (including reports, by session)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>142/11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623D2C3D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conference planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>150</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD6FF9E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Preparation and distribution of documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>151</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561939F9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Governing Council</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>151/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D1DCAD" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>IACB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ORG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>151/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0B9CCF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3853 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...19 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>II. Public Information Activities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="0E8B8160" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...76 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="18EF00FE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Consultative Committee on Public Information</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...31 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171 CCPI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="2405BDD5" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Letters from general public</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="0B5058A4" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Speaking engagements (speeches)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...40 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="24655143" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Publications (general)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...58 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="5DEB4E55" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pre-Investment News</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/31</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="2728E84D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pre-Investment News</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (covers production)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...22 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/311</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="67648825" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Commitment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...58 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/314</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="16C7D9CC" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Press </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...76 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/32</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="0BFB1F3C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (covers all aspects of news and features, correspondences with agencies, OPI and UNIC through Resident Representatives, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="3BE9F625" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Individual publications “case files” by publication/brochures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/33</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...17 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+    <w:p w14:paraId="1994CFDF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Special articles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...67 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/34</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="7CF75D19" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fuller reporting (general)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="38BB860A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Audio and visual information</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="0D11EE26" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>TV and films</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...58 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/51</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="03E9EA58" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Radio and recordings</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/52</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="3FCFF0D5" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Photographs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...58 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/53</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="2757046E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Displays and exhibits</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/54</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="5051BCC3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Postage stamps and UN medals</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...40 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/55</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="6AC365A5" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Hospitality</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...67 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="651F5EDB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...66 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Non-governmental organisations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="7F86D152" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Public information </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(including UN Day-Human Rights Day)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...31 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PUB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>171/8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="721927DA" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Publication and sale</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UN publications, project descriptions, etc. )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PUB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>171/9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1ADA25" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="032F9257" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="530DBF5D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51732F9F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>III. Financial Administration and Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>FIN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>210</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF6D9A0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B07BA6B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>FIN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>211</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72879F44" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial policies and procedures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FIN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>211/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F5F268" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financial reports of the participating/executing agencies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FIN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>211/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11615F9E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Administrative and programme support services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FIN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>211/3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9DF016" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-[...155 lines deleted...]
-        </w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(including budget estimates - Headquarters and by COs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491064F7" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Budget control statement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...126 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>211/3/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FE43EE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Correspondence with external auditors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>211/4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7980C006" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...46 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Correspondence with Internal Audit Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>211/5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5399B8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...19 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial regulations and rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>211/6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313D0548" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...57 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Computer operations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>211/7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D00620B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...70 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adjustments to indicative planning figures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>211/8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BDED07" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...46 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP financial year-end action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>211/9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3B05C1" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agency flexibility arrangements (by agency)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>211/10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12587949" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...55 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Remittance requests (by agency)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>211/11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67319386" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...383 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Cost sharing, UNDP-assisted projects</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...31 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>211/12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="73F569BF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Field office IPF records</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>211/13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="28E6BE12" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Standard costs reporting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...40 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>211/14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="371691C8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cost measurement system</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...40 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>211/15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="77E365F1" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contributions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...67 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="69CAC8E8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pledging conference</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="238A5DF3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Voluntary contributions from governments to UNDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="0E42FBD0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...39 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contributions from governments to other organisations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212/2/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="3AC30772" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Donations from private sources</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...40 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="670172AF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Local costs - UNDP-assisted projects</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...31 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="3D998E59" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...57 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Local costs - regular programme of agencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212/4/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="46F6BFF4" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Negotiating Committee for Extra Budgetary Funds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="032EC265" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cash counterpart contributions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...40 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212/6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="33E44C7F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contributions in kind</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212/7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="585779A2" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Government contributions toward country office expenditures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212/8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="2EE20FFF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Capital Development Fund -(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Contributions from governments and </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="318C82CD" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>other sources)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212/9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="7682D227" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Trust funds (general and policy)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...40 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212/10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="13C520A6" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN trust funds administered by UNDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...22 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212/10/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="0C824B29" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP trust funds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...40 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>212/10/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="7D8A28FA" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3852EACB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Handling and custody of funds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...40 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>213</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="60063DD8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Banking arrangements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>213/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="6A7F67F9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Operational reserve</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>213/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="34C4B9DD" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Currency management</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>213/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="7A1B172B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Investment and financial data (printed material)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...22 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>213/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="7C54BC30" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Stipend rates (general and by country)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...31 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>213/6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="59C4691C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rates of exchange (general and by country)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...22 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>213/7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="5F0131C2" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Investments</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>213/8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="4BDED078" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reimbursable loans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FIN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>213/9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF06223" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Field accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>213/10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F1AAB0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounting and payment instructions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FIN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>213/10/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572DF0D6" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Petty cash - stamp account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FIN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>213/10/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187D25D9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Auditors report/observation on field accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FIN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>213/10/3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1421C316" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...73 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Duty status summaries (salaries)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...56 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>213/13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E45E0E1" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D1194B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...65 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>214</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C407F8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Central accounts - general</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...47 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>214/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C729800" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Central accounts - by agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>214/1/-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133E08DA" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...55 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP administrative budget (accounts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>214/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE6464C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP loans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FIN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>214/3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1623A6CE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Exchange of currencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FIN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>214/6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C2F477" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02296BF3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...64 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>215</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1F005A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...555 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Projects</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="625D4394" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Projects components</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>215/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="2EF66F28" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Standard costs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...58 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>215/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="3F131963" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Experts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...58 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>215/2/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="5AC1CC38" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fellowships</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>215/2/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="57C477B4" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Data processing system</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>215/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="27311BCB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...75 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme reserve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>215/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="220407B3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Overhead costs of participating/executing agencies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>216</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="0FA82669" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="40D64F74" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>IV. Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="78B2EFA7" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...76 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="03A0C3B2" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Activities of the staff</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...58 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="4980380A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Inventory of non-expendable property</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...40 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="56F2B032" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...66 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Summary of country office organisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="375E62D4" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Briefing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...67 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="3B0231BD" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Certifying officers (pouch, accounts, etc.)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...31 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="5E3AE784" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Commissary and staff house</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="14D09437" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Communications facilities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="20D2AC9E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pouch - postal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...58 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="4D34EA70" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Telex - cables</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...58 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="021297A5" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Communications study</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/2/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="1E5036F6" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Telephone</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...67 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="065940AF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Registry activities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...58 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="29131E5E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...66 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Decentralisation of registry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/4/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="5D80B6BE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>File classification (global system)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...31 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/4/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="2DEF7283" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lists of files - country offices</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...40 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/4/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="5608DD1C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lists of files and their location - HQ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...31 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/4/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="2D176CFD" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Records retirement - UN Archives</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/4/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="76BCFC60" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Records retirement - HQ storage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...40 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/4/6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="4B2AE03E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Records - surveys and statistics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...40 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/4/7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="46E97D9E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procedures - handling of correspondence</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...22 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/4/8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="0685011A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Registry equipment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/4/9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="3787E8BC" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Radio equipment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...58 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="73F8472A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Charges to agencies for electronic messages</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...31 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="16CF126B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Leased channel - RCA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...58 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="2102459A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...48 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Telecommunications for the United Nations (Pilnick Survey)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="6F34D74B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Communications in the United Nations system (Macy Report)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="59345AD8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Communications in the United Nations system</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...31 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/8/9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="488E0163" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Field coordination questions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="0AD8028B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cost of living surveys</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...58 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="1BE63E3A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Credit union</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...67 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="6AEE0598" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Customs clearances and import procedures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...31 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="48597FD8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Documents, reproduction, distribution, requests for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2C8A6367" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Office equipment and supplies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="54142967" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Disposal of office equipment and property</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/14/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="24853D18" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Manuals</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2685920B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6D407F0B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Housing - surveys - availability</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5E56BB09" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>- Constructions and loans</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/17/CL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="405233CB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>- Rental subsidies and deductions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/17/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2C99BF53" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Identification cards, ground passes and parking permits</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/18</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="214D9F0F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Interns and trainees</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/19</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="39DBB600" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Living conditions reports - briefing reports</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3CE1F6A4" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Survey Board - minutes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/21</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="43BFC6D9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Transportation - use of vehicles and availability, etc.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/22</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2F3C416F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Office - establishment of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/23</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="35A7078E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Office space, leases, contracts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/23/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="63D9B052" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Maintenance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/23/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="314E1C8C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Protocol</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/24</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1CA9E9C6" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reference library</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3D7A0C46" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Security</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/26</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0E35ADE1" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff Benevolent Fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/27</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3C5C390D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff list</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/28</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="390576EC" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff meeting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/29</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="21B0155A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff movements - condolences - deaths</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/30</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7B2FDA75" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Training and orientation - general</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/31</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="75DCC69E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Policy and procedure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/31/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="31BC8F04" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Study leave and UNDP-assisted independent studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/31/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="29C74A6C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Seminars and workshops outside UN system</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/31/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5D7ECD07" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Training and fellowship offers </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/31/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="648C5D6F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Training for Headquarters and field staff - general</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/31/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="77E947A2" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Orientation course for professionals - Headquarters</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/31/5/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4B6E09A9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Orientation course and training for general service staff</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/31/5/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="57758351" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>- Headquarters</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="523B9BFB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Language training - country offices and Headquarters</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/31/5/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="53DBD90E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional and inter-regional seminars </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/31/5/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3422C501" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project workshops;  guest speakers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/31/5/7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="34EC85D0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Equipment and supplies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/31/6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="70D65D38" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Catalogues, pamphlets and books</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/31/6/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6AC31352" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vehicles - purchase, insurance and maintenance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/32</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="58C912DE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  - Sale, accidents, donation and theft</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/32/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="34E5C5EF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Visitors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/33</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6DE74241" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/34</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5BE5AF0C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Importation facilities for field personnel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/35</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="15794DE2" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Committee on contracts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/36</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="69AD8781" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413446BD" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0D8AA990" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contract and procurement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255/10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1B97B82E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dissemination of information on contract</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255/11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="26817F66" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>work in UNDP-assisted projects</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="510138DB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...30 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inquires from consulting firms (A-Z)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255/12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="36EF0A5E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contracting and procurement policy matters</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255/13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0B6D85B4" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Correspondence with governments and other</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255/14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="03AEFDCC" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>relevant information on “contract point”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4B1F73" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contract awards and contracts to be awarded</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255/15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3C025C4A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">for publication in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pre-Investment News</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="419B50BC" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>- Related matters</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>250/15/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7E750B91" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>- Contract awards</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255/15/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6B49C09F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>- Contract tenders - by agency</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255/15/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="076F72D9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Requests (and related matters) for inclusion</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255/16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5995B5A3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">in mailing list for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pre-Investment News</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5F662101" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Equipment, supplies and control</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255/20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6C0D07B1" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Inventory</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255/21</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4AECF375" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Aircraft</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255/22</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7F44A78B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vehicles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255/23</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="07DC69C0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fishing vessels</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>ADM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>255/24</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2DD18DBE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B378531" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFD9A77" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>V. Personnel Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4B1BB620" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...22 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>260</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0126BCE0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46288948" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Duties, obligations and privileges of staff</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>260/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1C2779EF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Hours of work</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>260/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="317D7E8C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Official holidays</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>260/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="366C8798" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Change of official duty station</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>260/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7C9A97AD" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Inter-agency transfers (loans)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>260/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="51B9B04C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...39 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Outside interests and activities (honours,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>260/6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5BAD358A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...36 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>decorations, favours, gifts, political activities)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEBD87C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Service and conduct reports (periodic reports)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>260/7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="58DCCF5B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0BCCBF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Salaries and related allowances</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="21BA8A70" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Professional staff</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0C5DB65E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Salary scales for field service personnel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0229F929" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Salary scales for general service personnel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1F485889" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Salary scales for locally-recruited mission personnel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="357953EB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Currency of salary payments/3rd currency</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0A95282E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Language allowance - examinations for translators, etc.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="17331CF8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Post adjustment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1EEB08AC" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Daily subsistence allowance rate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="39B87943" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Salary policy in promotions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7510E3D1" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Tax exemption and income tax liabilities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2400B905" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Special post allowance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4AC6C477" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Overtime and compensatory time off</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="466BE64B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Salary advances</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="346E95A7" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pensionable remuneration</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/18</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="116FE94F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff Assessment Plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/19</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0D5633AD" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dependency benefits</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3F091B43" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Education grant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/21</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5B67A1A5" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Salaries and allowances during mission assignments</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/22</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="31B11BA5" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Assignment allowance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/23</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="727E6793" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Representation allowance (hospitality)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/24</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="76585C0C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Safe driving bonus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>261/25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="36D03D0F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC3364C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Appointments and promotion</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7506F73E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Appointment, letter of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="27480C9F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Re-employment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1218F66C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Notification by staff members and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="62B24BB9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>obligations to supply information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6D0FE4C7" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Geographical distribution</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="15C887B4" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Local recruitment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="490ABCF6" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>International recruitment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3C000887" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Criteria for selection of Resident</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/6/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6853F0BE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Representatives and other field officers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="774790B9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Hiring of experts for duty in home country</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/6/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0F87F209" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nationality</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6D5CFB3D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Family relationships</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="231F474D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Temporary appointments and fixed term appointments</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="01FF1D6F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Permanent and regular appointment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3318D13D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Appointment and Promotion Board</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5A1FE78E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Promotion policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/11/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="15030DA0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Medical examination - examination physicians -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="312E8134" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>vaccinations - inoculations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="601F65B4" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Group life insurance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/12/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2F8DA4FA" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Medical insurance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/12/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="67FEC497" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Medical Expenses Assistance Plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/12/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="33C8B06B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Medical facilities and evacuation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>262/12/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3524D15D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6080A41D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annual and special leave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>263</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4224E9BE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annual leave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>263/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1D27E582" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Special leave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>263/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1E9C6AA5" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Military service</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>263/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="71B3FB2E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Home leave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>263/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="20B7F93E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Jury  duty</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>263/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4CE177CB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BD9066" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Social security</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>264</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="035950E1" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pension fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>264/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="14808795" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mission personnel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>264/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="21DE14D0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sick leave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>264/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5FD1342D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Maternity leave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>264/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="77CB92BD" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Compensation for death, injury or illness</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>264/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="57C9482E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>attributable to service</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5FE2FFB9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Compensation for loss or damage to personal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>264/6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="22795571" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>effects attributable to service</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="23CFA5D9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701A287B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Travel and removal expenses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="368FEECB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Official travel of staff members</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4AC8C22E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Official travel of dependents - established offices</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="12CE2FC9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Official travel of dependents - mission service</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0B0BFA07" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Loss of entitlement to return transportation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6583A75F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Travel and removal expenses - eligible dependents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="06B8D6A2" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Authority for travel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7C0EC6A3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Travel expenses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5DE7477C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Route, mode and standard of transportation -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0CAE4C06" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Travel by automobile</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="15A72BD8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Purchase of tickets</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4949B0A5" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Terminal expenses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2B0A861B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Expenses while in transit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4DC77D52" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Travel subsistence allowance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="791F7F83" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Installation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="486BC4CB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Excess baggage and unaccompanied shipments</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6969717E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Insurance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0D33CF22" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Travel advances</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="179E1575" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Transportation of decedents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/18</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="26A9F5A2" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Removal costs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/19</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6141104E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Laissez- passer, passports and visas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="181B72FB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Shipment of personal effects and privately-owned automobiles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/21</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7016B736" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Travel claims</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/23</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="327F7D04" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Official travel agent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/24</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5FEBD998" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Official freight forwarders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="76077F92" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Hotels</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/26</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="18B5FEB3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Travel reports and statistics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>265/27</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="18F8D9D8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC9EB84" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff relations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>266</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="665CFBB2" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff Consultative Committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>266/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1830C637" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Joint Advisory Committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>266/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2230EAB3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A889C7" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Separation from service</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>267</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="61BA6C56" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Termination</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>267/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="47DAFF4D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Resignation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>267/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="37810191" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Repatriation grant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>267/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6B25F449" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Retirement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>267/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2A1981D7" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Expiration of fixed-term appointments</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>267/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2F96EF8C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Commutation of accrued annual leave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>267/6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4C708A8D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Restitution of advance annual and sick leave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>267/7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="14802203" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Last day for pay purposes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>267/8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="12A577F4" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Certification of service</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>267/9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="70F77B38" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613EFA4B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disciplinary measures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>268</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4814FF44" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Joint Disciplinary Committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>268/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="68919C62" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disciplinary measures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>268/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="35293CC9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Suspension pending investigation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>268/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0A0DB50D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Appeals and Joint Appeals Board</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>268/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4AE778E2" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D1542AE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General provisions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>269</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="23ABD91E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Financial responsibility - liability insurance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>269/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="12B50774" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff members beneficiaries</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>269/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="45EB9F6B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Proprietary rights</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>269/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7B4FA123" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Arrangements relating to military service</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>269/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="38E5B0AE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB7CB84" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Personnel files </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(see Unnumbered files - Miscellaneous, below )</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4C076BA8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B9EAAA" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E6C6569" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7B24F7" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>VI. Programming Organization and Activities (Continued)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7245FDEE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022B8A60" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...39 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Country programmes (by country, agency, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5B68428A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>policy and general)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="49CD94C8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Indicative planning figures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300 IPF</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6ED195AB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...30 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Country programmes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300 CP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7967B93A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...30 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inter-country programmes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300 ICP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1B39ECDE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Regional projects</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">PRO </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300 REG</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1840D1CC" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Inter-regional projects</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300 INT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="09BD4E16" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Global projects</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300 GLO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3E6966B4" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OPAS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300 OPAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6C95D085" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fellowships</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300 FEL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4A6D62F2" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Seminars</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300 SEM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6179B5A7" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Funds-in-trust projects</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300 FIT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="153ABC69" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN Volunteers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300 UNV</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="095ABB79" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN Fund for Population Activities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300 FPA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="78D6D4B0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN Capital Development Fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300 CDF</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="64AA6BEE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...30 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme monitoring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>300 PM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="78FB7D5F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...39 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>General policy files could be established for all programmes of activity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO 301/........</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6305A5A3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB04F6E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reports</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="08E41A69" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annual report to IACB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Country/Annual/IACB</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="31D5F3C1" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annual report on development assistance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Country/Annual//Dev.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="77F50322" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Assist.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0D862F42" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Investment follow-up</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Country/Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6FCFACD9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...39 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bilateral programmes (by country)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>302</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0D26F1AD" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...39 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Regular programmes (by country, agency)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>303</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2A12429B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Experts (general and policy)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>304</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1991F619" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Briefing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>304/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0F9AE2FE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Listing of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>304/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4402EFCF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Periodic meeting of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>304/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3FB6A141" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reporting procedures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>304/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5C551846" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fellows (general and policy)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>305</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="47911137" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Candidates</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>305/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="234E5861" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>List of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>305/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0FA13C36" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Appointment procedures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>305/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="378F9538" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agency advisors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>306-310-....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1A5C68A0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Evaluations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>400</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="66268F73" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...30 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme evaluation and analysis reports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>410</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="705A19FF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>and recommendations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4BA44911" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...30 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme evaluation and analysis (internal reports)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>411</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7893EDB6" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Methodology and techniques</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>420</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5E134578" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Meetings and seminars (general)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>430</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="245CEB3B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Inter-Agency Study Group on Evaluation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>431</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1BB8F9B9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Country files</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>440</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2250E608" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bureau for Africa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>441</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...9 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149580C0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bureau for Latin America and Caribbean</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>442</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4678EFEF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bureau for Asia and the Pacific</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>443</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="289987C8" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bureau for Arab States</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO     444</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="24FAC2F9" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bureau for European Communities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO     445</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="43169097" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project files (by project)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>450</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="53B5CB4B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mid-project and other reviews of individual projects</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>470</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0044DF4E" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Special studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...22 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>480</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6D376BC1" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022DC2B4" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3093315C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D95238" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>VII. Legal Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4133F6E0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Participation in UNDP, policy -</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0192C2A0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>States and governments</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>500</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="76412008" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...30 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Regional and other organisations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>500/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3B76BDAE" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Relationship with governments (by country)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>501</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="55579B72" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agreements with government (policy and by country)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>502- Technical Assistance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1CF33916" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>- Special fund</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="39E1BE36" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>- Operational assistance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="244AE075" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>- Office agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="67919CE0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Plans of operations/project documents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG/PO or  /PD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="583C3C4D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agreements/relationship with executing agencies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>503</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="19E24AA3" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>(policy and by agency)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="195621F0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNFPA agreements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>504</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1860BC0C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN Volunteers agreements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>505</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="521AD341" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agreements for sectoral advisers to Resident Representatives</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>506</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6A27359C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agreements with UNDP contractors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>507</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7D408912" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Construction and/or loan agreements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>508</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2FD76ADB" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Equipment agreements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>509</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="762B1C03" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Capital Development Fund agreements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">LEG </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>510</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6EDE91BA" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Leases (office and residential housing)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>511</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="6B898979" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Patent questions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>512</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="166BDF5F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Privileges and immunities (policy and by country)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>520</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4364EF17" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Income tax</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>520/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="12352C4F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Conditions of service, social security, participation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>520/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1CF19C35" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>and payments</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7C0257FF" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Other tax exemptions of organization and staff</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>520/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="00F6BB11" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(Importation of equipment - release of office cars)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="14731E2C" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Immigration procedures, entry clearance procedures </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>520/4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1F592ACC" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">and permits, work permits, identification cards,       </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...9 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACB848D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">etc. for staff, national service obligations, UN          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2CA8EC67" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...23 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laissez-passer, free movement, persona non-grata   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6781FF09" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>doctrine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0121F163" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Car and other accidents, police investigations,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>520/5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="0E3612C6" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>arrest of staff, waiver of immunity, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="4B7AE50F" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Other questions on privileges and immunities </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>LEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>520/6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="44B25F75" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(e.g. additional facilities for Resident Representative),</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...9 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A04D5FC" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>privileges and immunities in connection with UNDP-</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7691ED26" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>assisted projects</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="5743CB61" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EDE3CC0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECD7CE7" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>VIII. Unnumbered Files - Miscellaneous</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="7C3D53A6" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff members</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>1 Official status file</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="57BF0E2D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1 Confidential file (for privileged and/or non-privileged material)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="578FAC63" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1 Travel and finance file</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3DD53C37" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3873D330" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Experts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...22 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...9 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E799DAC" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Consultants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2AA2A308" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Advisers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>)  By name - 1 File personnel matters</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3C5531B0" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Volunteers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>)                    1 File finance - travel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="2B60073A" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fellows</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...22 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="1E021131" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Employment Queries</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>By name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="505A4577" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Leave Reports</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3872">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D875F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>By Name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+    <w:p w14:paraId="3227B6B4" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3898F461" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008B38EA" w:rsidRPr="00AD3872" w:rsidRDefault="008B38EA" w:rsidP="008B38EA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE3F0AC" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6994E29B" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w:rsidR="00175544" w:rsidRPr="00AD3872" w:rsidRDefault="00175544" w:rsidP="008B38EA">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="0FC63246" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRPr="00D875F6" w:rsidRDefault="00D875F6" w:rsidP="00D875F6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D3ED72" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00D875F6">
+      <w:footerReference w:type="even" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New (W1)">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...35 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008B38EA" w:rsidRDefault="008B38EA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4183525D" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRDefault="00D875F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008B38EA" w:rsidRDefault="008B38EA">
+  <w:p w14:paraId="65FB96B2" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRDefault="00D875F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008B38EA" w:rsidRDefault="008B38EA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11FF8B05" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRDefault="00D875F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A14015">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008B38EA" w:rsidRDefault="008B38EA">
+  <w:p w14:paraId="1384F631" w14:textId="77777777" w:rsidR="00D875F6" w:rsidRDefault="00D875F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="095651FF"/>
-[...1189 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C852BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F0EF8A6"/>
     <w:lvl w:ilvl="0" w:tplc="96E8B582">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB20D094">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32881,3979 +36709,420 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4E7674E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33684DA3"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D2B498E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4B52F616"/>
-[...1539 lines deleted...]
-    <w:tmpl w:val="BE508EEA"/>
+    <w:tmpl w:val="36081EAE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...662 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...1409 lines deleted...]
-  <w:num w:numId="42">
+  <w:num w:numId="1" w16cid:durableId="219823789">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="2" w16cid:durableId="1671955013">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
-[...2 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00021301"/>
-[...61 lines deleted...]
-    <w:rsid w:val="00FD7B35"/>
+    <w:rsidRoot w:val="00D875F6"/>
+    <w:rsid w:val="004A3F23"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D875F6"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4FE272F3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8C87F7BB-4619-4037-BC1D-3108BBD2C7FA}"/>
+  <w15:docId w15:val="{55E0E50E-81A1-456D-8684-E1088F8BEF9F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...15 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -37002,603 +37271,764 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New (W1)" w:hAnsi="Times New (W1)" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New (W1)" w:hAnsi="Times New (W1)" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
-[...1 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D875F6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New (W1)" w:hAnsi="Times New (W1)"/>
-[...1 lines deleted...]
-      <w:color w:val="0000FF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
-      <w:u w:val="single"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
-[...3 lines deleted...]
-    <w:autoRedefine/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:pPr>
-[...15 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00D875F6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New (W1)" w:hAnsi="Times New (W1)"/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
-[...3 lines deleted...]
-    <w:autoRedefine/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00D875F6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New (W1)" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New (W1)"/>
-[...1 lines deleted...]
-      <w:color w:val="0000FF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
-[...3 lines deleted...]
-    <w:autoRedefine/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00D875F6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New (W1)" w:hAnsi="Times New (W1)"/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
-[...3 lines deleted...]
-    <w:autoRedefine/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:pPr>
-[...44 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00D875F6"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D875F6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00D875F6"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D875F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D875F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
     <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D875F6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D875F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D875F6"/>
     <w:rPr>
-      <w:color w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-    <w:name w:val="Body Text Indent"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D875F6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D875F6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D875F6"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D875F6"/>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-  </w:style>
-[...50 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D875F6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -37705,672 +38135,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...557 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
   <Words>3367</Words>
-  <Characters>19196</Characters>
+  <Characters>19197</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>159</Lines>
   <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22518</CharactersWithSpaces>
+  <CharactersWithSpaces>22519</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Records Management</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Rosie Cross</dc:creator>
-  <cp:keywords>Documents Management;Guidelines, Handbooks, How-to, Toolkits</cp:keywords>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...36 lines deleted...]
-</file>