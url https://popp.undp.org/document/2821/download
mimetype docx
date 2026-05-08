--- v0 (2026-04-04)
+++ v1 (2026-05-08)
@@ -1,5755 +1,4636 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="38DCF06E" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="0083547C">
+    <w:p w14:paraId="1C605478" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="74" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk36126907"/>
-      <w:r w:rsidRPr="00F71C33">
-        <w:rPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Electronic Funds Transfer Standards  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0F00710C" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+    <w:p w14:paraId="36954906" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFD9EF8" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="181F4552" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The main purpose of this document is to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C8601F" w14:textId="6C3841F0" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+    <w:p w14:paraId="02B321FA" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
+        <w:spacing w:after="26" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="46" w:hanging="410"/>
-        <w:rPr>
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk36126848"/>
-      <w:r w:rsidRPr="00F71C33">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Establish the policy that governs the management and operation of Electronic Fund Transfer (EFT) to protect UNDP financial assets and to inform UNDP users about the processes and controls pertaining to EFT transactions. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="5C1C3870" w14:textId="324BEE0F" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+    <w:p w14:paraId="2D2B165D" w14:textId="44D92D5D" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="46" w:hanging="410"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="41ADFCDA" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Establish a procedure for efficiently processing EFT payments to UNDP Suppliers and Staff. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6905BD82" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="46" w:hanging="410"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensuring a controlled protocol for releasing UNDP banking information to authorized third parties. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACA11B5" w14:textId="514CB841" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+    <w:p w14:paraId="1C441F43" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="43" w:hanging="403"/>
-        <w:rPr>
-[...46 lines deleted...]
-    <w:p w14:paraId="451636C7" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that UNDP receives accurate and sufficient information to correctly process outgoing and incoming EFT payments in a timely manner: as EFT data standards vary among financial jurisdictions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C700A8E" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="00404AF6" w14:textId="20AAC6DC" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7151D2C8" w14:textId="48402DE9" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1170" w:right="0" w:hanging="550"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1170" w:hanging="550"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71C33">
-[...48 lines deleted...]
-    <w:p w14:paraId="3D886A9A" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EFT is an Electronic Funds Transfer method implemented with banks using a) ISO Standard 20022, b) and any other electronic method using an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ICT approved security standards</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1043C1" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A04421D" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy shall apply to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A6BEE1" w14:textId="740D0B63" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+    <w:p w14:paraId="40694E3E" w14:textId="612E2B32" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="46" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP Staff Members responsible for the management and</w:t>
       </w:r>
-      <w:r w:rsidR="00531D4C">
-[...24 lines deleted...]
-    <w:p w14:paraId="02F5AAB0" w14:textId="1D43E572" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or operation of the EFT process </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EB7618" w14:textId="433BF80D" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="269"/>
+        <w:spacing w:after="269" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="46" w:hanging="360"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All ICT resources used in the EFT process which are owned or managed by UNDP or provided by UNDP through contracts and other agreements with UNDP </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1E3AD4" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EFTs must be traceable, uniquely identifiable, and reconciled on a periodic basis. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Entry of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>financial transactions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into Quantum is restricted by the prevailing Financial Rules and Regulations, Internal Control Framework (ICF) and Procurement Guidelines. Any request for the preparation of an electronic fund transfer must be supported by a purchase order, original invoice, or equivalent which indicate the propriety of the expenditure. Such documentation will be provided to, and reviewed by, staff responsible for the processing and authorization of those items prior to their approval.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C3B521" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="46"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77086BDB" w14:textId="6EA7F139" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk36125240"/>
-      <w:r w:rsidRPr="00F71C33">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">payments must be documented and approved subject to the ICF. </w:t>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EFT payments must be documented and approved subject to the ICF. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00F71C33">
-[...88 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The audit trail must evidence the generation and approval of the EFT, evidence of the transmission, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a confirmation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the EFT was processed by the financial institution.  Documents or electronic data supporting EFT transactions must be safeguarded against loss or destruction and must be in a retrievable format. Documentation must be maintained in accordance with established retention guidelines. UNDP banking information must not be published (electronically or otherwise) in a format that could result in its wide and inappropriate distribution. It should only be shared with known approved third parties.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191EAB98" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="55" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A9A396" w14:textId="3BDE0421" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only the UNDP Treasurer or designated officials shall grant the authority to the CO Representative to establish an EFT local interface at CO level. </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk36119049"/>
-      <w:r w:rsidR="0051615C">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00F71C33">
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please refer to the Treasury policy </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00F73C38">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Establishment and Use of Electronic Banking Systems</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F71C33">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71C33">
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:r w:rsidRPr="00F73C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk36126108"/>
-      <w:r w:rsidRPr="00F71C33">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F73C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="0013103F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F73C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://popp.undp.org/node/3206"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00F71C33">
-[...7 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:r w:rsidRPr="00F73C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F73C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00F71C33">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> Design and Implementation Guidelines</w:t>
+      <w:r w:rsidRPr="00F73C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>E- Banking with Quantum Design and Implementation Guidelines</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00F71C33">
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:r w:rsidRPr="00F73C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00F71C33">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and Treasury for further information. </w:t>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> issued by UNDP ITM and Treasury for further information. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00F71C33">
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consistent with ICF, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the file</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transfer should be handled by at least two individuals (one to approve and one to release) who do not have authority to create or approve suppliers.  The Representative must document the name, title and contract status of the staff who approve and release payment instruction files. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B933D34" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="3B4F6B6E" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="0018591C">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Offices must use a valid and approved electronic sampling methodology to check the accuracy and certification of all payments and to ensure the integrity of the disbursement. In practical experience, the validation is done through review of bank acknowledgements, check of batch totals and lastly by bank reconciliation.  When file uploads are executed on web e-banking, the validation is completed in at least two stages, first by the file uploader who will validate with more detail sampling and then by the approver who will validate the number of transactions, absolute total amount and sampling of the itemized transactions.  Approved payments must be made within the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>agreed upon</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terms between UNDP and its goods or service providers. All payments must be properly and accurately recorded in the accounting records during the period in which </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the liability</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was incurred or the payment was made. This will ensure the appropriate allocation of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expense</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and revenue recognition and is consistent with UNDP accounting practices.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48604613" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9FA6D7" w14:textId="7F9D15F5" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Segregation of Duties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71C33">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D92BF5" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+    <w:p w14:paraId="59D073B9" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56783D67" w14:textId="39F62D2E" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2CF47685" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UNDP Office of Financial Management promulgates guidelines in the ICF to ensure proper segregation of EFT    creation and approval.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39739EE3" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="46"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A34AC0" w14:textId="7A19048C" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...46 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP security policies and supporting access control software should enforce a clear separation of duties and effective checks and balances for the creation and transmission of EFT payments. Staff are authorized to have access to the systems to send EFT payment instructions in accordance with current security policies.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A776AE3" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="46"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624C56B6" w14:textId="2CD06F83" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...94 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UNDP Treasury Division is responsible for establishing and maintaining the operational controls specified in this policy. ICT Security is responsible for establishing and maintaining security controls specified in this policy (data shall be encrypted and transported through a secured protocol transmission, such as SFTP). When Web e-banking solution is used as a manual file upload method, the final payment files (UFF) when downloaded from the Quantum should be handled strictly by the authorized staff who will manually upload into the banks’ platform.  Treasury Division and ITM will be responsible for EFT operations at HQ and will work with CO EFT Approvers, Requestors and System Administrators to ensure EFT operations are performed in accordance with the policies and guidelines established in this document. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A77290" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="46"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E2CE1D" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk66716460"/>
-      <w:r w:rsidRPr="00F71C33">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> will not change or authorize access to information systems</w:t>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>No single staff member will be authorized to perform the entire funds transfer process. The UNDP Chief Information Security Officer (CISO) will not change or authorize access to information systems</w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk66716546"/>
-      <w:r w:rsidRPr="00F71C33">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00F71C33">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">or software used to transfer funds without the written approval of the Director of Finance. </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk66717161"/>
       <w:bookmarkStart w:id="8" w:name="_Hlk66717112"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00F71C33">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A written, </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Hlk66717173"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="00F71C33">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">signed request will be required and maintained by the CISO to document any such changes. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidR="005A0CB6" w:rsidRPr="00F71C33">
-[...15 lines deleted...]
-        <w:t>interface in the Country Office(s) lie with the RR (Resident Representative) as per no. 5 above.</w:t>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authority for EFT interface in the Country Office(s) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lie</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the RR (Resident Representative) as per no. 5 above.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="1EA50535" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4F09F32B" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC2A125" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Self- Assessment process provided in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00F71C33">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00901DFB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annex 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="00F71C33">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00901DFB">
           <w:rPr>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F71C33">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">can be completed by the CO as a best practice to facilitate the creation of a user profile matrix and the verification of effective user segregation for an UNDP office. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E58332" w14:textId="6D0B90B0" w:rsidR="00C11034" w:rsidRDefault="00C11034" w:rsidP="003C4E6C">
+    <w:p w14:paraId="45EFA5F9" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="087D37C3" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="502EBF0C" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04ACF132" w14:textId="4E41DFAD" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>User ID</w:t>
-[...4 lines deleted...]
-          <w:u w:val="single" w:color="000000"/>
+        <w:t>User ID / Password Security</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00257EA5">
-[...27 lines deleted...]
-    <w:p w14:paraId="6FBA953D" w14:textId="77777777" w:rsidR="003C4E6C" w:rsidRPr="00F71C33" w:rsidRDefault="003C4E6C" w:rsidP="003756F0">
+    </w:p>
+    <w:p w14:paraId="79ADBC17" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1915AFA6" w14:textId="5352C9C8" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...52 lines deleted...]
-    <w:p w14:paraId="644103FE" w14:textId="697A6E3E" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UNDP Password Policy governs the construct, management, and other issues associated with passwords for UNDP applications, such as Quantum. In addition to the provisions of this process, the process related to Quantum Finance application user accounts (User IDs/Passwords) is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70003F5B" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="46" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only users who have been </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>validated to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> require access to the Quantum Finance application (See section on Granting Quantum Finance User Access) will be given </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quantum Finance application user account. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548B6DE9" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="28" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="46" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each user will have a unique and distinct Account. Proprietary bank software programs used to transfer EFTs that include common passwords that may be used by more than one authorized </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>users</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are excluded from this requirement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04045432" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="270" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="46" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Users will be issued a temporary </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>one time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> password and will be required to change this password upon initial log in to the Quantum Finance application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351EBFC2" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Physical Security and Environmental Controls</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AF34CA" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178915E2" w14:textId="615C1D74" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="46"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="2D431CD6" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="46"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Physical access to computer and network hardware, software, data, and documentation must be specifically authorized by management and restricted to only those personnel requiring such access for performance of assigned functional responsibilities. Each UNDP country office must explicitly demonstrate measures to safeguard e-banking access and other sensitive EFT </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>system</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from unauthorized access by employing adequate physical security controls available to the local office.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk66718122"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maintain comprehensive records of user access details when accessing the e-banking platforms, the recommendation is to enforce the use of biometric devices or electronic card readers</w:t>
+      </w:r>
+      <w:r w:rsidR="00335350" w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/ tokens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The records should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>include:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> User ID, date and time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF1B68B" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0119332E" w14:textId="06B5224E" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Network Security</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECD2867" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F93D634" w14:textId="2A13EBA7" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="28"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="1EAAE131" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="003756F0">
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="46"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EFT files transferred to a bank at HQ under Direct Host-to-Host connection in Quantum must use secure protocols such as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SFTP,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SSL (more than </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>128 bit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encryption). Acknowledgement files, reconciliation reports containing sensitive information need to follow the same guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F0382B" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="458D6594" w14:textId="465BC0FC" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EFT System Operations and Backup</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8DD432" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="5C7EACB1" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC4F469" w14:textId="09F1DC81" w:rsidR="005A0CB6" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="003756F0">
-[...90 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="02B3D88C" w14:textId="25E2DEC2" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="46" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...180 lines deleted...]
-        <w:r w:rsidR="225C3DA6" w:rsidRPr="7BC363B3">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EFT files and reports will be backed up following UNDP backup provisions for sensitive information as per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00901DFB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ICT Disaster Recovery Standards policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="225C3DA6" w:rsidRPr="7BC363B3">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488728F5" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Violations of Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE1CAB">
-[...29 lines deleted...]
-    <w:p w14:paraId="7FBE876C" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+    </w:p>
+    <w:p w14:paraId="043B1E65" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5E3CAF" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="003756F0">
+    <w:p w14:paraId="6B09B592" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="46"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Use of ICT resources or data provided by UNDP constitutes agreement to the policies and standards contained in this document, and acceptance of accountability for compliance with them. Violations of these policies and principles, or activities inconsistent with relevant UN Staff Regulations and Rules may be subject to disciplinary actions.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C86767" w14:textId="72494D84" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="003756F0">
+    <w:p w14:paraId="6E879AAC" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4E6C">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Enforcement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71C33">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2833AFC3" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+    <w:p w14:paraId="6345A368" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EAA168" w14:textId="302C46B8" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="003756F0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="019AAE6B" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To ensure compliance with the provisions outlined in this policy UNDP will establish processes and tools that will automate policy enforcement and will allow the monitoring and auditing of ICT resources and EFT transactions.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57457E80" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2621E5FC" w14:textId="65D5D47C" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Investigations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7BC363B3">
-[...24 lines deleted...]
-          <w:color w:val="auto"/>
+    </w:p>
+    <w:p w14:paraId="7D80C757" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71C33">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="506C554B" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="1E3716B5" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="003756F0">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reviews of violations </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this policy will be investigated according to guidelines and procedures of the organization.  Violations of the policy may be investigated by the organization, to determine if misconduct or other violations of the code of conduct have occurred.  Staff members who have been found to violate policy may be subject to accountability and disciplinary measures as defined by the UNDP Prescriptive Content on Accountability, Disciplinary Measures and Procedures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D3FECD" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67110A11" w14:textId="3E614655" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Liability</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71C33">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426EE517" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+    <w:p w14:paraId="13BC16A1" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33576AD7" w14:textId="018080F4" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="003756F0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="31BCD9E8" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Management and operations of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EFT</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which is in contravention of the present policy and causes financial or other loss to UNDP, its clients, or its </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partners</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may result in the responsible staff member being held personally liable for such consequences, per UN Staff Rule 112.3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74014B5F" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="350074B2" w14:textId="59443205" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disciplinary Actions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7BC363B3">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    </w:p>
+    <w:p w14:paraId="6D899B37" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4E6C">
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="531482EB" w14:textId="2EC2076A" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP policy prohibits the use of UNDP property for illegal purposes and for purposes not in support of UNDP mission.  In addition to any possible legal sanctions, violators of this Policy may be subject to disciplinary action and/or resulting in suspension of access.  Suspension of access will be reported in the Performance Management and Development (PMD) of the staff member. OHR will be advised in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cases</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and further appropriate action may be taken, in the event of misconduct, per UN Staff Rule 110.1, UN Status, basic rights and duties of United Nations staff members (ST/SGB/ 2002/13), and as defined by the UNDP Prescriptive Content on Accountability, Disciplinary Measures and Procedures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE037E9" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54EF479D" w14:textId="0F99D07E" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Violations by Non-Authorized Users </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9B2E7E" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="7BC363B3">
-[...103 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="2E539D86" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Individuals or organizations not authorized to use UNDP ICT resources or data that have been found to violate this policy including the commitment of fraud using UNDP ICT resources or data will be prosecuted to the greatest extent of applicable law. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E7EBD8" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="003756F0">
+    <w:p w14:paraId="58CED9FF" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0A4F6EDA" w14:textId="77777777" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effective Date </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128DEDF2" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245C4936" w14:textId="41554575" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="003756F0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="69EE1C60" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00901DFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="303"/>
+        <w:spacing w:after="303" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This process shall enter into </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>force on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when published to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the POPP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. Any questions regarding this policy may be directed to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03714FF2" w14:textId="7F567823" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+    <w:p w14:paraId="6EC3894E" w14:textId="6309C023" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00F73C38">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="31"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="2D14BAA7" w14:textId="4F814F45" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Treasurer, Office of Financial Management, OFM/ BMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E776DE5" w14:textId="081CEAEA" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00F73C38">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="46" w:hanging="360"/>
-[...39 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chief Finance Officer, Office of Financial Management, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BFCE13" w14:textId="586CD192" w:rsidR="00901DFB" w:rsidRPr="00F73C38" w:rsidRDefault="00901DFB" w:rsidP="00F73C38">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="46" w:hanging="360"/>
-[...18 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OFM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71C33">
-[...51 lines deleted...]
-    <w:p w14:paraId="3B983569" w14:textId="50F830E0" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+    </w:p>
+    <w:p w14:paraId="27516740" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00F73C38">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="46" w:hanging="360"/>
-[...60 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Chief Information Officer, Office of Information Technology and Management, ITM/BMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F2CC80" w14:textId="61B0C194" w:rsidR="00901DFB" w:rsidRPr="00F73C38" w:rsidRDefault="00901DFB" w:rsidP="00F73C38">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="67D3CD87" w14:textId="5C77E4BA" w:rsidR="00C11034" w:rsidRPr="00F71C33" w:rsidRDefault="00C11034" w:rsidP="00C11034">
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ITM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159C4AEE" w14:textId="54FF280D" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00F73C38">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="281"/>
-[...31 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Director, Office of Legal Services, OLS/ BMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F34CD3" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00F73C38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="35" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Director, Office of Audit and Performance Review, OAI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45651581" w14:textId="5BB05A08" w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="00F73C38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...26 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+        <w:ind w:right="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Director, Office of Human Resources, OHR/ BMS </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00901DFB" w:rsidRPr="00901DFB" w:rsidSect="00901DFB">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1380" w:bottom="1441" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E20B59D" w14:textId="77777777" w:rsidR="00B00E50" w:rsidRDefault="00B00E50">
+    <w:p w14:paraId="00D0CCF8" w14:textId="77777777" w:rsidR="001D4A82" w:rsidRDefault="001D4A82" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75DD6114" w14:textId="77777777" w:rsidR="00B00E50" w:rsidRDefault="00B00E50">
+    <w:p w14:paraId="60A012F6" w14:textId="77777777" w:rsidR="001D4A82" w:rsidRDefault="001D4A82" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6006988F" w14:textId="77777777" w:rsidR="00251EC4" w:rsidRDefault="00AA7FB7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1926435A" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="56" w:firstLine="0"/>
+      <w:ind w:right="56"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="60069890" w14:textId="77777777" w:rsidR="00251EC4" w:rsidRDefault="00AA7FB7">
+  <w:p w14:paraId="6BF29B1A" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="60069892" w14:textId="25AD237D" w:rsidR="00251EC4" w:rsidRPr="006860AF" w:rsidRDefault="006860AF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="737CA9B5" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRPr="00F73C38" w:rsidRDefault="00901DFB">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Page</w:t>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="006860AF">
-[...3 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="006860AF">
-      <w:rPr>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...27 lines deleted...]
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C7709F">
-      <w:rPr>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="006860AF">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-[...6 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="006860AF">
-      <w:rPr>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...27 lines deleted...]
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C7709F">
-      <w:rPr>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Effective Date: </w:t>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 15/04/2020 </w:t>
     </w:r>
-    <w:r w:rsidR="001359B1" w:rsidRPr="001359B1">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00335350">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:color w:val="2B579A"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="671383117"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{3BC02EBB-88FD-4D6B-9658-C07BE2C73D39}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="001359B1">
+        <w:r w:rsidRPr="00335350">
           <w:rPr>
-            <w:color w:val="2B579A"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="60069893" w14:textId="77777777" w:rsidR="00251EC4" w:rsidRDefault="00AA7FB7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27918C0F" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="56" w:firstLine="0"/>
+      <w:ind w:right="56"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="60069894" w14:textId="77777777" w:rsidR="00251EC4" w:rsidRDefault="00AA7FB7">
+  <w:p w14:paraId="15B6D84B" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EE35AA6" w14:textId="77777777" w:rsidR="00B00E50" w:rsidRDefault="00B00E50">
+    <w:p w14:paraId="23C5518F" w14:textId="77777777" w:rsidR="001D4A82" w:rsidRDefault="001D4A82" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0084C28F" w14:textId="77777777" w:rsidR="00B00E50" w:rsidRDefault="00B00E50">
+    <w:p w14:paraId="3A171247" w14:textId="77777777" w:rsidR="001D4A82" w:rsidRDefault="001D4A82" w:rsidP="00901DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1DEB5644" w14:textId="77085544" w:rsidR="006860AF" w:rsidRDefault="006860AF" w:rsidP="006860AF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6028613F" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB" w:rsidP="006860AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2905B06E" wp14:editId="4B2E6DC6">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58D86EA2" wp14:editId="0219217C">
           <wp:extent cx="298580" cy="585963"/>
           <wp:effectExtent l="0" t="0" r="6350" b="5080"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="2041" b="16642"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="298580" cy="585963"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1A25ED2A" w14:textId="77777777" w:rsidR="006860AF" w:rsidRDefault="006860AF">
-[...9 lines deleted...]
-  <w:p w14:paraId="73B84B09" w14:textId="77777777" w:rsidR="001359B1" w:rsidRDefault="001359B1">
+  <w:p w14:paraId="0827AADF" w14:textId="77777777" w:rsidR="00901DFB" w:rsidRDefault="00901DFB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FB97D8F"/>
+    <w:nsid w:val="33200386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="48068028"/>
-[...1 lines deleted...]
-      <w:start w:val="4"/>
+    <w:tmpl w:val="0E68322C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4665" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6825" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="450F15F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75E2E37E"/>
+    <w:lvl w:ilvl="0" w:tplc="DB641352">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="086A0C76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="71A657CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5A328FC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F014EEC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DE5ACE9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="13A87822">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="270E96E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="158ABB20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D4B4C02"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9D85778"/>
+    <w:lvl w:ilvl="0" w:tplc="8E222D2A">
+      <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A64C315A">
+    <w:lvl w:ilvl="1" w:tplc="2A569FE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1450"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A190BDC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A4AE378C">
+    <w:lvl w:ilvl="3" w:tplc="EB966012">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71B249C4">
+    <w:lvl w:ilvl="4" w:tplc="1D22E974">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5BD2FA9A">
+    <w:lvl w:ilvl="5" w:tplc="8F369CD4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7EF046E6">
+    <w:lvl w:ilvl="6" w:tplc="D8D646D4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6EC855EE">
+    <w:lvl w:ilvl="7" w:tplc="A020784E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="117643E8">
+    <w:lvl w:ilvl="8" w:tplc="C5F2632A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8034CD82">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65872E56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA66CC62"/>
+    <w:lvl w:ilvl="0" w:tplc="62DE49EC">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="1490"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C78E133C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:lvl w:ilvl="2" w:tplc="399ED012">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F53A72AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1065" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E712227E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1785" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8E4219D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91FC0610">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3225" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="165898D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3945" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5A88ACD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
-[...8 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5385" w:hanging="360"/>
-[...193 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="7200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="450F15F6"/>
+    <w:nsid w:val="6FC230F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="75E2E37E"/>
-    <w:lvl w:ilvl="0" w:tplc="DB641352">
+    <w:tmpl w:val="9A24D5BA"/>
+    <w:lvl w:ilvl="0" w:tplc="BF384B2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="086A0C76">
+    <w:lvl w:ilvl="1" w:tplc="170EC100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71A657CA">
+    <w:lvl w:ilvl="2" w:tplc="92E28958">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5A328FC4">
+    <w:lvl w:ilvl="3" w:tplc="9888072E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F014EEC6">
+    <w:lvl w:ilvl="4" w:tplc="C792B198">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="DE5ACE9E">
+    <w:lvl w:ilvl="5" w:tplc="C1346630">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13A87822">
+    <w:lvl w:ilvl="6" w:tplc="C3A2A524">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="270E96E4">
+    <w:lvl w:ilvl="7" w:tplc="D7EAC14A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="158ABB20">
+    <w:lvl w:ilvl="8" w:tplc="EA54458C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="538E360A"/>
+    <w:nsid w:val="78261B8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DC38EBBC"/>
-[...424 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="62DE49EC">
+    <w:tmpl w:val="C960075C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1490"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C78E133C">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="399ED012">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F53A72AE">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E712227E">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8E4219D6">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91FC0610">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="165898D2">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5A88ACD2">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...229 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1003508251">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1755467514">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1574774344">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1501968540">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="344600457">
+  <w:num w:numId="5" w16cid:durableId="648829169">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="771433390">
+  <w:num w:numId="6" w16cid:durableId="1843003641">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00251EC4"/>
-[...95 lines deleted...]
-    <w:rsid w:val="7BC363B3"/>
+    <w:rsidRoot w:val="00901DFB"/>
+    <w:rsid w:val="001409B1"/>
+    <w:rsid w:val="001D4A82"/>
+    <w:rsid w:val="00335350"/>
+    <w:rsid w:val="00447C9C"/>
+    <w:rsid w:val="00854358"/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rsid w:val="00981D0A"/>
+    <w:rsid w:val="00B93925"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CC093C"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F31EB2"/>
+    <w:rsid w:val="00F73C38"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="60069817"/>
-  <w15:docId w15:val="{D1652D30-B619-4FEB-A4D4-53D40942A458}"/>
+  <w14:docId w14:val="45F82070"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{887CA4CB-ADC7-4E0D-A8AF-CCDD583EC2A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...846 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6091,993 +4972,931 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00901DFB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00901DFB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00901DFB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00044B07"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00901DFB"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/821" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10731" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10916" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/_layouts/15/WopiFrame.aspx?sourcedoc=/UNDP_POPP_DOCUMENT_LIBRARY/ICT_Enterprise%20Solutions_Electronic%20Funds%20Transfer%20Standards_Annex%201--EFT%20Self-assessment%20Process.docx&amp;action=default" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1745</Words>
-  <Characters>9951</Characters>
+  <Words>1742</Words>
+  <Characters>9932</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>82</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11673</CharactersWithSpaces>
+  <CharactersWithSpaces>11651</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Althea Downie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>