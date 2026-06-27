--- v0 (2025-10-19)
+++ v1 (2026-06-27)
@@ -1,2658 +1,3603 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0A02CD85" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="6B2C2300">
+    <w:p w14:paraId="02397B10" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="151" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestion du coffre-fort </w:t>
       </w:r>
-      <w:r w:rsidRPr="6B2C2300">
-        <w:rPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F94429E" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="7232C896" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBC2C55" w14:textId="07374617" w:rsidR="7A8EA778" w:rsidRDefault="7A8EA778" w:rsidP="7A8EA778">
-[...4 lines deleted...]
-    <w:p w14:paraId="0DB749FD" w14:textId="0A28233B" w:rsidR="66DFAE1B" w:rsidRDefault="66DFAE1B" w:rsidP="7A8EA778">
+    <w:p w14:paraId="2146100B" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12CC6095" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le coffre-fort doit être utilisé pour stocker l'argent liquide et </w:t>
       </w:r>
-      <w:r w:rsidR="00E8711B">
-[...43 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’ autres</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> articles non-monétaires autorisés.  Le coffre-fort doit être conservé dans les locaux du PNUD et des mesures de sécurité adéquates, conformes à l'évaluation et aux recommandations du Département de la sûreté et de la sécurité des Nations Unies (UNDSS), doivent être prises par le bureau. L'approbation préalable du trésorier est requise si le coffre-fort est maintenu à l'extérieur des locaux du PNUD.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BD1A44" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDA5CEA" w14:textId="78CAAFEF" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...54 lines deleted...]
-    <w:p w14:paraId="65CC686F" w14:textId="45139E40" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le coffre-fort du PNUD ne doit contenir aucun article appartenant à d'autres agences des Nations Unies, ni fonctionner comme le coffre-fort des agences ou des projets NIM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672B4397" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CCD5BF" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A30A45B" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Espèces et Eléments équivalents de trésorerie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343666B8" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271DF1BB" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Toutes les espèces appartenant au PNUD doivent être déposées dans le coffre-fort du PNUD. Cependant, seuls les billets de banque </w:t>
       </w:r>
-      <w:r w:rsidR="004055C6">
-[...35 lines deleted...]
-    <w:p w14:paraId="6DCF5DA3" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>légitimes  qui</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appartiennent au PNUD sont autorisés à y être conservés. Aucun autre billet de banque (y compris la monnaie présumée fausse) n’est autorisé à être placé dans le coffre-fort du PNUD. En cas de réception par le Bureau du PNUD de billets de banque présumés contrefaits provenant de quelque source que ce soit, l’Office récepteur doit contacter immédiatement le Trésorier pour obtenir des instructions supplémentaires. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CF6607" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="298A053E" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474824F5" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="2EF7E82D" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les espèces n’appartenant pas au PNUD (p. ex., les espèces destinées aux fonctionnaires, consultants, fournisseurs, associations, groupes, etc.) ne doivent pas être conservées dans le coffre-fort du PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BEB6D4" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="7792D937" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7078A51A" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="57A40F23" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les chèques, traites bancaires et carnets de chèques appartenant au PNUD doivent être déposés dans le coffre-fort du PNUD. Ceux n’appartenant pas au PNUD (par exemple, les biens appartenant aux fonctionnaires, consultants, fournisseurs, associations, groupes, etc.) ne doivent pas être conservés dans le coffre-fort du PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F62B83A" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="4BE58ACE" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6942648E" w14:textId="36318E70" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="400AD98D" w14:textId="7DE2D87E" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Toute dérogation à ce qui précède doit être approuvée par le Représentant résident (RR)/</w:t>
       </w:r>
-      <w:r w:rsidR="00924E8C" w:rsidDel="00924E8C">
+      <w:r w:rsidRPr="00FA146D" w:rsidDel="00924E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidR="00F365AB" w:rsidDel="00F365AB">
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chef de Bureau et consignée dans le livre de bord des articles de trésorerie et équivalents de trésorerie sous un en-tête distinct intitulé – « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>éléments exceptionnels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ». Le RR/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA146D" w:rsidDel="00F365AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">/Chef de Bureau doit documenter la raison sous-tendant ces dérogations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33189379" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7B48D275" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DE5469" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="33BEC359" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Éléments hors trésorerie </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C59169C" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="3858F617" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C5500B" w14:textId="70E6D23C" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
+    <w:p w14:paraId="47E59224" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="705" w:right="0" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parmi les exemples d’éléments hors trésorerie à déposer dans le coffre-fort du PNUD figurent les garanties bancaires présentées par les fournisseurs et les garanties d’exécution appartenant au PNUD. En outre, des documents juridiques importants appartenant au PNUD peuvent être </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>et circonstances locales, le RR/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00770398" w:rsidDel="00770398">
+        <w:t>conservés dans son coffre-fort, y compris les laissez-passer de l’ONU. En fonction des conditions et circonstances locales, le RR/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA146D" w:rsidDel="00770398">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="2C9C62BB" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chef de Bureau est habilité à décider s’il faut exiger aux fonctionnaires de remettre leurs laissez-passer de l’ONU aux fins de conservation dans le coffre-fort du PNUD, et ce, au terme de leur mission officielle ou les autoriser à garder eux-mêmes ledit document. Les biens personnels des fonctionnaires ne devraient pas être déposés dans le coffre-fort du PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D245B59" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06846446" w14:textId="523A1BA7" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
+    <w:p w14:paraId="06D1513C" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="705" w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Toute dérogation à ce qui précède doit être approuvée par le Représentant résident (RR)/</w:t>
       </w:r>
-      <w:r w:rsidR="00770398" w:rsidDel="00770398">
+      <w:r w:rsidRPr="00FA146D" w:rsidDel="00770398">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chef de Bureau et consignée dans le livre de bord des articles de trésorerie et équivalents de trésorerie sous un en-tête distinct intitulé – « éléments exceptionnels » Le RR/Chef de Bureau doit documenter la raison sous-tendant ces dérogations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27260D7E" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B41DCDD" w14:textId="1A43B91A" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
-[...17 lines deleted...]
-    <w:p w14:paraId="08C2E07E" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="79E05211" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Désignation et responsabilités des dépositaires et des témoins </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB95854" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372B079C" w14:textId="7F82E6F7" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
+    <w:p w14:paraId="3A7E55A0" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="705" w:right="0" w:hanging="360"/>
-[...65 lines deleted...]
-    <w:p w14:paraId="08CFAA3E" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le RR/Chef de Bureau désigne deux membres du personnel du PNUD pour remplir les fonctions de dépositaire du coffre-fort, un principal et un suppléant. Le niveau du personnel requis dépend du contexte dans lequel le Bureau de pays/Bureau/Unité exerce ses activités. Le dépositaire principal assume la responsabilité majeure de veiller tant à la sécurité du contenu du coffre-fort qu’au respect de la politique en matière de gestion du coffre-fort. Ceux qui sont désignés en tant que dépositaires doivent être des membres du personnel du PNUD. Le RR/Chef de Bureau assume la responsabilité de la direction de veiller à ce que les dépositaires respectent la politique en matière de gestion du coffre-fort et que les dossiers appropriés sont conservés. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA79D10" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C2B357" w14:textId="58914F74" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
+    <w:p w14:paraId="084142A9" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="705" w:right="0" w:hanging="360"/>
-[...41 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En plus des dépositaires du coffre-fort, le RR/Chef de Bureau désigne deux membres du personnel du PNUD pour remplir les fonctions de témoins, un principal et un suppléant. Ces fonctions consistent à observer les actions effectuées par les dépositaires du coffre-fort chaque fois que celui-ci est ouvert et fermé. Les membres du personnel désignés en tant que témoins doivent être des membres du personnel du PNUD. Le témoin doit documenter et notifier toute dérogation au RR/Chef de Bureau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA70AB0" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1301655B" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0551CBBF" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conservation des données </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379A0955" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="2E020EA4" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B64E157" w14:textId="351A7C31" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
+    <w:p w14:paraId="1FF88285" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="705" w:right="0" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="582589D1" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le RR/Chef de Bureau doit tenir une liste à jour des dépositaires et des témoins désignés. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB3F319" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3324EE25" w14:textId="32E4FC17" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
+    <w:p w14:paraId="6181C432" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="705" w:right="0" w:hanging="360"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="2AD0C567" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dépositaires désignés doivent tenir un livre de bord du coffre-fort pour y consigner </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toutes les éléments</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de trésorerie et équivalents de trésorerie et un autre livre de bord du coffre-fort pour y consigner tous les éléments hors trésorerie (lien vers un échantillon de livre de bord du coffre-fort). Les éléments exceptionnels doivent être consignés sous un en-tête distinct intitulé – « éléments exceptionnels » – dans le livre de bord concerné. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A50A242" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2631D098" w14:textId="15A7C457" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
+    <w:p w14:paraId="126D8DA1" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="705" w:right="0" w:hanging="360"/>
-[...20 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans chaque livre de bord, les dépositaires désignés doivent consigner tous les éléments déposés ou retirés du coffre-fort. La date, la nature et le montant/valeur des éléments doivent être enregistrés et paraphés par le dépositaire et le témoin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDF1030" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DE48CD" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7B7CCBD7" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Utilisation du coffre-fort du PNUD  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9BA4BB" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="7DA4DF1A" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200B85FC" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
+    <w:p w14:paraId="390FED25" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="705" w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le dépositaire et le témoin doivent consigner les actions effectuées et signer les livres de bord chaque fois que le coffre-fort du PNUD est ouvert et fermé. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751FC52C" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="3309724B" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDC24C4" w14:textId="0B1D9101" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
+    <w:p w14:paraId="0C727686" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="705" w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-        <w:t>finances et/ou par le Représentant résident adjoint (</w:t>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des contrôles ponctuels de la petite caisse seront effectués tous les mois par l’agent principal des finances et/ou par le Représentant résident adjoint (Deputy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Deputy</w:t>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Resident</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Resident</w:t>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Representative</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>DRR)/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attaché de cabinet en présence des dépositaires désignés du coffre-fort. Dans les cas où le Bureau de pays/Bureau exerce ses activités selon la méthode de la comptabilité de caisse, des contrôles ponctuels doivent être effectués tous les mois par des fonctionnaires n’assumant aucune responsabilité directe ou de supervision eu égard à la comptabilisation des liquidités reçues et décaissées. Ces contrôles doivent être effectués en présence du dépositaire désigné. Cela consiste à examiner les éléments contenus dans le coffre-fort par rapport à ce qui est enregistré dans les livres de bord.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E39ACE7" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AAD291" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inventaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...47 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="255CC471" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAEEC04" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="72E8ECA1" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="1050" w:right="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1050" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Officier </w:t>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un inventaire complet du contenu du coffre-fort doit être réalisé tous les ans par le dépositaire du coffre-fort ou son suppléant en présence de l’agent principal des finances et/ou Représentant résident adjoint/Officier </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004438C3">
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Executif</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="0064426E" w:rsidDel="0064426E">
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. L’inventaire doit être consigné dans les livres de bord consacrés aux éléments de trésorerie et équivalents de trésorerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA146D" w:rsidDel="0064426E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0064426E">
-[...12 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ainsi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qu’ aux</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> éléments hors trésorerie, tous contenus dans le coffre-fort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCAC490" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F1C4D3" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="39E3ADB1" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Établissement de rapports </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1883E2" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="6E8B2FFF" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D88358A" w14:textId="4D58D080" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
+    <w:p w14:paraId="6CBD3B86" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="705" w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4D7AD110" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le contenu du coffre-fort ou des coffres-forts doit être signalé au Représentant résident (RR)//Chef de Bureau tous les mois. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A1877B" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB33C29" w14:textId="5A59BFDF" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
+    <w:p w14:paraId="79D740A3" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="705" w:right="0" w:hanging="360"/>
-[...50 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’inventaire des liquidités doit être déclaré annuellement dans le cadre de la clôture de fin d’exercice, publié par le Siege. Outre l’inventaire des liquidités, le RR/Chef de Bureau peut souhaiter établir un rapport sur tout autre élément d’importance ou sur des éléments susceptibles de présenter un risque pour l’Organisation. Ce dernier doit faire l’objet d’un rapport à tout moment sur la base du jugement du RR/Chef de Bureau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D7ADF1" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C02866F" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5A38D2C9" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transfert de responsabilités </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EC4CB5" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="50FB59DC" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F478350" w14:textId="51FF90FB" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="55B33BE4" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="1050" w:right="0" w:hanging="138"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="810" w:right="2" w:hanging="450"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un inventaire complet du contenu du coffre-fort ou des coffres-forts doit également être réalisé lors du changement des dépositaires du coffre-fort ou des coffres-forts. Cet inventaire doit être inclus dans un rapport de transfert de responsabilités rédigé par les dépositaires sortants et doit être convenu et signé par ces derniers et les dépositaires prenant service. Un exemplaire doit être adressé au supérieur hiérarchique direct et au RR/Chef de Bureau. Si le coffre-fort est équipé d’une serrure à combinaison plutôt que d’une serrure à clé, la combinaison doit être changée au </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">moment de la rotation des dépositaires de manière à en restreindre l’accès uniquement aux personnes ayant des besoins opérationnels définis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580D740A" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C54BE6" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="17299826" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bureaux de pays n’exerçant pas leurs activités selon la méthode de la comptabilité de caisse </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FD7618" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="31BEAE97" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A851C1" w14:textId="78BD2615" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B3CA6F3" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="715" w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dans la plupart des bureaux exerçant leurs activités sur la base de la petite caisse, des billets de banque en petites quantités seront conservés sur place. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8CFE67" w14:textId="6B8914E5" w:rsidR="00310F9A" w:rsidRPr="002F00B0" w:rsidRDefault="0023157E" w:rsidP="004567C4">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0E857417" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DDBF26" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004567C4">
-        <w:rPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Bureaux de pays exerçant leurs activités selon la méthode de la comptabilité de caisse </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0889A3" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="35FAECD9" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2195125A" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="765D04B7" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="715" w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>19.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F7596E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dans des circonstances exceptionnelles, lorsqu’un Bureau de pays doit exercer ses activités selon la méthode de comptabilité de caisse, deux coffres-forts peuvent être nécessaires. Les procédures décrites dans la présente politique s’appliquent également à l’ensemble des coffres-forts utilisés par le PNUD. Se référer au Représentant résident pour obtenir des directives en matière de politiques applicables à ces circonstances. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEDBBE4" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E">
+    <w:p w14:paraId="698AD00C" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314E18AF" w14:textId="07ED6C2E" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="0023157E" w:rsidP="004567C4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D5C4809" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="715" w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>20.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F7596E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...53 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si le RR/Chef de Bureau est tenu d’accepter, dans des circonstances exceptionnelles, tout article pouvant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présenter  un</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risque pour l’Organisation, des directives doivent être sollicitées auprès du Bureau des services de gestion/Bureau de gestion des ressources financières (BMS/OFM) et de son Bureau respective avant d’accepter lesdits éléments. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2844356C" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC233E5" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Coffre-fort (SDL)/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lockbox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour le stockage hors site de dispositifs informatiques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313DABB1" w14:textId="64EC676B" w:rsidR="7A8EA778" w:rsidRDefault="7A8EA778" w:rsidP="7A8EA778">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="444DB2DB" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D34D27" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L'approbation du trésorier n'est pas nécessaire pour ouvrir et maintenir le coffre-fort (SDL) dans une banque ou une agence sœur en dehors des locaux du PNUD uniquement pour les raisons de stockage hors site, conformément à la politique sur les </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00F7596E">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00FA146D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>normes de reprise après sinistre des Bureaux du PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, et tel que documentée dans le plan approuvé de reprise après sinistre/reprise des activités du Pays.  Les bureaux doivent s'assurer que la gestion du SDL répond aux critères de stockage hors site définis dans la politique des ITC et l'accord nécessaire doit être mis en place entre la Banque ou l'agence hôte et le PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C43C9F5" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FA767FD" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lockboxouvert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à cette fin ne doit contenir que les dispositifs de stockage conformément à la politique en matière de ITC et non les éléments "en espèces et équivalents de trésorerie" et " </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nonmonétaires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> " tels qu'identifiés ci-dessus.  Si le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Lockbox</w:t>
       </w:r>
-      <w:r w:rsidR="7C91443E" w:rsidRPr="6B2C2300">
-[...1 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="7C91443E" w:rsidRPr="6B2C2300">
-[...27 lines deleted...]
-      <w:r w:rsidR="7C91443E" w:rsidRPr="6B2C2300">
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> a été ouvert à d'autres fins, son contenu doit être conforme aux directives et à l'approbation du trésorier.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37004EB2" w14:textId="1197707C" w:rsidR="6B2C2300" w:rsidRDefault="6B2C2300" w:rsidP="6B2C2300">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="744D2049" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DDC8662" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...35 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RR doit nommer au moins deux dépositaires, un principal et un subsidiaire, et peut recommander une procédure détaillée concernant le fonctionnement du coffre-fort.  Le dépositaire doit tenir un journal de bord pour enregistrer chaque fois que le coffre-fort est utilisé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201C2CCE" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EF8E16" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">du </w:t>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des contrôles ponctuels périodiques du SDL doivent être effectués par un agent principal des finances/OM/DRR.  Un inventaire complet du contenu du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C244A4">
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Lockbox</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="07D90AFF" w:rsidRPr="6B2C2300">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit être effectué chaque </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>année par le dépositaire et communiqué au RR/Chef de bureau et conservé pour enregistrement ultérieur par le bureau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482AC51F" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C15B8FC" w14:textId="40494563" w:rsidR="00310F9A" w:rsidRPr="002C1E83" w:rsidRDefault="00310F9A" w:rsidP="6AEB9937">
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w14:paraId="2BD91C17" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E0428DF" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A0C2E2" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356388F5" w14:textId="5B2A294D" w:rsidR="00DA504D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Attention :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA146D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00FA146D" w:rsidSect="00FA146D">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1481" w:right="1434" w:bottom="1446" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="149E1674" w14:textId="77777777" w:rsidR="001B3CDB" w:rsidRDefault="001B3CDB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="33FBEAD7" w14:textId="77777777" w:rsidR="00837D0C" w:rsidRDefault="00837D0C" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FCF0091" w14:textId="77777777" w:rsidR="001B3CDB" w:rsidRDefault="001B3CDB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="09C62914" w14:textId="77777777" w:rsidR="00837D0C" w:rsidRDefault="00837D0C" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="262F927D" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRDefault="0023157E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="203D746E" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRDefault="00FA146D">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0A139C7B" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRDefault="0023157E">
+  <w:p w14:paraId="70A86D6F" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRDefault="00FA146D">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="24B1C05A" w14:textId="3E1C67A5" w:rsidR="00310F9A" w:rsidRDefault="002C1E83">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="799947F1" w14:textId="532D224A" w:rsidR="00FA146D" w:rsidRPr="00FA146D" w:rsidRDefault="00FA146D">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FA146D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FA146D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FA146D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003B5381">
+    <w:r w:rsidRPr="00FA146D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FA146D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FA146D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FA146D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FA146D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003B5381">
+    <w:r w:rsidRPr="00FA146D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FA146D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Date d’entrée en vigueur"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="702678138"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{267DE7EB-4D7A-4B87-8E40-7A4B62056103}"/>
         <w:date w:fullDate="2019-08-06T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="fr-FR"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00383AA1">
+        <w:r w:rsidRPr="00FA146D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>06/08/2019</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00FA146D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1365522654"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{267DE7EB-4D7A-4B87-8E40-7A4B62056103}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00997195">
+        <w:r w:rsidRPr="00FA146D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2131B7B8" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRDefault="0023157E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64FF7B26" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRDefault="00FA146D">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0B61CFC9" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRDefault="0023157E">
+  <w:p w14:paraId="38243CD1" w14:textId="77777777" w:rsidR="00FA146D" w:rsidRDefault="00FA146D">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BA0021C" w14:textId="77777777" w:rsidR="001B3CDB" w:rsidRDefault="001B3CDB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="016F5C58" w14:textId="77777777" w:rsidR="00837D0C" w:rsidRDefault="00837D0C" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B107103" w14:textId="77777777" w:rsidR="001B3CDB" w:rsidRDefault="001B3CDB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="443CB4FD" w14:textId="77777777" w:rsidR="00837D0C" w:rsidRDefault="00837D0C" w:rsidP="00FA146D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="74C38386" w14:textId="77777777" w:rsidR="00383AA1" w:rsidRDefault="00383AA1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="531EFC8D" w14:textId="4889B58F" w:rsidR="00FA146D" w:rsidRDefault="00FA146D" w:rsidP="00FA146D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
-[...9 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0027B1F1" wp14:editId="76B0D84F">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6607124E" wp14:editId="2DC0F2E6">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5798820</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-266700</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="1852885570" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
+                  <pic:cNvPr id="1852885570" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-5232" b="15539"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="320748" cy="593817"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...13 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25CF266A"/>
-[...634 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44DD0881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD345346"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="73F28994">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -2816,1672 +3761,131 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3E90768C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...620 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1823084113">
-    <w:abstractNumId w:val="3"/>
-[...13 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="685446997">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="47100EE8"/>
-[...908 lines deleted...]
-    <w:rsid w:val="00FE59E0"/>
+    <w:rsidRoot w:val="00FA146D"/>
+    <w:rsid w:val="00837D0C"/>
+    <w:rsid w:val="009C6DBB"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FA146D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7D05F468"/>
+  <w14:docId w14:val="0FFAC5F1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1E452191-A4E0-41C2-B57D-1D692B786784}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4823,208 +4227,771 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00360914"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FA146D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="2" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FA146D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/241" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5131,679 +5098,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>9531</Characters>
+  <Pages>5</Pages>
+  <Words>1714</Words>
+  <Characters>9772</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
+  <Lines>81</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11181</CharactersWithSpaces>
+  <CharactersWithSpaces>11464</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>