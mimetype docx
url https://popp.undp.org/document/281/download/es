--- v0 (2025-10-05)
+++ v1 (2026-05-23)
@@ -1,1742 +1,3208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="58324506" w14:textId="77777777" w:rsidR="007127FD" w:rsidRPr="002C1E83" w:rsidRDefault="007127FD" w:rsidP="007127FD">
+    <w:p w14:paraId="2F10B9D3" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
       <w:pPr>
         <w:spacing w:after="151" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestión de caja fuerte </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8EE015" w14:textId="77777777" w:rsidR="007127FD" w:rsidRPr="002C1E83" w:rsidRDefault="007127FD" w:rsidP="007127FD">
+    <w:p w14:paraId="2FB5AE18" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5337447E" w14:textId="77777777" w:rsidR="007127FD" w:rsidRDefault="007127FD" w:rsidP="007127FD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="67E48B69" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La caja fuerte debe utilizarse para guardar el dinero en efectivo y los artículos no monetarios autorizados. La caja fuerte debe guardarse dentro de los locales del PNUD y la oficina debe garantizar las medidas de seguridad adecuadas de conformidad con la evaluación y las recomendaciones del Departamento de Seguridad y Vigilancia de las Naciones Unidas (UN DSS, por sus siglas en inglés). Se requiere la aprobación previa del Tesorero si la caja fuerte se mantendrá fuera de los locales del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C519EE" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358090AF" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La caja fuerte del PNUD no debe contener ningún elemento que pertenezca a otros organismos de las Naciones Unidas, ni tampoco debe operar la caja fuerte de los organismos o de los proyectos de implementación nacional (NIM, por sus siglas en inglés).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656F0FF2" w14:textId="77777777" w:rsidR="007127FD" w:rsidRDefault="007127FD" w:rsidP="007127FD">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="203B5F85" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20CC31E8" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A35AC9" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Partidas en efectivo y equivalentes de efectivo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF6A382" w14:textId="77777777" w:rsidR="007127FD" w:rsidRDefault="007127FD" w:rsidP="007127FD">
-[...4 lines deleted...]
-    <w:p w14:paraId="29EB9DAD" w14:textId="77777777" w:rsidR="007127FD" w:rsidRPr="002C1E83" w:rsidRDefault="007127FD" w:rsidP="007127FD">
+    <w:p w14:paraId="19DEB221" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F645F0D" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todo el efectivo que pertenece al Programa de las Naciones Unidas para el Desarrollo (PNUD) debe conservarse en la caja fuerte del PNUD. Sin embargo, solo pueden guardarse los billetes legítimos que pertenecen al PNUD. No se permite guardar otros billetes de banco (incluidas presuntas monedas falsas) en la caja fuerte del PNUD. En el caso de que la oficina del PNUD reciba billetes potencialmente falsos de cualquier fuente, la oficina receptora debe comunicarse inmediatamente con el Tesorero para obtener instrucciones. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0CBB9B" w14:textId="77777777" w:rsidR="007127FD" w:rsidRPr="002C1E83" w:rsidRDefault="007127FD" w:rsidP="007127FD">
+    <w:p w14:paraId="189F3F01" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36860745" w14:textId="77777777" w:rsidR="007127FD" w:rsidRPr="002C1E83" w:rsidRDefault="007127FD" w:rsidP="007127FD">
+    <w:p w14:paraId="3040D591" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El efectivo que no pertenece al PNUD (por ejemplo, el efectivo que pertenece al personal, consultores, proveedores, asociaciones, grupos, etc.) no debe conservarse en la caja fuerte</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">del PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED1B35D" w14:textId="77777777" w:rsidR="007127FD" w:rsidRPr="002C1E83" w:rsidRDefault="007127FD" w:rsidP="007127FD">
+    <w:p w14:paraId="424DEB1A" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDAD3B2" w14:textId="3918E245" w:rsidR="007127FD" w:rsidRPr="002C1E83" w:rsidRDefault="007127FD" w:rsidP="007127FD">
+    <w:p w14:paraId="42410C9A" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="2EF8367F" w14:textId="77777777" w:rsidR="007127FD" w:rsidRPr="002C1E83" w:rsidRDefault="007127FD" w:rsidP="007127FD">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los cheques, giros bancarios y chequeras que pertenecen al PNUD deben conservarse en la caja fuerte del PNUD. Los elementos que no pertenezcan al PNUD (por ejemplo, instrumentos que pertenecen al personal, consultores, proveedores, asociaciones, grupos, etc.) no deben conservarse en la caja fuerte del PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548D46B6" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034F7005" w14:textId="77777777" w:rsidR="007127FD" w:rsidRPr="002C1E83" w:rsidRDefault="007127FD" w:rsidP="007127FD">
+    <w:p w14:paraId="4ADE9AFE" w14:textId="182F1814" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cualquier excepción a lo anterior debe ser aprobada por el Representante Residente (RR, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Resident Representative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) /Jefe de Oficina y debe registrarse en el libro de registro de partidas en efectivo y equivalentes de efectivo bajo un encabezamiento separado: «partidas excepcionales». El RR/Jefe de Oficina debe documentar los motivos de las excepciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58ECEB2C" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1406DC37" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partidas que no son en efectivo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663AECAA" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9628EB" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los ejemplos de partidas que no son en efectivo que deben conservarse en la caja fuerte del PNUD incluyen las garantías bancarias recibidas de los proveedores y las fianzas de cumplimiento que pertenecen al PNUD. Además, los documentos legales importantes que pertenecen al PNUD pueden conservarse en la caja fuerte del PNUD, incluidos los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>laissez-passer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las Naciones </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Unidas. En función de las condiciones y las circunstancias locales, el RR/Jefe de Oficina tiene la autoridad para decidir si se requiere que los oficiales devuelvan a los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>laissez-passer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las Naciones Unidas para su custodia centralizada en la caja fuerte del PNUD al finalizar el viaje oficial o si se les permite guardar personalmente el documento. Los bienes personales del personal no deben conservarse en la caja fuerte del PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04ACC68C" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAB7F74" w14:textId="77777777" w:rsidR="007127FD" w:rsidRPr="002C1E83" w:rsidRDefault="007127FD" w:rsidP="007127FD">
-[...18 lines deleted...]
-    <w:p w14:paraId="3C98A680" w14:textId="77777777" w:rsidR="007127FD" w:rsidRPr="002C1E83" w:rsidRDefault="007127FD" w:rsidP="007127FD">
+    <w:p w14:paraId="7349900B" w14:textId="62586E22" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-      </w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cualquier excepción a lo anterior debe ser autorizada por el RR//Jefe de Oficina y registrada en el libro de registro de partidas que no son en efectivo bajo un encabezamiento separado: «partidas excepcionales».</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Los ejemplos de partidas que no son en efectivo que deben conservarse en la caja fuerte del PNUD incluyen las garantías bancarias recibidas de los proveedores y las fianzas de cumplimiento que pertenecen al PNUD. Además, los documentos legales importantes que pertenecen al PNUD pueden conservarse en la caja fuerte del PNUD, incluidos los </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El RR/Jefe de Oficina debe documentar los motivos de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las excepciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6827F61F" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6019F47A" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designación y responsabilidades de los custodios y testigos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC4D7C4" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4096662D" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dos miembros del personal del PNUD deben ser designados por el RR/Jefe de Oficina como custodios de caja fuerte: uno como principal y otro como suplente. El nivel de personal requerido depende de la situación en la cual opera la oficina de país/el buró/la unidad. El custodio principal es el principal responsable de los contenidos de la caja fuerte y del cumplimiento de la política de gestión de caja fuerte. Las personas designadas como custodios deben ser miembros del personal del PNUD. El RR/Jefe de Oficina tiene la responsabilidad de garantizar que los custodios respeten la política de gestión de caja fuerte y que se mantengan los registros adecuados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DA9C5F" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ADC20D" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Además de los custodios de caja fuerte, dos miembros del personal del PNUD deben ser designados por el RR/Jefe de Oficina como testigos, uno principal y otro suplente, para observar las acciones tomadas por los custodios de caja fuerte cada vez que esta se abre y se cierra. Aquellos designados como testigos deben ser miembros del personal del PNUD. El testigo debe documentar e informar cualquier desviación al RR/Jefe de Oficina. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FA48E2" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CAEFFA" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mantenimiento de registros </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6965169F" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6621B291" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El RR/Jefe de Oficina debe mantener una lista actualizada de los custodios y los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">testigos designados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CC5897" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6F729E" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los custodios designados deben mantener un libro de registro de caja fuerte para registrar todas las partidas en efectivo y equivalentes de efectivo, y otro libro de registro de caja fuerte para registrar todas las partidas que no son en efectivo. Las partidas excepcionales deben registrarse bajo un encabezamiento separado, «partidas excepcionales», en el libro de registro correspondiente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8D0876" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268A9AD1" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cada libro de registro, los custodios designados deben registrar todas las partidas depositadas o retiradas de la caja fuerte. La fecha, la naturaleza y el monto/valor de las partidas deben ser registrados y firmados por el custodio y el testigo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6218D2" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B87CD9" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0AF159" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045F026A" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Operaciones de caja fuerte del PNUD  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEC52FB" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4438430C" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tanto el custodio como el testigo deben registrar las acciones realizadas y firmar los libros de registro cada vez que se abre y se cierra una caja fuerte del PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D70F15C" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E833A2" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las verificaciones esporádicas mensuales de caja chica deben ser realizadas por un Oficial de Finanzas Senior y/o por un Representante Residente Adjunto de Operaciones (DRR O, por sus siglas en inglés)/Oficial Ejecutivo en presencia de los custodios de seguridad designados. En los casos en que la oficina de país (CO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Country Office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés)/buró/oficina opere en efectivo, las verificaciones esporádicas mensuales deben ser realizadas por personal sin responsabilidad directa ni de supervisión en relación con la recepción y los desembolsos de efectivo. Esto se hará en presencia del custodio de caja fuerte designado. Este control consiste en comparar las partidas dentro de la caja fuerte con lo que se ha registrado en los libros de registro.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5711A631" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B21858F" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inventario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300D9E09" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15748601" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El custodio de la caja fuerte o su suplente debe realizar un inventario anual completo de las cajas fuertes en presencia de un Oficial de Finanzas Senior y/o un DRR de Operaciones/Oficial Ejecutivo. El inventario debe registrarse en los libros de registro de caja fuerte tanto para partidas en efectivo y equivalentes de efectivo como para partidas no monetarias. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324599D3" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332AF5BD" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12223572" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45690B77" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El contenido de las cajas fuertes debe comunicarse mensualmente al RR/Jefe de Oficina. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E99EC8" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427D5498" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="706" w:right="2" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El inventario de efectivo debe informarse anualmente de acuerdo con las instrucciones de cierre de fin de año de la sede. Además del inventario de efectivo, el RR/Jefe de Oficina puede desear informar sobre cualquier otra partida importante, o partidas que pueden representar un riesgo para la organización. En este este último caso, no hay plazo definido para el informe, que puede realizarse en cualquier momento basándose en el criterio del RR/Jefe de Oficina. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D23214F" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C1C897" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traspaso </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50390A1E" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374602C1" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="706" w:right="2" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">También se debe realizar un inventario completo de los contenidos de la caja fuerte cada vez que cambien los custodios de las cajas fuertes. Este inventario debe incluirse en un informe de traspaso preparado por los custodios salientes y debe ser acordado y firmado por los custodios salientes y entrantes. Se debe proporcionar una copia al supervisor inmediato y al RR/Jefe de Oficina. Si la caja fuerte tiene una cerradura de combinación en lugar de una cerradura con llave, la combinación debe modificarse luego del cambio de custodio, a fin de permitir el acceso únicamente a aquellas personas cuyas actividades justifiquen dicha autorización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E4887F" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0501A73E" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41553692" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">CO que no operan en efectivo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1B4EFC" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB2127C" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="706" w:right="2" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la mayoría de las oficinas que operan con caja chica, solo se conservarán montos limitados de billetes en las instalaciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197BD91E" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="355"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F4524F9" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CO que operan en efectivo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA82C76" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BE9A11" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>21.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En circunstancias excepcionales, cuando una CO debe operar en efectivo, pueden requerirse dos cajas fuertes. Los procedimientos descritos en esta política se aplican por igual a todas las cajas fuertes operadas por el PNUD. Consulte al Representante Residente para obtener orientación sobre políticas en esta circunstancia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B292092" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D342D3" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>22.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si se requiere que el RR/Jefe de Oficina, bajo circunstancias excepcionales, acepte cualquier tipo de partida que pueda representar un riesgo para la organización, se debe solicitar orientación al Buró de Gestión de Servicios (BMS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bureau for Management Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés)/la Oficina de Gestión Financiera (OFM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...642 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Office of Financial Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) y al buró respectivo antes de aceptarlas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201D6699" w14:textId="77777777" w:rsidR="007127FD" w:rsidRDefault="007127FD" w:rsidP="007127FD">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3AB7906D" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F2C79D2" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...67 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Caja de seguridad/casillero (SDL, Safe Deposit Locker/Lockbox, por sus siglas en inglés) para el almacenamiento externo de dispositivos informáticos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584A270F" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC94603" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">23.  No </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272400">
-[...30 lines deleted...]
-        <w:r w:rsidRPr="00272400">
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>se requiere la aprobación del Tesorero para abrir y mantener el casillero/caja de seguridad de depósito (SDL) en un banco o agencia asociada fuera de las instalaciones del PNUD, exclusivamente con el fin de almacenarlo fuera de las instalaciones, de conformidad con la política sobre las </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B162DB">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Normas de TIC para la recuperación en casos de desastre para las oficinas del PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00272400">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, y se documenta en el plan de recuperación en caso de desastre y de continuidad de las operaciones aprobado en el país. Las oficinas deben asegurarse de que la gestión del SDL cumple con los criterios de almacenamiento fuera de las instalaciones definidos en la política de TIC y se debe establecer el acuerdo necesario entre el Banco o la agencia anfitriona y el PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58616BF1" w14:textId="77777777" w:rsidR="007127FD" w:rsidRDefault="007127FD" w:rsidP="007127FD"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="578FB994" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FCF5076" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">24. El </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272400">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>casillero</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272400" w:rsidDel="00F323B7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00B162DB" w:rsidDel="00F323B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272400">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">abierto para el propósito mencionado debe contener sólo los dispositivos de almacenamiento de acuerdo con la política de TIC y no ningún elemento de "efectivo y equivalente a efectivo" y "no efectivo" como se identificó anteriormente. Si el </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272400">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="36"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>casillero</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272400">
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se abrió para cualquier otro propósito, el contenido debe estar de acuerdo con las guías y la aprobación del Tesorero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4E95B6" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D22E99" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">25.  El RR </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272400">
-[...31 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>debe nombrar al menos dos custodios, uno principal y otro alternativo, y puede recomendar un proceso detallado sobre el funcionamiento del SDL. El custodio debe mantener un diario para registrar cada vez que se utilice el casillero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E52885D" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F461706" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B162DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26.  Un Oficial de Finanzas Senior/OM/DRR debe realizar verificaciones esporádicas del SDL. El custodio debe realizar anualmente un inventario completo del contenido del casillero e informar al RR/Jefe de Oficina y mantenerlo para su registro en el futuro por parte de la oficina.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314FCC51" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01856E95" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00A23672" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C596A1E" w14:textId="250E5030" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...32 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: esta es una traducción de un documento original en Inglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D48B3B4" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2CAA3F" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00B162DB">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1481" w:right="1434" w:bottom="1446" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F3CBB3E" w14:textId="77777777" w:rsidR="005B1B07" w:rsidRDefault="005B1B07">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5EAF4797" w14:textId="77777777" w:rsidR="008B769B" w:rsidRDefault="008B769B" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0296CAC6" w14:textId="77777777" w:rsidR="005B1B07" w:rsidRDefault="005B1B07">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="740DE560" w14:textId="77777777" w:rsidR="008B769B" w:rsidRDefault="008B769B" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="262F927D" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRDefault="0023157E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B11209F" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRDefault="00B162DB">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0A139C7B" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRDefault="0023157E">
+  <w:p w14:paraId="1B1D376D" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRDefault="00B162DB">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="24B1C05A" w14:textId="22DE4BBD" w:rsidR="00310F9A" w:rsidRDefault="002C1E83">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="289CBD27" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRPr="00B162DB" w:rsidRDefault="00B162DB">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00B162DB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B162DB">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B162DB">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B162DB">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CB2E6B">
+    <w:r w:rsidRPr="00B162DB">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B162DB">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B162DB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B162DB">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B162DB">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B162DB">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CB2E6B">
+    <w:r w:rsidRPr="00B162DB">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B162DB">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B162DB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B162DB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="702678138"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{267DE7EB-4D7A-4B87-8E40-7A4B62056103}"/>
         <w:date w:fullDate="2019-08-06T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="es-ES"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00791D3D">
+        <w:r w:rsidRPr="00B162DB">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>06/08/2019</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00B162DB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B162DB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1365522654"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{267DE7EB-4D7A-4B87-8E40-7A4B62056103}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00791D3D">
+        <w:r w:rsidRPr="00B162DB">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2131B7B8" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRDefault="0023157E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59C08E90" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRDefault="00B162DB">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0B61CFC9" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRDefault="0023157E">
+  <w:p w14:paraId="4B2A1FCD" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRDefault="00B162DB">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19C50B96" w14:textId="77777777" w:rsidR="005B1B07" w:rsidRDefault="005B1B07">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6F308940" w14:textId="77777777" w:rsidR="008B769B" w:rsidRDefault="008B769B" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A4DCE54" w14:textId="77777777" w:rsidR="005B1B07" w:rsidRDefault="005B1B07">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="255127A6" w14:textId="77777777" w:rsidR="008B769B" w:rsidRDefault="008B769B" w:rsidP="00B162DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="789B8199" w14:textId="30533AC6" w:rsidR="00A747AF" w:rsidRDefault="7D1B6491" w:rsidP="00A747AF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12F4EFA7" w14:textId="4CAC7DFF" w:rsidR="00B162DB" w:rsidRDefault="00B162DB" w:rsidP="00A747AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0027B1F1" wp14:editId="3D4BD9DB">
-[...2 lines deleted...]
-          <wp:docPr id="1331214167" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3ED71CA5" wp14:editId="106A7AFA">
+          <wp:extent cx="298160" cy="606425"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="3175"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15447"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304855" cy="594467"/>
+                    <a:ext cx="309930" cy="630363"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3BFA63B2" w14:textId="77777777" w:rsidR="00A747AF" w:rsidRDefault="00A747AF">
-[...9 lines deleted...]
-  <w:p w14:paraId="1E132074" w14:textId="77777777" w:rsidR="00FD07C5" w:rsidRDefault="00FD07C5">
+  <w:p w14:paraId="599A9EC0" w14:textId="77777777" w:rsidR="00B162DB" w:rsidRDefault="00B162DB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="062571EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A6CE1BA"/>
     <w:lvl w:ilvl="0" w:tplc="77C08F40">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="355" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -1792,1110 +3258,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25CF266A"/>
-[...1058 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C817B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7890A34E"/>
     <w:lvl w:ilvl="0" w:tplc="D7E05AB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="715" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1435" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2940,1201 +3346,136 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5035" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5755" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6475" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...226 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="780535954">
+  <w:num w:numId="1" w16cid:durableId="902448540">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="902448540">
-[...2 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="168563296">
+  <w:num w:numId="2" w16cid:durableId="168563296">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="47100EE8"/>
-[...847 lines deleted...]
-    <w:rsid w:val="00F303B3"/>
+    <w:rsidRoot w:val="00B162DB"/>
+    <w:rsid w:val="00022593"/>
+    <w:rsid w:val="000B3EBB"/>
+    <w:rsid w:val="00472738"/>
+    <w:rsid w:val="007A61AF"/>
+    <w:rsid w:val="008B769B"/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7D05F468"/>
+  <w14:docId w14:val="5A589E86"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F039C761-F30B-4156-81DF-89A138252E3C}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4476,208 +3817,781 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="2" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B162DB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00360914"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B162DB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10916" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4784,660 +4698,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1672</Words>
-  <Characters>9535</Characters>
+  <Characters>9536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11185</CharactersWithSpaces>
+  <CharactersWithSpaces>11186</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>