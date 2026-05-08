--- v0 (2025-10-10)
+++ v1 (2026-05-08)
@@ -1,2501 +1,2829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E9D3CCE" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="75572C34" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="151" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Safe Management </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1E83">
-        <w:rPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61327DB4" w14:textId="65B60400" w:rsidR="00222568" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="2C47C54C" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="40F0F9E0" w14:textId="77777777" w:rsidR="00222568" w:rsidRDefault="00222568" w:rsidP="00222568">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Safe box should be used to store cash and authorized non-cash items. Safe box must be kept within the UNDP premises and adequate safety and security measures in accordance with the UN DSS assessment and recommendations must be ensured by the office. Treasurer’s prior approval is required if the safe box will be maintained outside the UNDP premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5868B891" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447D8936" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP safe should not contain any item that belongs to other UN agencies, nor should operate the safe of agencies or NIM projects. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AED81E" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="00D55B5B" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...9 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="1F05C418" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="355"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B40A0A4" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cash and Cash Equivalent Items </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFF8704" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="395F77D7" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48EB7E84" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="1E8538CB" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">All cash that belongs to UNDP should be kept in the UNDP safe. However, only legitimate bank notes that belong to UNDP are permitted to be kept. No other banknotes (including suspected counterfeit currency) are permitted to be kept in the UNDP safe. In the event the UNDP office receives suspected counterfeit banknotes from any source, the receiving Office should immediately contact the Treasurer for further instructions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D617489" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="77E0745F" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC0526E" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="78DD5C4A" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cash that does not belong to UNDP (e.g., cash belonging to staff, consultants, vendors, associations, groups, etc.) should not be kept in the UNDP safe. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63273BAC" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="5F2A85C8" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73291D1B" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="7D5B3014" w14:textId="60B07460" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="0B4E9D08" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Checks, bank drafts and check books belonging to UNDP should be kept in the UNDP safe. Those that do not belong to UNDP (e.g., instruments belonging to staff, consultants, vendors, associations, groups, etc.) should not be kept in the UNDP safe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E507B15" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EAF812" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="608EAC5E" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Any exceptions to the above should be signed-off by the RR/Office Head and recorded in the cash and cash equivalent items logbook under a separate header – ‘exceptional items’. The RR/Office Head should document the reason for the exceptions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3BC546" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="5C7786E3" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260BD623" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="707E8C27" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Non-Cash Items </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F22D009" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="41D39E44" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6593C282" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="006137E0">
+    <w:p w14:paraId="6E6B7855" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="7099DBE0" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples of non-cash items that should be kept in the UNDP safe include bank guarantees received from vendors, and performance bonds that belong to UNDP. In addition, important legal documents belonging to UNDP may be kept in the UNDP safe, including UN Laissez-passers. Based on local conditions and circumstances, the RRs/Office Heads have the authority to decide if they require officials to return their UN Laissez-Passers for centrally organized safe-keeping in the UNDP safe upon completion of official travel or allow them to personally safe-keep the document. Personal property of staff should not be kept in the UNDP safe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF448B8" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59951ABB" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="006137E0">
+    <w:p w14:paraId="55968DCA" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Any exceptions to the above should be signed off by the RR/Office Head and recorded in the non-cash items logbook under a separate header – ‘exceptional items’. The RR/Office Head should document the reason for the exceptions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482F699A" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="0BCA5B26" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF30179" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="6D176F55" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Designation and Responsibilities of Custodians and Witnesses </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8C7891" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="3717085D" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFA24F2" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="006137E0">
+    <w:p w14:paraId="09A8B4A0" w14:textId="6C6D65E2" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="006842B1" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Two UNDP staff members are to be designated by the RR/Office Head as safe custodians, one principal and one alternate. The level of staff required depends on the scenario under which the Country Office/Bureau/Unit operates. The principal custodian bears the primary responsibility for the safe contents and adherence to safe management policy. The persons designated as the custodians should be UNDP staff members. The RR/Office Head has the management responsibility to ensure that the custodians are following the safe management policy and proper records are kept. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282613A0" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD32DA2" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="006137E0">
+    <w:p w14:paraId="57CBAF20" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to the safe custodians, two UNDP staff members are to be designated by the RR/Office Head as witnesses, one principal and one alternate, to observe the actions taken by the safe custodians whenever the safe is opened and closed. The staff members designated as witnesses should be UNDP staff members. The witness should document and report any deviations to the RR/Office Head. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528A7592" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="3C0A3BD6" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CD4279" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="6FA65914" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Record Keeping </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717BED07" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="5BB45A63" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4113EA" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="006137E0">
+    <w:p w14:paraId="30FC6733" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The RR/Office Head should maintain an updated list of designated custodians and witnesses. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA5C0E9" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="5E0FE432" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE6A0BC" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="006137E0">
+    <w:p w14:paraId="22B235BF" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Designated custodians should maintain one safe logbook to record all cash and cash equivalent items and another safe logbook to record all non-cash items. Exceptional items should be recorded under a separate header – ‘exceptional items’ - in respective logbook. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB109F6" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="29C4A339" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED80F03" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="006137E0">
+    <w:p w14:paraId="77B69C71" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In each logbook, designated custodians should record all items either deposited in or removed from the safe. The date, nature, and amount/value of the items should be logged and initialled by both the custodian and the witness. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C4CE78" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="339C99FB" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7631860A" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="19CC00A3" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Operations of UNDP Safe  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F03388" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="42412782" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF5C996" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="006137E0">
+    <w:p w14:paraId="58958C34" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Both custodian and witness must record the performed actions and sign the logbooks whenever a UNDP safe is opened and closed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09436FE3" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="7C3088E5" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B281C9F" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="006137E0">
+    <w:p w14:paraId="6D00A982" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="706" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Monthly spot-checks of petty cash should be performed by a Sr. Finance Officer and/or by DRR (O)/Executive Officer in the presence of the designated safe custodians. In cases where the CO/Bureau/Office operates on a cash basis, monthly spot-checks should be performed by staff with no direct or supervisory responsibility for accounting for receipt and disbursements of cash. This shall be done in the presence of the designated safe custodian. This consists of reviewing items in the safe against what is recorded in the logbooks.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDEF2B4" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="4D73C4DB" w14:textId="77777777" w:rsidR="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2011AF72" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="363702A1" w14:textId="77777777" w:rsidR="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662CE2F3" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D53DD4C" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1E83">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nventory</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1E83">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618469E6" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="455DA159" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDF9351" w14:textId="5CA9DFC7" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="002C1E83">
+    <w:p w14:paraId="3403AD2C" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0879">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1E83">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A complete inventory of the safe(s) contents should be performed annually by the safe custodian or alternate in presence of a Sr. Finance Officer and/or DRR (O)/Executive Officer. The inventory should be entered in the safe logbooks for both cash and equivalent items and non-cash items. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F236072" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="0C1742A9" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B37BCF8" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="7365006B" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245961D8" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="04CDFD77" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140B56BD" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="006137E0">
+    <w:p w14:paraId="6D81639E" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The contents of the safe(s) must be reported to the RR/Office Head on a monthly basis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120B5E24" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="17D796BE" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59273782" w14:textId="6C1E5FF1" w:rsidR="00222568" w:rsidRPr="006137E0" w:rsidRDefault="00222568" w:rsidP="006137E0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44BEB1B1" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="706" w:right="2" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cash </w:t>
       </w:r>
-      <w:r w:rsidRPr="006137E0">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">inventory must be reported annually in accordance with the year-end closure instructions from the HQ. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006137E0">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to the cash inventory, the RR/Office Head may wish to report on any other items of significance or items that may pose a risk to the organization. The latter should be reported at any time based on the judgment of the RR/Office Head. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50896B6A" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="62B3B5C1" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EA9EA5" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="2350A0E1" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Handover </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD4F150" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="6738A390" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3A6DF2" w14:textId="48C86978" w:rsidR="00222568" w:rsidRPr="006137E0" w:rsidRDefault="00222568" w:rsidP="006137E0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="02E7C4A0" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="706" w:right="2" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A complete inventory of the safe(s) contents must also be undertaken whenever safe(s) custodians change. This inventory must be included in a handover report prepared by the outgoing custodians and must be agreed and signed by both outgoing and incoming custodians. A copy should be provided to the immediate supervisor and the RR/Office Head. If the safe has a combination lock rather than key lock, the combination should be changed when custodians change to limit access to those individuals with a defined business need. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35989543" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="106EE487" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A2F598" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="0941BD94" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">COs Not Operating on a Cash Basis </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB4A248" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="3A129987" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC28ABC" w14:textId="113A5232" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="006137E0" w:rsidP="00222568">
-[...18 lines deleted...]
-      <w:r w:rsidR="00222568" w:rsidRPr="002C1E83">
+    <w:p w14:paraId="7698A3CF" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>20.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0879">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00222568" w:rsidRPr="002C1E83">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In most offices that are operating under Petty Cash basis, there will be only small amounts of banknotes kept on premises. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11511B54" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="58D13F3F" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F920E80" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="6E74483F" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">COs Operating on a Cash Basis </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51432C0D" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="7E049C75" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FDC9C3" w14:textId="5B8A697A" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="003E43CB" w:rsidP="00222568">
-[...18 lines deleted...]
-      <w:r w:rsidR="00222568" w:rsidRPr="002C1E83">
+    <w:p w14:paraId="11F33336" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>21.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0879">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00222568" w:rsidRPr="002C1E83">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In the exceptional circumstance when a CO needs to operate on a cash basis, two safes may be required. The procedures outlined in this policy apply equally to all safes operated by UNDP. Refer to the Resident Representative for policy guidance in this circumstance. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B320BEA" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="002C1E83" w:rsidRDefault="00222568" w:rsidP="00222568">
+    <w:p w14:paraId="3A005816" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FFF430" w14:textId="7ADA851B" w:rsidR="00222568" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="002C1E83">
+    <w:p w14:paraId="3A402A0C" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>22.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0879">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1E83">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If the RR/Office Head is required to accept, under exceptional circumstances, any items potentially posing a risk to the organization, guidance should be sought from BMS/OFM and respective Bureau prior to the acceptance of any such items. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B47A9A8" w14:textId="77777777" w:rsidR="00222568" w:rsidRDefault="00222568" w:rsidP="00222568">
-[...36 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4A99D0F8" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F2A64B" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safe Deposit Locker/Lockbox (SDL) for the purpose of off-site storage of IT devices </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE249D0" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50367DBD" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Treasurer’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C41BF9">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00C41BF9">
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approval is not required to open and maintain the Safe Deposit Locker/Lockbox (SDL) in a Bank or sister agency outside the UNDP premises exclusively for the purpose of off-site </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">storage in accordance with the policy on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="008B0879">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ICT Disaster Recovery Standards for UNDP Offices</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C41BF9">
-[...35 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is documented in the approved country Disaster Recovery/Business Continuity Plan. Offices must ensure that the management of the SDL meets the off-site storage criteria defined in the ICT policy and necessary agreement should be put in place between the Bank or hosting agency and UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558298F2" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E325B3A" w14:textId="3BEA753B" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lock</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C41BF9">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00C41BF9">
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">box opened for above purpose should contain only the storage devices in accordance with the ICT policy and not any “Cash and Cash Equivalent” and “Non-Cash” items as identified above. If the lockbox was opened for any other purposes, the contents should be in accordance with the guidance and approval of the Treasurer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE27558" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56BC906D" w14:textId="2CA02217" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. RR must appoint at least two custodians, one principal and one alternative and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may recommend a detailed process about operation of the SDL. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The custodian must maintain a logbook to record each time the locker is used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378154FB" w14:textId="77777777" w:rsidR="00222568" w:rsidRPr="00C41BF9" w:rsidRDefault="00222568" w:rsidP="00222568"/>
-[...20 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w14:paraId="1AFD8F2D" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="2" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C6A6234" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. Periodic spot-checks of SDL should be performed by a Sr. Finance Officer/OM/DRR. A complete inventory of the lockbox contents should be performed annually by the custodian and reported to the RR/Office Head and maintained for future record by the office.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748F0727" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="008B0879">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1481" w:right="1434" w:bottom="1446" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="172F52C7" w14:textId="77777777" w:rsidR="001E413F" w:rsidRDefault="001E413F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7175D78F" w14:textId="77777777" w:rsidR="00A83E17" w:rsidRDefault="00A83E17" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D732E91" w14:textId="77777777" w:rsidR="001E413F" w:rsidRDefault="001E413F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="117FAB0A" w14:textId="77777777" w:rsidR="00A83E17" w:rsidRDefault="00A83E17" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="262F927D" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRDefault="0023157E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35F43417" w14:textId="77777777" w:rsidR="008B0879" w:rsidRDefault="008B0879">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0A139C7B" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRDefault="0023157E">
+  <w:p w14:paraId="747F3344" w14:textId="77777777" w:rsidR="008B0879" w:rsidRDefault="008B0879">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="24B1C05A" w14:textId="5BEACFE2" w:rsidR="00310F9A" w:rsidRDefault="002C1E83">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CDB43B9" w14:textId="77777777" w:rsidR="008B0879" w:rsidRPr="008B0879" w:rsidRDefault="008B0879">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="008B0879">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B0879">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B0879">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B0879">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003254A4">
+    <w:r w:rsidRPr="008B0879">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B0879">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B0879">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B0879">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B0879">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B0879">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003254A4">
+    <w:r w:rsidRPr="008B0879">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B0879">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008B0879">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="002C1E83">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="008B0879">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 06/08/2019 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="008B0879">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="002C1E83">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="008B0879">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1365522654"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{267DE7EB-4D7A-4B87-8E40-7A4B62056103}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00C13BC6">
+        <w:r w:rsidRPr="008B0879">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2131B7B8" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRDefault="0023157E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0254FAD6" w14:textId="77777777" w:rsidR="008B0879" w:rsidRDefault="008B0879">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0B61CFC9" w14:textId="77777777" w:rsidR="00310F9A" w:rsidRDefault="0023157E">
+  <w:p w14:paraId="11278444" w14:textId="77777777" w:rsidR="008B0879" w:rsidRDefault="008B0879">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47B8E068" w14:textId="77777777" w:rsidR="001E413F" w:rsidRDefault="001E413F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3B3D03E5" w14:textId="77777777" w:rsidR="00A83E17" w:rsidRDefault="00A83E17" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D327924" w14:textId="77777777" w:rsidR="001E413F" w:rsidRDefault="001E413F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="45E7C7A2" w14:textId="77777777" w:rsidR="00A83E17" w:rsidRDefault="00A83E17" w:rsidP="008B0879">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="789B8199" w14:textId="30533AC6" w:rsidR="00A747AF" w:rsidRDefault="00A747AF" w:rsidP="00A747AF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D8014A0" w14:textId="77777777" w:rsidR="008B0879" w:rsidRDefault="008B0879" w:rsidP="00A747AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0027B1F1" wp14:editId="3C2D6EBA">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05EB0B86" wp14:editId="2525CB47">
           <wp:extent cx="299022" cy="602377"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="1" r="1877" b="14306"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="303508" cy="611414"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3BFA63B2" w14:textId="77777777" w:rsidR="00A747AF" w:rsidRDefault="00A747AF">
-[...9 lines deleted...]
-  <w:p w14:paraId="599E5D0B" w14:textId="77777777" w:rsidR="00F1730D" w:rsidRDefault="00F1730D">
+  <w:p w14:paraId="75A4120B" w14:textId="77777777" w:rsidR="008B0879" w:rsidRDefault="008B0879">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25CF266A"/>
-[...634 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44DD0881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2A2A10C"/>
     <w:lvl w:ilvl="0" w:tplc="5BDC59CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -2663,1730 +2991,235 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3E90768C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48F46C27"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58CF436C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EBBC17D4"/>
-[...211 lines deleted...]
-    <w:tmpl w:val="E09ED13C"/>
+    <w:tmpl w:val="C800373C"/>
     <w:lvl w:ilvl="0" w:tplc="62FAA908">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="355" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1090" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1810" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2530" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3250" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3970" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4690" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5410" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
-[...96 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6130" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-[...406 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1736708068">
-    <w:abstractNumId w:val="3"/>
-[...13 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="792330747">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1322272317">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="2" w16cid:durableId="1957449289">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="47100EE8"/>
-[...767 lines deleted...]
-    <w:rsid w:val="00EF441A"/>
+    <w:rsidRoot w:val="008B0879"/>
+    <w:rsid w:val="00181114"/>
+    <w:rsid w:val="0025726B"/>
+    <w:rsid w:val="003E506E"/>
+    <w:rsid w:val="00466270"/>
+    <w:rsid w:val="008B0879"/>
+    <w:rsid w:val="00A83E17"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7D05F468"/>
+  <w14:docId w14:val="70EBA46F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1E52D357-50C8-40D3-9799-89ED79B4F11F}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4728,208 +3561,782 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="2" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B0879"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00360914"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008B0879"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10916" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5036,660 +4443,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
+  <Pages>1</Pages>
   <Words>1255</Words>
-  <Characters>7156</Characters>
+  <Characters>7158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8395</CharactersWithSpaces>
+  <CharactersWithSpaces>8397</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>