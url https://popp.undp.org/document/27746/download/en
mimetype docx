--- v0 (2026-04-02)
+++ v1 (2026-05-16)
@@ -948,554 +948,523 @@
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003B7E75">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Validation Workshop report</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
+    <w:p w14:paraId="512A04D3" w14:textId="77777777" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="000D7ABD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="4585" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblCellMar>
+        <w:tblW w:w="9625" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2245"/>
-        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4950"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A226D" w14:paraId="0C2EE5BE" w14:textId="77777777" w:rsidTr="009518CB">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00EA3D57">
+      <w:tr w:rsidR="000D7ABD" w14:paraId="6FD79060" w14:textId="77777777" w:rsidTr="00E01085">
+        <w:trPr>
+          <w:trHeight w:val="1620"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5407E765" w14:textId="77777777" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="00E01085">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87300">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Programme Period:</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="2F312A42" w14:textId="1132AA12" w:rsidR="00077DC5" w:rsidRDefault="00077DC5" w:rsidP="00F97642">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
             <w:r w:rsidRPr="00192DBD">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               </w:rPr>
-              <w:t>________</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00772833" w:rsidRPr="00192DBD">
+              <w:t>_____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E44F83D" w14:textId="77777777" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="00E01085">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87300">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alignment to UNSDCF / </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F4213D" w14:textId="77777777" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="00E01085">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87300">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>CPD (Outcomes &amp; Outputs):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00192DBD">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               </w:rPr>
-              <w:t>____</w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="6E019BFE" w14:textId="7A4B9F66" w:rsidR="00077DC5" w:rsidRDefault="00077DC5" w:rsidP="00077DC5">
+              <w:t>______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EABFC46" w14:textId="77777777" w:rsidR="000D7ABD" w:rsidRPr="00C87300" w:rsidRDefault="000D7ABD" w:rsidP="00E01085">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="46F9DE79" w14:textId="77777777" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="00E01085">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...95 lines deleted...]
-              <w:jc w:val="left"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87300">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Gender Marker:</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Gender Marker:</w:t>
-[...64 lines deleted...]
-              <w:p w14:paraId="23CFC306" w14:textId="0F987CE1" w:rsidR="00D068D8" w:rsidRDefault="00217D5E" w:rsidP="00F97642">
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+                </w:rPr>
+                <w:id w:val="-1028253146"/>
+                <w:placeholder>
+                  <w:docPart w:val="B1C4B608189241D9A04CEFD14312F9EA"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:dropDownList>
+                  <w:listItem w:value="Choose an item."/>
+                  <w:listItem w:displayText="GEN0" w:value="GEN0"/>
+                  <w:listItem w:displayText="GEN1" w:value="GEN1"/>
+                  <w:listItem w:displayText="GEN2" w:value="GEN2"/>
+                  <w:listItem w:displayText="GEN3" w:value="GEN3"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtContent>
                 <w:r w:rsidRPr="00217D5E">
                   <w:rPr>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD8A803" w14:textId="77777777" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="00E01085">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total Required Resources:    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00192DBD">
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+              </w:rPr>
+              <w:t>______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B2760C" w14:textId="77777777" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="00E01085">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D67870C" w14:textId="77777777" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="00E01085">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total allocated resources </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B4A548" w14:textId="77777777" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="00E01085">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEF:                                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00192DBD">
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+              </w:rPr>
+              <w:t>______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6835B7C3" w14:textId="77777777" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="00E01085">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other:                                   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00192DBD">
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+              </w:rPr>
+              <w:t>______________</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A4BFA69" w14:textId="01669263" w:rsidR="00F97642" w:rsidRDefault="00F97642" w:rsidP="00F97642"/>
+    <w:p w14:paraId="3BCA993A" w14:textId="77777777" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="000D7ABD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-275" w:type="dxa"/>
-[...7 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2700"/>
-        <w:gridCol w:w="2012"/>
+        <w:gridCol w:w="9592"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00077DC5" w14:paraId="176C6D8C" w14:textId="77777777" w:rsidTr="009518CB">
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+      <w:tr w:rsidR="000D7ABD" w14:paraId="6333F020" w14:textId="77777777" w:rsidTr="00E01085">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="666524B4" w14:textId="3557620C" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="00E01085">
+            <w:pPr>
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004048EA">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PPG Management Arrangements:</w:t>
-[...52 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00274C6F">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PPG Implementing Partne</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:t xml:space="preserve">G Management </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00996EA5">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>r</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:t>Arrangements:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">                               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00996EA5">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               </w:rPr>
-            </w:pPr>
-[...49 lines deleted...]
-          <w:p w14:paraId="3CACFE6B" w14:textId="55705DD9" w:rsidR="00077DC5" w:rsidRDefault="00574828" w:rsidP="009E3F9C">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
                 </w:rPr>
-                <w:id w:val="-1576584165"/>
+                <w:id w:val="1499069675"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
+                  <w:docPart w:val="CA2E92186BF04655BC85B29511889E4D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="DIM" w:value="DIM"/>
                   <w:listItem w:displayText="NIM" w:value="NIM"/>
                   <w:listItem w:displayText="CSO / NGO" w:value="CSO / NGO"/>
                   <w:listItem w:displayText="UN Agency" w:value="UN Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AE01DB" w:rsidRPr="004048EA">
+                <w:r w:rsidRPr="00996EA5">
                   <w:rPr>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00077DC5">
+          </w:p>
+          <w:p w14:paraId="513DF70A" w14:textId="1D124C72" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="00E01085">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00274C6F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G Implementing Partner:                                           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00192DBD">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+              <w:t>______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="513B18D1" w14:textId="77777777" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="00E01085">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expected Management Arrangements for full project:   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+                </w:rPr>
+                <w:id w:val="-1063722949"/>
+                <w:placeholder>
+                  <w:docPart w:val="D0B2C4EE044046E2B2DB3A0D87795D48"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:dropDownList>
+                  <w:listItem w:value="Choose an item."/>
+                  <w:listItem w:displayText="DIM" w:value="DIM"/>
+                  <w:listItem w:displayText="NIM" w:value="NIM"/>
+                  <w:listItem w:displayText="CSO / NGO" w:value="CSO / NGO"/>
+                  <w:listItem w:displayText="UN Agency" w:value="UN Agency"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="004048EA">
+                  <w:rPr>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53F5125B" w14:textId="77777777" w:rsidR="00CD3BB1" w:rsidRDefault="00CD3BB1" w:rsidP="00F97642">
-[...8 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="5A8FF289" w14:textId="77777777" w:rsidR="000D7ABD" w:rsidRDefault="000D7ABD" w:rsidP="000D7ABD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="325B45C2" w14:textId="7EFA0DD2" w:rsidR="00077DC5" w:rsidRDefault="005D5585" w:rsidP="009518CB">
+    <w:p w14:paraId="325B45C2" w14:textId="3139625E" w:rsidR="00077DC5" w:rsidRDefault="005D5585" w:rsidP="009518CB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="26CF33B7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This document</w:t>
       </w:r>
       <w:r w:rsidR="00077DC5" w:rsidRPr="26CF33B7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> describe</w:t>
       </w:r>
       <w:r w:rsidRPr="26CF33B7">
@@ -6728,51 +6697,77 @@
           </w:tcPr>
           <w:p w14:paraId="6A267B8A" w14:textId="77777777" w:rsidR="00E50524" w:rsidRPr="00CC2922" w:rsidRDefault="00E50524">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC2922">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>add Responsible Party(ies) as required</w:t>
+              <w:t>add Responsible Party(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC2922">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC2922">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>) as required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="615E5B9C" w14:textId="77777777" w:rsidR="00E50524" w:rsidRPr="00CC2922" w:rsidRDefault="00E50524">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC2922">
               <w:rPr>
@@ -8607,51 +8602,69 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163C2B06" w14:textId="0B6D2D2E" w:rsidR="00A87D11" w:rsidRPr="002807E6" w:rsidRDefault="00A87D11" w:rsidP="00681302">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002807E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Enter the Responsible Party(ies) that will implement the project. In case there are 2 Responsible Parties implementing the budget, each of them will have their budget.</w:t>
+        <w:t>Enter the Responsible Party(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002807E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002807E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) that will implement the project. In case there are 2 Responsible Parties implementing the budget, each of them will have their budget.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4B4EB0" w14:textId="2B959C96" w:rsidR="00A87D11" w:rsidRPr="002807E6" w:rsidRDefault="00A87D11" w:rsidP="00681302">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002807E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Select the Quantum Fund from the GEF Fund that will cover costs of the PPG.</w:t>
       </w:r>
     </w:p>
@@ -10553,65 +10566,65 @@
     </w:tbl>
     <w:p w14:paraId="3079A617" w14:textId="77777777" w:rsidR="00F04FB4" w:rsidRPr="00F04FB4" w:rsidRDefault="00F04FB4" w:rsidP="00F04FB4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F04FB4" w:rsidRPr="00F04FB4" w:rsidSect="00BD6643">
       <w:headerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="864" w:right="1152" w:bottom="864" w:left="1152" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24C8C886" w14:textId="77777777" w:rsidR="00480BA2" w:rsidRDefault="00480BA2">
+    <w:p w14:paraId="69C473EC" w14:textId="77777777" w:rsidR="00B37428" w:rsidRDefault="00B37428">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A73EF22" w14:textId="77777777" w:rsidR="00480BA2" w:rsidRDefault="00480BA2">
+    <w:p w14:paraId="0809BBA5" w14:textId="77777777" w:rsidR="00B37428" w:rsidRDefault="00B37428">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="56E50725" w14:textId="77777777" w:rsidR="00480BA2" w:rsidRDefault="00480BA2">
+    <w:p w14:paraId="0706E408" w14:textId="77777777" w:rsidR="00B37428" w:rsidRDefault="00B37428">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -10662,51 +10675,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DFAE9AA" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRDefault="00CD3360" w:rsidP="00F358EA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
@@ -10761,65 +10773,65 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00567D3E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A88E351" w14:textId="77777777" w:rsidR="00480BA2" w:rsidRDefault="00480BA2">
+    <w:p w14:paraId="61281B26" w14:textId="77777777" w:rsidR="00B37428" w:rsidRDefault="00B37428">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F6D50F6" w14:textId="77777777" w:rsidR="00480BA2" w:rsidRDefault="00480BA2">
+    <w:p w14:paraId="3D51A232" w14:textId="77777777" w:rsidR="00B37428" w:rsidRDefault="00B37428">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="21C9E48B" w14:textId="77777777" w:rsidR="00480BA2" w:rsidRDefault="00480BA2">
+    <w:p w14:paraId="3F6F53CF" w14:textId="77777777" w:rsidR="00B37428" w:rsidRDefault="00B37428">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="767942DB" w14:textId="77777777" w:rsidR="00CD3360" w:rsidRPr="00453D4C" w:rsidRDefault="00CD3360" w:rsidP="00453D4C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9540"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00453D4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -13697,50 +13709,51 @@
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1406956171">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1978415204">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="583034127">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="647631054">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1265961929">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -13776,130 +13789,133 @@
     <w:rsid w:val="00077DC5"/>
     <w:rsid w:val="00080E57"/>
     <w:rsid w:val="00081DBF"/>
     <w:rsid w:val="00082B38"/>
     <w:rsid w:val="0008309A"/>
     <w:rsid w:val="00091ED5"/>
     <w:rsid w:val="00093339"/>
     <w:rsid w:val="000A00CF"/>
     <w:rsid w:val="000A0830"/>
     <w:rsid w:val="000A14F5"/>
     <w:rsid w:val="000A39AF"/>
     <w:rsid w:val="000A4D82"/>
     <w:rsid w:val="000A60FE"/>
     <w:rsid w:val="000B26BF"/>
     <w:rsid w:val="000B5620"/>
     <w:rsid w:val="000B6502"/>
     <w:rsid w:val="000B688D"/>
     <w:rsid w:val="000C34A9"/>
     <w:rsid w:val="000C3EF8"/>
     <w:rsid w:val="000C4DDD"/>
     <w:rsid w:val="000C62F8"/>
     <w:rsid w:val="000D19E2"/>
     <w:rsid w:val="000D528C"/>
     <w:rsid w:val="000D6468"/>
     <w:rsid w:val="000D770F"/>
+    <w:rsid w:val="000D7ABD"/>
     <w:rsid w:val="000E07CE"/>
     <w:rsid w:val="000E506E"/>
     <w:rsid w:val="000E6C1F"/>
     <w:rsid w:val="000F4756"/>
     <w:rsid w:val="00103DC3"/>
     <w:rsid w:val="00106D96"/>
     <w:rsid w:val="00115EED"/>
     <w:rsid w:val="0012160C"/>
     <w:rsid w:val="00134147"/>
     <w:rsid w:val="00140838"/>
     <w:rsid w:val="00142618"/>
     <w:rsid w:val="00143696"/>
     <w:rsid w:val="001436B0"/>
     <w:rsid w:val="00143F97"/>
     <w:rsid w:val="001446E5"/>
     <w:rsid w:val="0014470B"/>
     <w:rsid w:val="00146350"/>
     <w:rsid w:val="00146F18"/>
     <w:rsid w:val="001552E3"/>
     <w:rsid w:val="00161C02"/>
     <w:rsid w:val="00165314"/>
     <w:rsid w:val="00167101"/>
     <w:rsid w:val="00170FD6"/>
     <w:rsid w:val="00171028"/>
     <w:rsid w:val="00171572"/>
     <w:rsid w:val="00184084"/>
     <w:rsid w:val="0019198E"/>
     <w:rsid w:val="00192DBD"/>
     <w:rsid w:val="00194BA9"/>
     <w:rsid w:val="0019514F"/>
     <w:rsid w:val="001A1150"/>
     <w:rsid w:val="001A3654"/>
     <w:rsid w:val="001A452B"/>
     <w:rsid w:val="001B14E4"/>
     <w:rsid w:val="001B20F2"/>
     <w:rsid w:val="001B39D9"/>
     <w:rsid w:val="001B492C"/>
+    <w:rsid w:val="001B6A23"/>
     <w:rsid w:val="001B7215"/>
     <w:rsid w:val="001C5460"/>
     <w:rsid w:val="001C5C8F"/>
     <w:rsid w:val="001C5D70"/>
     <w:rsid w:val="001D0B24"/>
     <w:rsid w:val="001D0F8F"/>
     <w:rsid w:val="001D167C"/>
     <w:rsid w:val="001D3822"/>
     <w:rsid w:val="001D4F37"/>
     <w:rsid w:val="001E170A"/>
     <w:rsid w:val="001E4FB4"/>
     <w:rsid w:val="001E5C49"/>
     <w:rsid w:val="001F3D79"/>
     <w:rsid w:val="001F51F2"/>
     <w:rsid w:val="001F5758"/>
     <w:rsid w:val="001F73CD"/>
     <w:rsid w:val="00204E38"/>
     <w:rsid w:val="00204F09"/>
     <w:rsid w:val="0020613E"/>
     <w:rsid w:val="00206AA4"/>
     <w:rsid w:val="00206E96"/>
     <w:rsid w:val="00207486"/>
     <w:rsid w:val="00216441"/>
     <w:rsid w:val="00216908"/>
     <w:rsid w:val="00217D5E"/>
     <w:rsid w:val="00221CCB"/>
     <w:rsid w:val="0022209C"/>
     <w:rsid w:val="00225140"/>
     <w:rsid w:val="00226D1B"/>
     <w:rsid w:val="00233370"/>
     <w:rsid w:val="002359FE"/>
     <w:rsid w:val="002401C1"/>
     <w:rsid w:val="00246539"/>
     <w:rsid w:val="00254F75"/>
     <w:rsid w:val="00257005"/>
     <w:rsid w:val="00260EB6"/>
     <w:rsid w:val="00262E0D"/>
     <w:rsid w:val="0026489E"/>
     <w:rsid w:val="00271F5C"/>
     <w:rsid w:val="0027237C"/>
     <w:rsid w:val="00272A16"/>
     <w:rsid w:val="00272C84"/>
     <w:rsid w:val="00274AD6"/>
+    <w:rsid w:val="00274C6F"/>
     <w:rsid w:val="002769B9"/>
     <w:rsid w:val="00277B0E"/>
     <w:rsid w:val="002807E6"/>
     <w:rsid w:val="002814D2"/>
     <w:rsid w:val="00284CDA"/>
     <w:rsid w:val="002925B1"/>
     <w:rsid w:val="002A25CC"/>
     <w:rsid w:val="002A2628"/>
     <w:rsid w:val="002A5832"/>
     <w:rsid w:val="002A6344"/>
     <w:rsid w:val="002A67DC"/>
     <w:rsid w:val="002A6E48"/>
     <w:rsid w:val="002A7441"/>
     <w:rsid w:val="002B1BA3"/>
     <w:rsid w:val="002B5A53"/>
     <w:rsid w:val="002B73F3"/>
     <w:rsid w:val="002C133E"/>
     <w:rsid w:val="002C2763"/>
     <w:rsid w:val="002D17F8"/>
     <w:rsid w:val="002D3448"/>
     <w:rsid w:val="002D3569"/>
     <w:rsid w:val="002D3BA2"/>
     <w:rsid w:val="002D4717"/>
     <w:rsid w:val="002D49DD"/>
     <w:rsid w:val="002D7ADF"/>
@@ -14032,50 +14048,51 @@
     <w:rsid w:val="00534F21"/>
     <w:rsid w:val="00535B5A"/>
     <w:rsid w:val="00537650"/>
     <w:rsid w:val="005437BF"/>
     <w:rsid w:val="00552091"/>
     <w:rsid w:val="00552CE8"/>
     <w:rsid w:val="005542A7"/>
     <w:rsid w:val="005606EE"/>
     <w:rsid w:val="00563113"/>
     <w:rsid w:val="005636DF"/>
     <w:rsid w:val="00567D3E"/>
     <w:rsid w:val="005718DF"/>
     <w:rsid w:val="00571BFF"/>
     <w:rsid w:val="005722AF"/>
     <w:rsid w:val="00573FB1"/>
     <w:rsid w:val="00574828"/>
     <w:rsid w:val="00583371"/>
     <w:rsid w:val="00583EC7"/>
     <w:rsid w:val="005859CD"/>
     <w:rsid w:val="00586716"/>
     <w:rsid w:val="00586F35"/>
     <w:rsid w:val="00590113"/>
     <w:rsid w:val="00591C90"/>
     <w:rsid w:val="00591CE1"/>
     <w:rsid w:val="00592631"/>
+    <w:rsid w:val="005938F8"/>
     <w:rsid w:val="00595D11"/>
     <w:rsid w:val="005A0B2D"/>
     <w:rsid w:val="005A1DFE"/>
     <w:rsid w:val="005A292F"/>
     <w:rsid w:val="005A6ADB"/>
     <w:rsid w:val="005A7714"/>
     <w:rsid w:val="005B75A7"/>
     <w:rsid w:val="005B7A5A"/>
     <w:rsid w:val="005C44F6"/>
     <w:rsid w:val="005C485E"/>
     <w:rsid w:val="005C7966"/>
     <w:rsid w:val="005C7F36"/>
     <w:rsid w:val="005D4349"/>
     <w:rsid w:val="005D5585"/>
     <w:rsid w:val="005D7B73"/>
     <w:rsid w:val="005F0646"/>
     <w:rsid w:val="005F3C7E"/>
     <w:rsid w:val="005F41A2"/>
     <w:rsid w:val="005F4FB7"/>
     <w:rsid w:val="006005E4"/>
     <w:rsid w:val="00600626"/>
     <w:rsid w:val="00601289"/>
     <w:rsid w:val="00601350"/>
     <w:rsid w:val="00603A45"/>
     <w:rsid w:val="00611849"/>
@@ -14162,71 +14179,73 @@
     <w:rsid w:val="007815A4"/>
     <w:rsid w:val="00785521"/>
     <w:rsid w:val="007865CF"/>
     <w:rsid w:val="00786926"/>
     <w:rsid w:val="007877D6"/>
     <w:rsid w:val="007878A9"/>
     <w:rsid w:val="007938D0"/>
     <w:rsid w:val="00796603"/>
     <w:rsid w:val="007A0CCB"/>
     <w:rsid w:val="007A38DC"/>
     <w:rsid w:val="007B1D5A"/>
     <w:rsid w:val="007C2F46"/>
     <w:rsid w:val="007C2F6A"/>
     <w:rsid w:val="007D653B"/>
     <w:rsid w:val="007D68AC"/>
     <w:rsid w:val="007D792E"/>
     <w:rsid w:val="007D7D88"/>
     <w:rsid w:val="007D7E62"/>
     <w:rsid w:val="007E1C26"/>
     <w:rsid w:val="007E1FE1"/>
     <w:rsid w:val="007E792D"/>
     <w:rsid w:val="00800319"/>
     <w:rsid w:val="00801188"/>
     <w:rsid w:val="00811DB1"/>
     <w:rsid w:val="00812B4D"/>
+    <w:rsid w:val="00814302"/>
     <w:rsid w:val="0081663E"/>
     <w:rsid w:val="00816FD9"/>
     <w:rsid w:val="00821034"/>
     <w:rsid w:val="00821068"/>
     <w:rsid w:val="008224ED"/>
     <w:rsid w:val="00822DCE"/>
     <w:rsid w:val="008238E5"/>
     <w:rsid w:val="00826EA0"/>
     <w:rsid w:val="0082707E"/>
     <w:rsid w:val="008316B9"/>
     <w:rsid w:val="0083201A"/>
     <w:rsid w:val="00832B62"/>
     <w:rsid w:val="00837F00"/>
     <w:rsid w:val="008443F5"/>
     <w:rsid w:val="0084620F"/>
     <w:rsid w:val="008465E8"/>
     <w:rsid w:val="0084768A"/>
     <w:rsid w:val="00857AF6"/>
     <w:rsid w:val="00860D2C"/>
     <w:rsid w:val="00861651"/>
     <w:rsid w:val="0086371F"/>
+    <w:rsid w:val="008651D9"/>
     <w:rsid w:val="008653CB"/>
     <w:rsid w:val="008672CB"/>
     <w:rsid w:val="00882E44"/>
     <w:rsid w:val="00883378"/>
     <w:rsid w:val="00884C86"/>
     <w:rsid w:val="008860FD"/>
     <w:rsid w:val="00886C14"/>
     <w:rsid w:val="00887DCE"/>
     <w:rsid w:val="00890E4B"/>
     <w:rsid w:val="00892E9D"/>
     <w:rsid w:val="00892F2E"/>
     <w:rsid w:val="00894D47"/>
     <w:rsid w:val="008A11C4"/>
     <w:rsid w:val="008A3A1C"/>
     <w:rsid w:val="008A4A56"/>
     <w:rsid w:val="008A4E5B"/>
     <w:rsid w:val="008A60FE"/>
     <w:rsid w:val="008B1B8F"/>
     <w:rsid w:val="008B30F9"/>
     <w:rsid w:val="008B5186"/>
     <w:rsid w:val="008B681D"/>
     <w:rsid w:val="008B6DCC"/>
     <w:rsid w:val="008C2EDC"/>
     <w:rsid w:val="008C5B79"/>
     <w:rsid w:val="008C6272"/>
@@ -14267,50 +14286,51 @@
     <w:rsid w:val="00951899"/>
     <w:rsid w:val="009518CB"/>
     <w:rsid w:val="00955E68"/>
     <w:rsid w:val="00956E50"/>
     <w:rsid w:val="009570E4"/>
     <w:rsid w:val="00960E81"/>
     <w:rsid w:val="009610DB"/>
     <w:rsid w:val="009648BB"/>
     <w:rsid w:val="00966FE9"/>
     <w:rsid w:val="0097213B"/>
     <w:rsid w:val="00974289"/>
     <w:rsid w:val="009775E4"/>
     <w:rsid w:val="00981F49"/>
     <w:rsid w:val="00985C2C"/>
     <w:rsid w:val="0098604D"/>
     <w:rsid w:val="009914EE"/>
     <w:rsid w:val="00991FF7"/>
     <w:rsid w:val="00993D12"/>
     <w:rsid w:val="00993EB7"/>
     <w:rsid w:val="009A08D2"/>
     <w:rsid w:val="009A1B61"/>
     <w:rsid w:val="009A226D"/>
     <w:rsid w:val="009A38BA"/>
     <w:rsid w:val="009B38D1"/>
     <w:rsid w:val="009B56B9"/>
+    <w:rsid w:val="009B6A9F"/>
     <w:rsid w:val="009B72E0"/>
     <w:rsid w:val="009B74AE"/>
     <w:rsid w:val="009C0CCB"/>
     <w:rsid w:val="009C4EA7"/>
     <w:rsid w:val="009C5905"/>
     <w:rsid w:val="009C65F2"/>
     <w:rsid w:val="009D1644"/>
     <w:rsid w:val="009D19AA"/>
     <w:rsid w:val="009D1CE4"/>
     <w:rsid w:val="009D40D0"/>
     <w:rsid w:val="009D4C0D"/>
     <w:rsid w:val="009D6348"/>
     <w:rsid w:val="009E3F9C"/>
     <w:rsid w:val="009F3EF7"/>
     <w:rsid w:val="009F6563"/>
     <w:rsid w:val="009F792B"/>
     <w:rsid w:val="00A0169C"/>
     <w:rsid w:val="00A0187F"/>
     <w:rsid w:val="00A04145"/>
     <w:rsid w:val="00A04EB0"/>
     <w:rsid w:val="00A075E2"/>
     <w:rsid w:val="00A07F20"/>
     <w:rsid w:val="00A16708"/>
     <w:rsid w:val="00A16D27"/>
     <w:rsid w:val="00A22353"/>
@@ -14360,50 +14380,51 @@
     <w:rsid w:val="00AF2BA4"/>
     <w:rsid w:val="00AF2F2D"/>
     <w:rsid w:val="00AF4814"/>
     <w:rsid w:val="00AF5F15"/>
     <w:rsid w:val="00AF6158"/>
     <w:rsid w:val="00B00410"/>
     <w:rsid w:val="00B04FE3"/>
     <w:rsid w:val="00B058DB"/>
     <w:rsid w:val="00B11A89"/>
     <w:rsid w:val="00B12111"/>
     <w:rsid w:val="00B13319"/>
     <w:rsid w:val="00B14479"/>
     <w:rsid w:val="00B165E7"/>
     <w:rsid w:val="00B1755C"/>
     <w:rsid w:val="00B178CD"/>
     <w:rsid w:val="00B21662"/>
     <w:rsid w:val="00B21C5C"/>
     <w:rsid w:val="00B24857"/>
     <w:rsid w:val="00B258EA"/>
     <w:rsid w:val="00B26D3A"/>
     <w:rsid w:val="00B33B01"/>
     <w:rsid w:val="00B34D20"/>
     <w:rsid w:val="00B355E2"/>
     <w:rsid w:val="00B358B5"/>
     <w:rsid w:val="00B3728F"/>
+    <w:rsid w:val="00B37428"/>
     <w:rsid w:val="00B429DB"/>
     <w:rsid w:val="00B42A76"/>
     <w:rsid w:val="00B469E5"/>
     <w:rsid w:val="00B46E15"/>
     <w:rsid w:val="00B51EBF"/>
     <w:rsid w:val="00B539A7"/>
     <w:rsid w:val="00B55AA8"/>
     <w:rsid w:val="00B55DD9"/>
     <w:rsid w:val="00B64429"/>
     <w:rsid w:val="00B65F09"/>
     <w:rsid w:val="00B66DF0"/>
     <w:rsid w:val="00B67B75"/>
     <w:rsid w:val="00B7110A"/>
     <w:rsid w:val="00B718A2"/>
     <w:rsid w:val="00B722E2"/>
     <w:rsid w:val="00B72E62"/>
     <w:rsid w:val="00B8088D"/>
     <w:rsid w:val="00B848B2"/>
     <w:rsid w:val="00B8549A"/>
     <w:rsid w:val="00B86E92"/>
     <w:rsid w:val="00B929B0"/>
     <w:rsid w:val="00B93D13"/>
     <w:rsid w:val="00B953B2"/>
     <w:rsid w:val="00B96D83"/>
     <w:rsid w:val="00BA1F58"/>
@@ -14413,50 +14434,51 @@
     <w:rsid w:val="00BB07AE"/>
     <w:rsid w:val="00BB0C35"/>
     <w:rsid w:val="00BB1A44"/>
     <w:rsid w:val="00BB3960"/>
     <w:rsid w:val="00BB4C36"/>
     <w:rsid w:val="00BB707C"/>
     <w:rsid w:val="00BC3726"/>
     <w:rsid w:val="00BC3E90"/>
     <w:rsid w:val="00BC615D"/>
     <w:rsid w:val="00BD4DC4"/>
     <w:rsid w:val="00BD6643"/>
     <w:rsid w:val="00BE202E"/>
     <w:rsid w:val="00BE2F61"/>
     <w:rsid w:val="00BF5968"/>
     <w:rsid w:val="00BF63C7"/>
     <w:rsid w:val="00C035A0"/>
     <w:rsid w:val="00C06C96"/>
     <w:rsid w:val="00C10465"/>
     <w:rsid w:val="00C123AE"/>
     <w:rsid w:val="00C13630"/>
     <w:rsid w:val="00C14ECE"/>
     <w:rsid w:val="00C15062"/>
     <w:rsid w:val="00C23449"/>
     <w:rsid w:val="00C23955"/>
     <w:rsid w:val="00C27420"/>
+    <w:rsid w:val="00C331C9"/>
     <w:rsid w:val="00C33D4C"/>
     <w:rsid w:val="00C401A1"/>
     <w:rsid w:val="00C422B2"/>
     <w:rsid w:val="00C50162"/>
     <w:rsid w:val="00C55529"/>
     <w:rsid w:val="00C6124D"/>
     <w:rsid w:val="00C63652"/>
     <w:rsid w:val="00C63E45"/>
     <w:rsid w:val="00C65A4A"/>
     <w:rsid w:val="00C673C6"/>
     <w:rsid w:val="00C7412D"/>
     <w:rsid w:val="00C74210"/>
     <w:rsid w:val="00C84346"/>
     <w:rsid w:val="00C86AE1"/>
     <w:rsid w:val="00C95281"/>
     <w:rsid w:val="00CA0EFF"/>
     <w:rsid w:val="00CA7520"/>
     <w:rsid w:val="00CA7C8D"/>
     <w:rsid w:val="00CB1037"/>
     <w:rsid w:val="00CB54BF"/>
     <w:rsid w:val="00CC02CE"/>
     <w:rsid w:val="00CC2922"/>
     <w:rsid w:val="00CC5972"/>
     <w:rsid w:val="00CD3360"/>
     <w:rsid w:val="00CD3BB1"/>
@@ -15656,50 +15678,61 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="67"/>
     <w:semiHidden/>
     <w:rsid w:val="00796603"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="004E4E82"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00814302"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="463236037">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1011958049">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -15874,65 +15907,126 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/individual-contract" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPPS-Portal/SitePages/Vertical%20Fund%20Programme%20Support%20%26%20Oversight/VF-Procurement.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/gef-raci-responsible-accountable-consulted-and-informed-nim-projects" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/gef-raci-responsible-accountable-consulted-and-informed-nim-projects" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/national-personnel-services-agreement" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thegef.org/documents/gef-8-fsp-ceo-endorsement-request-form" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:b:/r/teams/BPPS-Portal/Shared%20Documents/Vertical%20Fund%20Programme%20Support%20%26%20Oversight/GEF/DESIGN/Guidance%20on%20GEF%20PPG%20Phase%20for%20PPG%20Teams_Mar%202026.pdf?csf=1&amp;web=1&amp;e=vcWCXF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/international-personnel-services-agreement" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thegef.org/sites/default/files/documents/2025-10/GEF_C.70_Inf.18_Guidelines_Project_Program_Cycle_Policy_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DefaultPlaceholder_-1854013438"/>
+        <w:name w:val="B1C4B608189241D9A04CEFD14312F9EA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AAF9FFB5-5C24-4F28-BE63-647B399EF229}"/>
+        <w:guid w:val="{8F0390FC-17FF-4852-B300-676822BB673E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00942B2F" w:rsidRDefault="00C37053">
+        <w:p w:rsidR="00000000" w:rsidRDefault="0096134A" w:rsidP="0096134A">
+          <w:pPr>
+            <w:pStyle w:val="B1C4B608189241D9A04CEFD14312F9EA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00602774">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CA2E92186BF04655BC85B29511889E4D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{40D85007-33F4-4440-83C0-F3651525BE7F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0096134A" w:rsidP="0096134A">
+          <w:pPr>
+            <w:pStyle w:val="CA2E92186BF04655BC85B29511889E4D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00602774">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D0B2C4EE044046E2B2DB3A0D87795D48"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{97016313-E55E-4A71-B0B5-71F6E76FC7E2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0096134A" w:rsidP="0096134A">
+          <w:pPr>
+            <w:pStyle w:val="D0B2C4EE044046E2B2DB3A0D87795D48"/>
+          </w:pPr>
           <w:r w:rsidRPr="00602774">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -15988,120 +16082,122 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C37053"/>
     <w:rsid w:val="00067EB8"/>
     <w:rsid w:val="000A00CF"/>
     <w:rsid w:val="003D688B"/>
+    <w:rsid w:val="003F7702"/>
     <w:rsid w:val="005A2ACD"/>
     <w:rsid w:val="00644ACE"/>
     <w:rsid w:val="006A3C8E"/>
     <w:rsid w:val="00710365"/>
     <w:rsid w:val="007C2F6A"/>
     <w:rsid w:val="007D68AC"/>
     <w:rsid w:val="00811F22"/>
     <w:rsid w:val="00942B2F"/>
+    <w:rsid w:val="0096134A"/>
+    <w:rsid w:val="009B6A9F"/>
     <w:rsid w:val="00A17AAC"/>
     <w:rsid w:val="00A26779"/>
     <w:rsid w:val="00A955C8"/>
     <w:rsid w:val="00AF6158"/>
     <w:rsid w:val="00B2504B"/>
     <w:rsid w:val="00C23955"/>
     <w:rsid w:val="00C37053"/>
     <w:rsid w:val="00CA7520"/>
     <w:rsid w:val="00DE55FA"/>
     <w:rsid w:val="00E97FD2"/>
     <w:rsid w:val="00ED2146"/>
     <w:rsid w:val="00ED6580"/>
     <w:rsid w:val="00F57D50"/>
     <w:rsid w:val="00F7169D"/>
     <w:rsid w:val="00FB2A4E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -16528,54 +16624,86 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="67"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C37053"/>
+    <w:rsid w:val="0096134A"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C818A2B24EB446E8AEE3AC133F5CF1DB">
+    <w:name w:val="C818A2B24EB446E8AEE3AC133F5CF1DB"/>
+    <w:rsid w:val="0096134A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0F7EA4CF36DC49F197C6D31F83222E68">
+    <w:name w:val="0F7EA4CF36DC49F197C6D31F83222E68"/>
+    <w:rsid w:val="0096134A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F594943D113B4FD4BD81A73ED832A76B">
+    <w:name w:val="F594943D113B4FD4BD81A73ED832A76B"/>
+    <w:rsid w:val="0096134A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="754A469610384829A97E8526974E8D44">
+    <w:name w:val="754A469610384829A97E8526974E8D44"/>
+    <w:rsid w:val="0096134A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="027CD7EC0A5548ED9ACA37664A204F38">
+    <w:name w:val="027CD7EC0A5548ED9ACA37664A204F38"/>
+    <w:rsid w:val="0096134A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1C4B608189241D9A04CEFD14312F9EA">
+    <w:name w:val="B1C4B608189241D9A04CEFD14312F9EA"/>
+    <w:rsid w:val="0096134A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA2E92186BF04655BC85B29511889E4D">
+    <w:name w:val="CA2E92186BF04655BC85B29511889E4D"/>
+    <w:rsid w:val="0096134A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0B2C4EE044046E2B2DB3A0D87795D48">
+    <w:name w:val="D0B2C4EE044046E2B2DB3A0D87795D48"/>
+    <w:rsid w:val="0096134A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -16825,61 +16953,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A01A9AADAD7C3F48B1204A8C1968BF46" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="279eeaf07d218441d196d1ed75bce4a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31194cb5-faeb-4885-bd18-8badeafeaad9" xmlns:ns3="f967aeea-fa87-4306-b745-4e1c7a915b2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="49bf8d9fba831e7be79f560ba329c58b" ns2:_="" ns3:_="">
     <xsd:import namespace="31194cb5-faeb-4885-bd18-8badeafeaad9"/>
     <xsd:import namespace="f967aeea-fa87-4306-b745-4e1c7a915b2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -17042,137 +17159,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="31194cb5-faeb-4885-bd18-8badeafeaad9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f967aeea-fa87-4306-b745-4e1c7a915b2a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89B39300-ECF3-4119-981E-609CC4B24E50}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F758860F-1737-49F3-88C7-A58B62E759CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="31194cb5-faeb-4885-bd18-8badeafeaad9"/>
     <ds:schemaRef ds:uri="f967aeea-fa87-4306-b745-4e1c7a915b2a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89B39300-ECF3-4119-981E-609CC4B24E50}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="31194cb5-faeb-4885-bd18-8badeafeaad9"/>
+    <ds:schemaRef ds:uri="f967aeea-fa87-4306-b745-4e1c7a915b2a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{952A7C29-98BE-496F-9179-2E1B1D14FF2C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BE1F1E5-F57D-498B-87B1-015B27CF15D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8FFCDBC-F160-4EB5-B818-045DC1AD7ADB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BE1F1E5-F57D-498B-87B1-015B27CF15D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{952A7C29-98BE-496F-9179-2E1B1D14FF2C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1651</Words>
-  <Characters>9410</Characters>
+  <Words>1940</Words>
+  <Characters>10302</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>396</Lines>
-  <Paragraphs>199</Paragraphs>
+  <Lines>542</Lines>
+  <Paragraphs>322</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager>BDP Capacity Development Group &amp; Bureau of Management</Manager>
   <Company>United Nations Development Programme</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10911</CharactersWithSpaces>
+  <CharactersWithSpaces>11920</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>8126573</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.thegef.org/documents/gef-8-fsp-ceo-endorsement-request-form</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1900645</vt:i4>
       </vt:variant>
       <vt:variant>