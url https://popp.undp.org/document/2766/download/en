--- v0 (2025-10-06)
+++ v1 (2026-06-14)
@@ -1,2076 +1,2871 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33EE295A" w14:textId="77777777" w:rsidR="008C7683" w:rsidRPr="008C7683" w:rsidRDefault="008C7683" w:rsidP="008C7683">
+    <w:p w14:paraId="5EB1B588" w14:textId="77777777" w:rsidR="00737A24" w:rsidRDefault="00737A24" w:rsidP="00D53EEA">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008C7683">
+    </w:p>
+    <w:p w14:paraId="7EA87463" w14:textId="00C3481A" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53EEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Matrix for determination of Nationality – SM holds multiple Nationalities</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2141"/>
         <w:gridCol w:w="2762"/>
         <w:gridCol w:w="3044"/>
         <w:gridCol w:w="3155"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00395C3E" w14:paraId="5F24C2F1" w14:textId="77777777" w:rsidTr="00395C3E">
+      <w:tr w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w14:paraId="6C9BF466" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52B51FF6" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1F860782" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="004A57B0" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0997F809" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="73DABE58" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nationality A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="261338AE" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="29C5380C" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A7222A8" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0E03E46D" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nationality B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17A870C2" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRPr="00395C3E" w:rsidRDefault="00395C3E">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="465EE8B0" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nationality C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33FA8144" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E" w:rsidP="00395C3E">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="42117F87" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Location of Permanent Residence </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C3DEFC9" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E" w:rsidP="00395C3E">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="345644D8" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(where applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C3E" w14:paraId="4894689A" w14:textId="77777777" w:rsidTr="00395C3E">
+      <w:tr w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w14:paraId="2A1B0B62" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="205777FC" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-            <w:r>
+          <w:p w14:paraId="35FBD668" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F03CEC5" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="195D163F" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10202466" w14:textId="2B212509" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="232B26C9" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C2125D0" w14:textId="0B287BC7" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="497BB3D4" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EB45E59" w14:textId="72964D82" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="29AE9872" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C3E" w14:paraId="53AB3D53" w14:textId="77777777" w:rsidTr="00C02A0B">
+      <w:tr w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w14:paraId="2EFF5415" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="007DC7D9" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-            <w:r>
+          <w:p w14:paraId="6A906A64" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Nationality at birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74687285" w14:textId="24D260DE" w:rsidR="00395C3E" w:rsidRDefault="00395C3E" w:rsidP="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="414E7C95" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A295CEE" w14:textId="79148F82" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="7B0E3C70" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FDF02CE" w14:textId="31969666" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="6C318C7F" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="397B8BB4" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="43E7CF0F" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C3E" w14:paraId="650A5A70" w14:textId="77777777" w:rsidTr="00C02A0B">
+      <w:tr w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w14:paraId="4B9DAB89" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="681"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B5C772F" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-            <w:r>
+          <w:p w14:paraId="1449771C" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Place of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="555544B4" w14:textId="28D172D5" w:rsidR="00395C3E" w:rsidRDefault="00395C3E" w:rsidP="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="616B199A" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10E335A9" w14:textId="2CE358C6" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="64C21E22" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="778E5282" w14:textId="35DAFB31" w:rsidR="00336647" w:rsidRDefault="00336647">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="060ADB7E" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A003552" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="69931BC8" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C3E" w14:paraId="2C3896F7" w14:textId="77777777" w:rsidTr="00C02A0B">
+      <w:tr w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w14:paraId="2C92E28D" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="593C57BF" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-            <w:r>
+          <w:p w14:paraId="7ACA857A" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Subsequent nationalities/ residence acquired and years held</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7AFF2B27" w14:textId="505FDAD8" w:rsidR="00336647" w:rsidRDefault="00336647">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="466F89F0" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A275F2C" w14:textId="56FD5983" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="400B9654" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="437AD2F5" w14:textId="062F1320" w:rsidR="00336647" w:rsidRDefault="00336647">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1792DBB3" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59FBCEC7" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="78032AEE" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C3E" w14:paraId="43460881" w14:textId="77777777" w:rsidTr="00395C3E">
+      <w:tr w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w14:paraId="6AD6F011" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12044013" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-            <w:r>
+          <w:p w14:paraId="1A09F8E4" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Present address in P.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="481AD12C" w14:textId="7FFBC9EE" w:rsidR="00336647" w:rsidRDefault="00336647" w:rsidP="00336647">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="0B9E091D" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47D76EA2" w14:textId="363DE80B" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="48D05F8C" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EBC1B0A" w14:textId="085B6BA9" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7CEE58AB" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01660E7A" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5ECC9E04" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C3E" w14:paraId="3D2E8E9E" w14:textId="77777777" w:rsidTr="00C02A0B">
+      <w:tr w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w14:paraId="09380E44" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1340243D" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-            <w:r>
+          <w:p w14:paraId="52C4BC9A" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Years of education spent in the country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="052ACFAA" w14:textId="06A38BA5" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="608446AC" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="566D66D4" w14:textId="49B779CC" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="4D980F72" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E0EA417" w14:textId="7630D064" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="5D9575E2" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52B9CE5C" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="49D84767" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C3E" w14:paraId="51CC3BCF" w14:textId="77777777" w:rsidTr="00C02A0B">
+      <w:tr w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w14:paraId="4A90967C" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E220C27" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-            <w:r>
+          <w:p w14:paraId="468803FF" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Professional experience spent in the country (post degree)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B391C52" w14:textId="16655175" w:rsidR="00395C3E" w:rsidRDefault="00395C3E" w:rsidP="00336647">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="6B0E1770" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19003BB3" w14:textId="0A69C2DD" w:rsidR="00395C3E" w:rsidRDefault="00395C3E" w:rsidP="00336647">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="16A620AC" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="004A57B0" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="en-GB"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38FF0790" w14:textId="1EC86F7D" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7E40190F" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="004A57B0" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AD1E85F" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7C0E4596" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="004A57B0" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C3E" w14:paraId="5147D020" w14:textId="77777777" w:rsidTr="00C02A0B">
+      <w:tr w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w14:paraId="54FDA5C7" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="231F4FFD" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="27E9EACA" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Years residence in the country prior to UN employment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="034C63F2" w14:textId="79B8DDD1" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="53E115C2" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24A2F5E2" w14:textId="46B06FAB" w:rsidR="00532D83" w:rsidRDefault="00532D83" w:rsidP="00336647">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="7D0C8D2A" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ABFB713" w14:textId="47F2BFAF" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="65906E5B" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47DF0175" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="70E67AB0" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C3E" w14:paraId="222C5A97" w14:textId="77777777" w:rsidTr="00C02A0B">
+      <w:tr w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w14:paraId="12775A17" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B0847AC" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="21CD963E" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Nationality formerly recognized by the UN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17B2687B" w14:textId="73C0C9E5" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="67097EEB" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="325EE5BD" w14:textId="7CAC297E" w:rsidR="00395C3E" w:rsidRDefault="00395C3E" w:rsidP="00336647">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="7256F8A0" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DA06031" w14:textId="44228DF1" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0D8D0A9D" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="004A57B0" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C974485" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="76DCDF81" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="004A57B0" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7F38" w14:paraId="5BBA1217" w14:textId="77777777" w:rsidTr="00C02A0B">
+      <w:tr w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w14:paraId="49DA3BE4" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38A5C377" w14:textId="1AA30455" w:rsidR="00EA7F38" w:rsidRDefault="00EA7F38">
-[...4 lines deleted...]
-              <w:t>a National competitive examination.</w:t>
+          <w:p w14:paraId="07C7F282" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Entry into the UN common system through a National competitive examination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A488E89" w14:textId="77777777" w:rsidR="00EA7F38" w:rsidRDefault="00EA7F38">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1CAF2A03" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C910398" w14:textId="77777777" w:rsidR="00EA7F38" w:rsidRDefault="00EA7F38" w:rsidP="00336647">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="06EB8531" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4243D8A7" w14:textId="77777777" w:rsidR="00EA7F38" w:rsidRDefault="00EA7F38">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="146162F3" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="004A57B0" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FDB50DD" w14:textId="77777777" w:rsidR="00EA7F38" w:rsidRDefault="00EA7F38">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="771DB5F4" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="004A57B0" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C3E" w14:paraId="70C97CF7" w14:textId="77777777" w:rsidTr="00C02A0B">
+      <w:tr w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w14:paraId="5CC59A42" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02781724" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-            <w:r>
+          <w:p w14:paraId="5438632F" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Other relevant affiliation with location </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="541C7427" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-            <w:r>
+          <w:p w14:paraId="1241D53F" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(Property owner, voter etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62A0DF39" w14:textId="0ACA39DE" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="029E9D32" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50A0837E" w14:textId="6901F2BD" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1A012956" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38E1674B" w14:textId="7465307C" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="399B7521" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A447F04" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1BE935E7" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007560E0" w14:paraId="12BBCAC1" w14:textId="77777777" w:rsidTr="00C02A0B">
+      <w:tr w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w14:paraId="36529E38" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CF4AE69" w14:textId="22E96F8D" w:rsidR="007560E0" w:rsidRDefault="00F51C21">
-[...4 lines deleted...]
-              <w:t>obtained most recently.</w:t>
+          <w:p w14:paraId="23BBD0C9" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nationality obtained most recently.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61D3E0F6" w14:textId="77777777" w:rsidR="007560E0" w:rsidRDefault="007560E0">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="77457DB1" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="186A3003" w14:textId="77777777" w:rsidR="007560E0" w:rsidRDefault="007560E0">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="3FF3E4DD" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CC0931F" w14:textId="77777777" w:rsidR="007560E0" w:rsidRDefault="007560E0">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="0A9FCBFA" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42D8D04C" w14:textId="77777777" w:rsidR="007560E0" w:rsidRDefault="007560E0">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="2F60F98F" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00395C3E" w14:paraId="66736CD5" w14:textId="77777777" w:rsidTr="00395C3E">
+      <w:tr w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w14:paraId="2B89B1F3" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CCBF8A0" w14:textId="421DEFA5" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:t>How was this status obtained (application procedure), and can this status be relinquished?</w:t>
+          <w:p w14:paraId="1A8C97D2" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How was this status obtained (application procedure), and can this status be relinquished? Are there any annotations or conditions on the certificate or </w:t>
             </w:r>
-            <w:r w:rsidR="00BF1949">
-              <w:t xml:space="preserve"> Are there any annotations or conditions on the certificate or naturalisation or citizenship</w:t>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>naturalisation or citizenship which indicate the status of a previously held citizenship?</w:t>
             </w:r>
-            <w:r w:rsidR="00F51C21">
-              <w:t xml:space="preserve"> which indicate the status of a previously held citizenship?</w:t>
+          </w:p>
+          <w:p w14:paraId="1EA92616" w14:textId="64A185D6" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(Ex. Automatically granted through marriage/EU citizenship or application process)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="380E1DB8" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...5 lines deleted...]
-          <w:p w14:paraId="1096DE9C" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E"/>
+          <w:p w14:paraId="5A26E8D1" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06E6B415" w14:textId="0DE78BCF" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="21BE7710" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B973FF3" w14:textId="1C6FF3C5" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="22EA7230" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="547D4191" w14:textId="0B1AC122" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="172B58F5" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64492DEB" w14:textId="77777777" w:rsidR="00395C3E" w:rsidRDefault="00395C3E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="75006759" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="752306C2" w14:textId="77777777" w:rsidR="008C7683" w:rsidRDefault="008C7683" w:rsidP="008C7683">
+    <w:p w14:paraId="5C7C916A" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BC74972" w14:textId="77777777" w:rsidR="008C7683" w:rsidRPr="008C7683" w:rsidRDefault="008C7683" w:rsidP="008C7683">
+    <w:p w14:paraId="31E37D0E" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00D53EEA">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008C7683" w:rsidRPr="008C7683" w:rsidSect="008C7683">
-      <w:headerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="4D59E6C2" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="004A57B0" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="004A57B0" w:rsidSect="00737A24">
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="284" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="810" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22ECC449" w14:textId="77777777" w:rsidR="004D47C1" w:rsidRDefault="004D47C1" w:rsidP="008C7683">
+    <w:p w14:paraId="05130A06" w14:textId="77777777" w:rsidR="00E14E77" w:rsidRDefault="00E14E77" w:rsidP="00D53EEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CF37C82" w14:textId="77777777" w:rsidR="004D47C1" w:rsidRDefault="004D47C1" w:rsidP="008C7683">
+    <w:p w14:paraId="746C2A56" w14:textId="77777777" w:rsidR="00E14E77" w:rsidRDefault="00E14E77" w:rsidP="00D53EEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AEF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6896479C" w14:textId="77777777" w:rsidR="004D47C1" w:rsidRDefault="004D47C1" w:rsidP="008C7683">
+    <w:p w14:paraId="7B441D30" w14:textId="77777777" w:rsidR="00E14E77" w:rsidRDefault="00E14E77" w:rsidP="00D53EEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="643F6260" w14:textId="77777777" w:rsidR="004D47C1" w:rsidRDefault="004D47C1" w:rsidP="008C7683">
+    <w:p w14:paraId="270C4716" w14:textId="77777777" w:rsidR="00E14E77" w:rsidRDefault="00E14E77" w:rsidP="00D53EEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="08A899BE" w14:textId="471ED1E9" w:rsidR="00487006" w:rsidRDefault="008C7683" w:rsidP="00573AE9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F414AFD" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="004A57B0" w:rsidRDefault="00D53EEA" w:rsidP="00573AE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E570B9">
+    <w:r w:rsidRPr="004A57B0">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46FDDE69" wp14:editId="144A48F3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D54323A" wp14:editId="5A4189DC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>5768340</wp:posOffset>
+            <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-276225</wp:posOffset>
+            <wp:posOffset>-266700</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="520065" cy="1028700"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="428625" cy="847830"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Picture 9" descr="\\unhouse.local\files\UserData\SAS\Henrik.Juul\My Documents\My Pictures\UNDP.jpg"/>
+          <wp:docPr id="1901290849" name="Picture 1901290849" descr="\\unhouse.local\files\UserData\SAS\Henrik.Juul\My Documents\My Pictures\UNDP.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 4" descr="\\unhouse.local\files\UserData\SAS\Henrik.Juul\My Documents\My Pictures\UNDP.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="520065" cy="1028700"/>
+                    <a:ext cx="428625" cy="847830"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00106F78">
-      <w:t>United Nations Development Programme</w:t>
+    <w:r w:rsidRPr="004A57B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">United Nations Development </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004A57B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Programme</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="38070650" w14:textId="77777777" w:rsidR="008C7683" w:rsidRDefault="008C7683" w:rsidP="00573AE9">
+  <w:p w14:paraId="06E6C200" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00573AE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0089F339" w14:textId="77777777" w:rsidR="008C7683" w:rsidRDefault="008C7683" w:rsidP="00573AE9">
+  <w:p w14:paraId="5DAD37AA" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00573AE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4744821C" w14:textId="77777777" w:rsidR="008C7683" w:rsidRDefault="008C7683" w:rsidP="00573AE9">
+  <w:p w14:paraId="22CE94CC" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRDefault="00D53EEA" w:rsidP="00573AE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2A40530D" w14:textId="77777777" w:rsidR="008C7683" w:rsidRDefault="008C7683" w:rsidP="00573AE9">
-[...7 lines deleted...]
-  <w:p w14:paraId="00BEE7BA" w14:textId="77777777" w:rsidR="008C7683" w:rsidRPr="008C7683" w:rsidRDefault="008C7683" w:rsidP="008C7683">
+  <w:p w14:paraId="6A2F0A8F" w14:textId="77777777" w:rsidR="00D53EEA" w:rsidRPr="008C7683" w:rsidRDefault="00D53EEA" w:rsidP="008C7683">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="008C7683"/>
-[...32 lines deleted...]
-    <w:rsid w:val="00FC5CE2"/>
+    <w:rsidRoot w:val="00D53EEA"/>
+    <w:rsid w:val="003E1B16"/>
+    <w:rsid w:val="004A57B0"/>
+    <w:rsid w:val="00737A24"/>
+    <w:rsid w:val="00BB2D5A"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E14E77"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="x-none" w:bidi="x-none"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="450040D1"/>
+  <w14:docId w14:val="1136FC3C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E5E18261-5963-433D-B7E5-3EE6F473011E}"/>
+  <w15:docId w15:val="{6C4939BF-04E7-4926-A9AB-DACCB0C98DE3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="382">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2368,269 +3163,791 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C7683"/>
+    <w:rsid w:val="00D53EEA"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
-    <w:rsid w:val="008C7683"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D53EEA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C7683"/>
+    <w:rsid w:val="00D53EEA"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008C7683"/>
+    <w:rsid w:val="00D53EEA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D53EEA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
-  <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2737,683 +4054,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...547 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>160</Words>
-  <Characters>913</Characters>
-  <Application>Microsoft Macintosh Word</Application>
+  <Characters>914</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1071</CharactersWithSpaces>
+  <CharactersWithSpaces>1072</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Matrix for determination of nationality when staff member holds multiple nationalities</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Ane Katrine Havsteen</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...57 lines deleted...]
-</file>