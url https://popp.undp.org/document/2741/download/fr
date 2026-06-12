--- v0 (2025-10-21)
+++ v1 (2026-06-12)
@@ -1,6401 +1,8284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="485D17E4" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="327B3515" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Avance de traitement </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17E5" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="3BB03B86" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29072329" w14:textId="11DC9CDC" w:rsidR="0020719C" w:rsidRPr="009C7B2E" w:rsidRDefault="0020719C" w:rsidP="0020719C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="72E855CC" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La rémunération du personnel, y compris le salaire, les avantages et les allocations, est conçue pour répondre aux besoins de vie normaux des membres du personnel et de leurs personnes à charge. Lorsque des situations exceptionnelles et inattendues se produisent et que des fonds supplémentaires sont nécessaires, le PNUD peut accorder une avance dans des circonstances et conditions spécifiques définies dans la présente politique.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17E6" w14:textId="2639A636" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="0020719C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5630764F" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Le PNUD n'étant pas une institution financière (de prêt), il est conseillé aux membres du personnel de s'adresser aux institutions de prêt disponibles telles que les banques ou la United Nations Federal Credit Union (UNFCU) pour tous leurs besoins financiers personnels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3790A4" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="485D17E7" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="000A41DC">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cette politique met en ouvre la règle du personnel 3.16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB49230" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17E8" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="000A41DC">
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+    <w:p w14:paraId="1C58EE2B" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicabilité  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17E9" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="000A41DC">
+    <w:p w14:paraId="1AB599FA" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17EA" w14:textId="71A4F4E1" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="0020719C" w:rsidP="000A41DC">
-      <w:pPr>
+    <w:p w14:paraId="43E0C1B2" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:rPr>
-[...18 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...12 lines deleted...]
-    <w:p w14:paraId="485D17EB" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="000A41DC">
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel titulaires d'un engagement permanent, d'un engagement à durée déterminée et d'un engagement temporaire, ainsi que les titulaires d'accords internationaux et nationaux de services de personnel (IPSA et NPSA) peuvent demander, et le PNUD peut accorder, une avance sur traitement conformément aux conditions décrites ci-dessous. Sauf indication contraire, les termes et conditions relatifs aux avances sur salaire s'appliquent à tous les types de personnel énumérés ci-dessus.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20739425" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17EC" w14:textId="43ABDBF3" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="000A41DC">
-[...20 lines deleted...]
-    <w:p w14:paraId="485D17ED" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="000A41DC">
+    <w:p w14:paraId="0D07180D" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conditions générales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64325E92" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17EE" w14:textId="44E8D299" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="009D78DF" w:rsidP="000A41DC">
-      <w:pPr>
+    <w:p w14:paraId="7B62FB8D" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:rPr>
-[...18 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F4444C" w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les conditions suivantes s’appliquent à toutes les avances sur traitement :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4214E5" w14:textId="77777777" w:rsidR="00B83B4C" w:rsidRPr="009C7B2E" w:rsidRDefault="00B83B4C">
-[...7 lines deleted...]
-    <w:p w14:paraId="768C1FF4" w14:textId="15A22C84" w:rsidR="0020719C" w:rsidRPr="009C7B2E" w:rsidRDefault="0020719C" w:rsidP="0020719C">
+    <w:p w14:paraId="1F593B5F" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D477BC3" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ils sont récupérés en totalité par des retenues salariales régulières ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B2D8C9" w14:textId="60285D23" w:rsidR="0020719C" w:rsidRPr="009C7B2E" w:rsidRDefault="0020719C" w:rsidP="0020719C">
+    <w:p w14:paraId="7A63AFEB" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Les avances pour les membres du personnel recrutés au niveau international et les IPSA sont toujours recouvrées en USD. Ces avances peuvent être déboursées dans la monnaie locale du lieu d'affectation. Lorsqu'une avance est versée dans une devise autre que le dollar américain, le montant de cette avance sera converti en dollars américains au taux de change officiel des Nations Unies en vigueur au moment de l'émission de l'avance, et c'est ce montant en dollars américains qui sera recouvré ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17F1" w14:textId="7985BEC8" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="0020719C" w:rsidP="0020719C">
+    <w:p w14:paraId="5D60C088" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="427"/>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="25110FBD" w14:textId="296E35C6" w:rsidR="00B83B4C" w:rsidRPr="009C7B2E" w:rsidRDefault="005C36BF" w:rsidP="0020719C">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Les agents recrutés localement et les ANPE ne peuvent recevoir des avances que dans la monnaie dans laquelle leur salaire est versé et l'avance doit être remboursée dans la même monnaie ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C70C7A" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663693D0" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="426"/>
-        <w:rPr>
-[...36 lines deleted...]
-    <w:p w14:paraId="343630DB" w14:textId="6758B5EF" w:rsidR="00B83B4C" w:rsidRPr="009C7B2E" w:rsidRDefault="009D6D1D" w:rsidP="0020719C">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le recouvrement est effectué le premier jour de paie de fin de mois suivant l’octroi de l’avance, à moins qu’il n’en soit stipulé autrement au moment de l’approbation ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D17731" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD66A78" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="426"/>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="485D17F4" w14:textId="27F66170" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="005C36BF" w:rsidP="00C6185D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sauf indication contraire, ils sont liquidés à un taux constant jusqu'à un maximum de douze (12) périodes de paie consécutives ne dépassant pas la date d'expiration de la nomination / accord; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BF4501" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC6EED0" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="427"/>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="485D17F5" w14:textId="2C9A7710" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="005C36BF" w:rsidP="0006289B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aucune nouvelle avance ne peut être accordée tant qu’une avance précédente ou une partie de celle-ci n’a pas été versée, sauf :  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C464EC" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="176096E4" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F89648B" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="2340" w:hanging="360"/>
-        <w:rPr>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour les avances pour frais médicaux majeurs en attendant le remboursement par un régime d’assurance maladie des Nations Unies ; ou  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E31FC9" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="2520" w:hanging="540"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="485D17F6" w14:textId="6CAF4006" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="005C36BF" w:rsidP="0006289B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18471C17" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="2340" w:hanging="360"/>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si, sur la base des décisions en matière de sécurité et selon l’approbation à l’échelle du lieu d’affectation, conformément au Manuel de sécurité de l’UNDSS ; ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F4444C" w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369D772F" w14:textId="77777777" w:rsidR="00487824" w:rsidRPr="009C7B2E" w:rsidRDefault="00487824" w:rsidP="0006289B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B0D6F6D" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="2520" w:hanging="540"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="485D17F7" w14:textId="656CC309" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="005C36BF" w:rsidP="0006289B">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D7896F7" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
+        <w:spacing w:after="26" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="2340" w:hanging="360"/>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour les avances exceptionnellement approuvées dans des situations d’urgence particulières par l’Administrateur assistant et le Directeur du BMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F4444C" w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C997D6C" w14:textId="77777777" w:rsidR="00487824" w:rsidRPr="009C7B2E" w:rsidRDefault="00487824" w:rsidP="00487824">
-[...8 lines deleted...]
-    <w:p w14:paraId="485D17F8" w14:textId="0C2EAC13" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="009D6D1D" w:rsidP="00C6185D">
+    <w:p w14:paraId="26447100" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="26" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AAFDCBA" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="427"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La demande d'avance doit expliquer, en détail, la situation exceptionnelle et inattendue pour laquelle les fonds sont nécessaires et joindre les pièces justificatives. Elle doit également inclure un engagement écrit selon lequel, si le membre du personnel/le titulaire de l'APS cesse ses fonctions, tout solde restant d'une avance sera récupéré en totalité sur les derniers émoluments. Tout solde dépassant les émoluments finaux dus doit être payé immédiatement et en totalité avant la séparation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17F9" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="37B3893D" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17FA" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
-[...8 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+    <w:p w14:paraId="7DA4AF71" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Autorisation des avances sur traitement et responsabilité du recouvrement  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17FB" w14:textId="08B3A1C3" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="31EB6A6D" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D78DF" w:rsidRPr="009C7B2E">
-        <w:rPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Demande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17FC" w14:textId="777DFDAC" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="009D78DF" w:rsidP="009D78DF">
+    <w:p w14:paraId="2F5EB27D" w14:textId="3D2E1EAF" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="142"/>
-[...12 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les demandes d'avances sur salaire par les membres du personnel recrutés localement et les ANPE hors du siège (HQ) doivent être soumises en </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C3E" w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilisant,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la plateforme libre-service des employés du PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C3E" w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ainsi que les documents nécessaires, conformément à la présente politique. La demande est examinée et approuvée par le personnel désigné avec ces rôles dans le Bureau. Généralement, le rôle d'approbateur est auprès du chef de bureau (représentant résident) qui peut le déléguer au représentant résident adjoint (opérations) ou à une fonction similaire.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF2258C" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17FD" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
-[...15 lines deleted...]
-    <w:p w14:paraId="485D17FE" w14:textId="059D8954" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="009D78DF">
+    <w:p w14:paraId="0A975849" w14:textId="2D5BE4E2" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="428"/>
-[...67 lines deleted...]
-    <w:p w14:paraId="4E8470A8" w14:textId="6D80E945" w:rsidR="009D78DF" w:rsidRPr="009C7B2E" w:rsidRDefault="009D78DF" w:rsidP="009D78DF">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour les membres du personnel recrutés sur le plan international, les avances sur traitement doivent être approuvées par le Gestionnaire du service de la </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C3E" w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paie et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des services à la clientèle (Paie/GSSU). Le gestionnaire du service de la paie et des services à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">la clientèle est responsable de s’assurer que toutes les avances sur traitement approuvées sont recouvrées dans les délais prescrits par la présente politique.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2295A0" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D3024E" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="428"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="0581EE56" w14:textId="705D7B54" w:rsidR="009D78DF" w:rsidRPr="009C7B2E" w:rsidRDefault="008E00E2" w:rsidP="009D78DF">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le bureau qui approuve l'avance est chargé de s'assurer que le paiement est effectué et recouvré conformément à la présente politique. L'administrateur adjoint et directeur de BMS peut révoquer la délégation de pouvoir du chef de bureau, ou du directeur du bureau du membre du personnel, pour approuver les avances sur salaire si les avances sont approuvées en violation de cette politique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420C2275" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6692BE37" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="428"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>À l'exception des avances d'urgence personnelles, les avances de salaire des membres du personnel recrutés à l'international et des IPSA doivent être approuvées par le responsable des services de paie globale (GPS) et le responsable des services de prestations et d'allocations (BES). Les responsables GPS et BES sont chargés de veiller à ce que toutes les avances sur salaire soient approuvées et recouvrées dans le cadre de cette politique. Dans le cas d'avances personnelles d'urgence, l'administrateur adjoint et le directeur de BMS doivent approuver l'avance de salaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17FF" w14:textId="13CBC220" w:rsidR="005C36BF" w:rsidRPr="009C7B2E" w:rsidRDefault="005C36BF">
+    <w:p w14:paraId="26982A69" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="485D1800" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369FBD3C" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Types d’avances sur traitement </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1801" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="292B7E64" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1802" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+    <w:p w14:paraId="049C82C5" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Avances pour nomination initiale  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1803" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="03517B23" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5007EBEA" w14:textId="288AFBE0" w:rsidR="008E00E2" w:rsidRPr="009C7B2E" w:rsidRDefault="008E00E2" w:rsidP="00661807">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="67EDB0B3" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="426"/>
-[...32 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsqu'un membre du personnel/titulaire de l'APS ne reçoit pas un salaire régulier en raison d'un problème bancaire ou d'un autre problème technique, ou un salaire partiel pour le premier mois en raison de la date de traitement de la paie, une avance est accordée pour le montant dû. Si un salaire en double est versé, un recouvrement intégral sera effectué lors de la prochaine paie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A0ABB5" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="422"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1805" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="42E7FFB8" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1806" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+    <w:p w14:paraId="5949FBD3" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Avances dues pour non-paiement du traitement  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1807" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="064EC085" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1808" w14:textId="1459009F" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="00661807">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="163C7341" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="426"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="485D1809" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsqu’un membre du personnel / titulaire de l'APS ne perçoit pas son traitement normal sans que cela soit sa faute, une avance est accordée à concurrence du montant dû. Si un double salaire est versé, un recouvrement intégral sera effectué dans la prochaine paie.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281E3C49" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D180A" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+    <w:p w14:paraId="2AFB94C9" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Avances à la cessation de service  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D180B" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1087BBD0" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D180C" w14:textId="6D4EE555" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="00661807">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="423CD768" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="426"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="485D180D" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsqu’un membre du personnel quitte le service et que les comptes de paie ne peuvent être définitivement réglés au moment de son départ, une avance ne dépassant pas 80 % du montant estimatif net des sommes dues peut-être accordée.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33207724" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D180E" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+    <w:p w14:paraId="7F87690E" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Avances pour frais médicaux  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D180F" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="08D63B25" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1810" w14:textId="4C5F90B6" w:rsidR="00C54F7B" w:rsidRDefault="00A36ECE" w:rsidP="005F0570">
+    <w:p w14:paraId="1DA7B410" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="426"/>
-[...24 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">soins et la compagnie d'assurance et (iii) les factures doivent être payées avant la réception du paiement de </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="485D1811" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
+        <w:t>Un membre du personnel / titulaire d'une APS peut, à titre exceptionnel, demander une avance de traitement   pour des frais médicaux importants et imprévus encourus par lui-même ou une personne à charge reconnue par le PNUD. Ces demandes d'avances ne seront prises en compte que si (i) le membre du personnel/le titulaire de la délégation de pouvoirs, ainsi que la personne à charge désignée, sont inscrits à un régime médical officiel des Nations Unies, (ii) il n'existe pas de possibilité de facturation/paiement direct entre le prestataire de soins et la compagnie d'assurance et (iii) les factures doivent être payées avant la réception du paiement de l’assurance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B39770" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:spacing w:after="50" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1812" w14:textId="114E072F" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00A36ECE" w:rsidP="005F0570">
+    <w:p w14:paraId="15C5846C" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="426"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="485D1813" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est prévu que la plupart des frais médicaux soient couverts par un régime d'assurance médicale des Nations Unies. Toutefois, si un membre du personnel / titulaire d'une autorisation de service public ou une personne à charge reconnue par le PNUD doit faire face à des frais médicaux importants qui dépassent les limites du régime d'assurance médicale et à des difficultés financières excessives, une avance de traitement   peut être envisagée dans le cadre des dispositions relatives aux avances sur salaire pour urgence personnelle.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5575E9D1" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:spacing w:after="38" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1814" w14:textId="72486271" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00A36ECE" w:rsidP="005F0570">
+    <w:p w14:paraId="2797D4D0" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="426"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="485D1815" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="003D4BE7">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'avance ne peut pas dépasser le montant le plus bas entre (i) deux mois de salaire net, (ii) le montant maximum remboursable par le régime d'assurance médicale applicable ou (iii) le montant de la facture de l'hôpital. Les avances pour frais médicaux peuvent être accordées en même temps qu'une avance de traitement   existante.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CBF9E5" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:spacing w:after="36" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137923EE" w14:textId="689AE72C" w:rsidR="00A83BAA" w:rsidRPr="009C7B2E" w:rsidRDefault="00A36ECE" w:rsidP="005F0570">
+    <w:p w14:paraId="5A3E80DC" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="426"/>
-[...20 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'avance pour frais médicaux doit être réglée par le biais du régime d'assurance applicable ou par le membre du personnel / titulaire de l'APS dans les quatre mois suivant l'octroi de l'avance.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE25A61" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
-[...13 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B208A4" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Avances pour paiement anticipé du loyer  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D181B" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="71024767" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="427" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="427"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D181C" w14:textId="1ED3C874" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="007E22BE" w:rsidP="005F0570">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F7A33B9" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="2" w:line="248" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="3DBDD332" w14:textId="77777777" w:rsidR="00CF23AB" w:rsidRPr="009C7B2E" w:rsidRDefault="00CF23AB" w:rsidP="005F0570">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel recrutés au niveau international peuvent bénéficier d'une avance de loyer lorsque trois mois de loyer ou plus doivent normalement être payés à l'avance pour obtenir un logement tel que stipulé dans le contrat de location. La demande d'avance doit préciser le montant du loyer, le nombre de mois pour lesquels le contrat de bail indique qu'il doit être payé à l'avance, le montant et la devise de l'avance demandée.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1F4369" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:spacing w:after="2" w:line="248" w:lineRule="auto"/>
-        <w:ind w:left="567" w:firstLine="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6069C8B7" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="2" w:line="248" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le nombre de mois d'avance doit correspondre à la pratique normale pour les biens locatifs dans le lieu d'affectation, confirmée par le chef de bureau</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D181D" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="005F0570">
+    <w:p w14:paraId="55460FD0" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D181E" w14:textId="24299489" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="005F0570">
+    <w:p w14:paraId="7BD977A6" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="2" w:line="248" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="485D181F" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="005F0570">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le montant de l’avance couvre uniquement le loyer ; il ne couvre pas les dépôts de garantie, les honoraires des agents immobiliers ou les frais récurrents tels que l’électricité lorsque ceux-ci sont payés séparément du loyer.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D01A62" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="426" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1820" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="005F0570">
+    <w:p w14:paraId="2A90FDD7" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="426"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le montant de l’avance sera recouvré au cours de la période pour laquelle l’avance a été demandée ou au cours de la période contractuelle en cours, selon la première éventualité.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1821" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="005F0570">
+    <w:p w14:paraId="1766EB96" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="426" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1822" w14:textId="41CAE53D" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="005F0570">
+    <w:p w14:paraId="6268A219" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="426"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les avances pour paiement anticipé du loyer ne sont pas autorisées pour les membres du personnel affectés à des lieux d’affectation du groupe 1 dans le cadre du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="009C7B2E">
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00F2096A">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="954F72"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="954F72"/>
-            <w:lang w:val="fr-CH"/>
+            <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">système des </w:t>
-[...7 lines deleted...]
-          <w:t>indemnités de poste</w:t>
+          <w:t>système des indemnités de poste</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631F734B" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4896F8C2" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D2159F" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avances pour l’achat d’un véhicule privé  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30946B3A" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="427"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C02C33">
-[...60 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...6 lines deleted...]
-    <w:p w14:paraId="485D1826" w14:textId="1E32BF46" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00CF23AB" w:rsidP="00CF23AB">
+    </w:p>
+    <w:p w14:paraId="48E24A37" w14:textId="7AE74D0E" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...21 lines deleted...]
-      <w:r w:rsidR="00FA1D5C" w:rsidRPr="00FA1D5C">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les fonctionnaires recrutés sur le plan international des grades P-1 à P-4 peuvent bénéficier d'une avance de traitement   pour l'achat d'une voiture privée d'un montant maximum de 7 500 dollars américains ou l'équivalent en monnaie locale au taux de change opérationnel des Nations Unies (UNORE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA1D5C" w:rsidRPr="002637FC">
-        <w:rPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">United Nations Operational Rate of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00C02C33" w:rsidRPr="00ED67CF">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00F2096A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Exchang</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidR="00FA1D5C" w:rsidRPr="002637FC">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00F2096A">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
-        <w:r w:rsidR="00FA1D5C" w:rsidRPr="002637FC">
+        <w:r w:rsidRPr="00F2096A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
-[...4 lines deleted...]
-      <w:r w:rsidR="00FA1D5C" w:rsidRPr="00717EDB">
+      <w:r w:rsidR="003F3C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00FA1D5C" w:rsidRPr="00E63FD8">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="003F3C3E" w:rsidRPr="0059270A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://treasury.un.org/operationalrates/OperationalRates.php</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FA1D5C">
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA1D5C">
-[...25 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour son acronyme en anglais ) en vigueur.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C45F806" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1827" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
-[...15 lines deleted...]
-    <w:p w14:paraId="485D1828" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="00CF23AB">
+    <w:p w14:paraId="1348C211" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les demandes d’avance à cette fin seront examinées, une seule fois, dans les six mois suivant la nomination initiale ou la réaffectation. Le Chef du Bureau doit certifier que le véhicule est nécessaire dans le cadre de la nomination du membre du personnel.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1829" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
-      <w:pPr>
+    <w:p w14:paraId="6949CF61" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
         <w:spacing w:after="28" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="142" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D182A" w14:textId="64CF1473" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="00CF23AB">
+    <w:p w14:paraId="4FA5A7D6" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La demande d’avance doit préciser le montant, la devise et le lieu où l’avance doit être versée. Les avances pour l’achat d’un véhicule privé sont accordées sous réserve que le membre du personnel ait l’intention de conserver le véhicule pendant au moins deux ans ou pendant la durée de sa nomination, la plus courte de ces deux périodes étant retenue.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2124904A" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="142" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D182C" w14:textId="235969CE" w:rsidR="00C54F7B" w:rsidRPr="00DF3B14" w:rsidRDefault="00F4444C" w:rsidP="00075505">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="12C02EAB" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les avances pour l’achat d’un véhicule privé ne sont pas autorisées pour les membres du personnel affectés à des lieux d’affectation du groupe 1 dans le cadre du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="00DF3B14">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00F2096A">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="954F72"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="954F72"/>
-            <w:lang w:val="fr-CH"/>
+            <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">système des </w:t>
-[...7 lines deleted...]
-          <w:t>indemnités de poste</w:t>
+          <w:t>système des indemnités de poste</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DF3B14" w:rsidRPr="00DF3B14">
-[...13 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en anglais). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CB0A0B" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="142" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D182E" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C" w:rsidP="00CF23AB">
+    <w:p w14:paraId="154D437B" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les membres du personnel titulaires d’un contrat d’engagement temporaire n’ont pas droit à ce type d’avance.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-        <w:rPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7B2E">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D182F" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
-      <w:pPr>
+    <w:p w14:paraId="50228659" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1830" w14:textId="3A5A2849" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
-[...26 lines deleted...]
-    <w:p w14:paraId="485D1831" w14:textId="6CA0280E" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="5788D4CE" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avances d’urgence  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9755C5" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="427" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="427"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3758BFD3" w14:textId="1684131E" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="427"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="fr-CH"/>
-[...16 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Avances d'urgence en masse à des groupes de membres du personnel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572D9E4A" w14:textId="77777777" w:rsidR="005E5528" w:rsidRPr="009C7B2E" w:rsidRDefault="005E5528">
+    <w:p w14:paraId="62C3C516" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="427" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="485D1832" w14:textId="4B82E5CA" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00CF23AB" w:rsidP="00CF23AB">
+        <w:ind w:left="427"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6CC91E" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des avances de salaire peuvent être exceptionnellement approuvées pour des groupes de membres du personnel / titulaires d'une APS, dans des situations d'urgence </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">spécifiques, par l'administrateur adjoint et directeur de BMS, conformément aux conditions et procédures spécifiées au moment de l’approbation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676C3B7E" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1833" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00F4444C">
-[...15 lines deleted...]
-    <w:p w14:paraId="6E45BD21" w14:textId="26F7047F" w:rsidR="005E5528" w:rsidRPr="009C7B2E" w:rsidRDefault="005E5528" w:rsidP="005E5528">
+    <w:p w14:paraId="2283695F" w14:textId="00DDAD10" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...56 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les avances de salaire groupées qui peuvent être proposées par le chef de bureau ou l'équipe de pays des Nations Unies (UNCT) pour répondre à une situation d'urgence dans un lieu d'affectation, doivent être approuvées par l'administrateur adjoint et le directeur de BMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266E18BC" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="994"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B7B91D" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Avance d'urgence personnelle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CFC4C2" w14:textId="3D3681E4" w:rsidR="005E5528" w:rsidRPr="009C7B2E" w:rsidRDefault="005E5528" w:rsidP="005E5528">
+    <w:p w14:paraId="7CDDBA09" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B457F0D" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les membres du personnel/les titulaires d'une APS peuvent se voir accorder une avance pour des urgences personnelles pouvant aller jusqu'à deux mois de salaire net pour répondre à des besoins réellement urgents et non récurrents. Ces demandes seront examinées sur la base du mérite de chaque cas individuel, y compris les preuves fournies, et accordées sur la base du meilleur jugement du chef ou du directeur du bureau, dans le cas du personnel recruté localement et des NPSA, ou de l'administrateur adjoint et directeur du BMS, dans le cas du personnel recruté internationalement et des IPSA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F21E0C4" w14:textId="77777777" w:rsidR="00226649" w:rsidRPr="005E5528" w:rsidRDefault="00226649" w:rsidP="00226649">
-[...7 lines deleted...]
-    <w:p w14:paraId="6B5D6B49" w14:textId="2F2176CF" w:rsidR="00DC5B52" w:rsidRDefault="00DC5B52" w:rsidP="00DC5B52">
+    <w:p w14:paraId="6427F6AE" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C2F4CD9" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les situations qui peuvent faire l'objet d'avances pour urgences personnelles sont les suivantes : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F0A880" w14:textId="77777777" w:rsidR="008F4254" w:rsidRDefault="008F4254" w:rsidP="008F4254">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6DA4004A" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AC009B" w14:textId="5344E493" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les dépenses importantes de réparation d'une résidence privée endommagée par une catastrophe naturelle ou d'origine humaine (par exemple, incendie, inondation, etc.). Les avances de ce type peuvent souvent être approuvées à l'échelle du lieu d'affectation dans le cadre d'une avance d'urgence </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C3E" w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>globale ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA01F8A" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1354"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E6B3D2" w14:textId="1501CA3A" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les dépenses importantes liées à la mise en œuvre de mesures liées à la sécurité (clôtures, système d'alarme, etc.) sur la résidence principale d'un membre du personnel / titulaire d’une APS sur la base d'une recommandation écrite de l'agent de sécurité du PNUD ou de l'UNDSS et de la présentation d'une facture ou d'un devis du </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C3E" w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournisseur ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8D4C17" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DACEF2A" w14:textId="00B7C474" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les délits entraînant de graves pertes financières, attestées par un rapport de police officiel ou une réclamation d'assurance, pour le membre du personnel et/ou les personnes à sa charge, telles que reconnues par le </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C3E" w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PNUD ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5FEBD0" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10E63DF7" w14:textId="24F83E28" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les frais funéraires en cas de décès d'un membre de la famille </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C3E" w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>immédiate ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE3F76E" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23983AD6" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les dépenses liées aux procédures et traitements médicaux ou dentaires essentiels pour les membres du personnel / titulaires d'une APS et/ou leurs personnes à charge reconnues par le PNUD qui ne sont pas couvertes par leur régime d'assurance et sur présentation d'une facture ou d'un devis d'un prestataire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2215F198" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE8AD4E" w14:textId="307D5184" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Il ne peut être accordé qu'une seule avance de salaire personnelle pour les urgences par période de douze mois. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1834" w14:textId="79E9C993" w:rsidR="00C54F7B" w:rsidRPr="009C7B2E" w:rsidRDefault="00C54F7B" w:rsidP="00226649">
-[...7 lines deleted...]
-    <w:p w14:paraId="485D1835" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="6B72C315" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...56 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65926E8E" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demandes non autorisées </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DBAC30" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA82A88" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les avances de traitement ne sont pas autorisées à des fins autres que celles couvertes par la présente politique. Il s'agit notamment des cas suivants, mais sans s'y limiter :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A756BB5" w14:textId="77777777" w:rsidR="00226649" w:rsidRPr="009C7B2E" w:rsidRDefault="00226649" w:rsidP="00226649">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="7774814A" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B90E493" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(a) les mariages, les fêtes ou autres rassemblements de ce type ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B763E2" w14:textId="77777777" w:rsidR="00226649" w:rsidRPr="009C7B2E" w:rsidRDefault="00226649" w:rsidP="00226649">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="109DBC70" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E52D0C9" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(b) les frais d'école ou d'université ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E23D34" w14:textId="77777777" w:rsidR="00226649" w:rsidRPr="009C7B2E" w:rsidRDefault="00226649" w:rsidP="00226649">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="1A20560F" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65924946" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(c) vacances ou autres déplacements personnels ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AD56ED" w14:textId="77777777" w:rsidR="00226649" w:rsidRPr="009C7B2E" w:rsidRDefault="00226649" w:rsidP="00226649">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="3811FBBD" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F35E6C" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(d) l'achat d'une maison ou d'un terrain ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9A12B0" w14:textId="77777777" w:rsidR="00226649" w:rsidRPr="009C7B2E" w:rsidRDefault="00226649" w:rsidP="00226649">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="277A2A21" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14AF061D" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(e) la construction de maisons, de bâtiments ou l'extension de locaux existants ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095C6668" w14:textId="77777777" w:rsidR="00226649" w:rsidRPr="009C7B2E" w:rsidRDefault="00226649" w:rsidP="00226649">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="198A3D03" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67535196" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(f) la rénovation ou la réparation de maisons ou de bâtiments par l'usure normale ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507802E2" w14:textId="77777777" w:rsidR="00226649" w:rsidRPr="009C7B2E" w:rsidRDefault="00226649" w:rsidP="00226649">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="026DDBDC" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B983DC5" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(g) l'achat de mobilier domestique et d'effets personnels ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CD534D" w14:textId="77777777" w:rsidR="00226649" w:rsidRPr="009C7B2E" w:rsidRDefault="00226649" w:rsidP="00226649">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="2A8686E9" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F2690C" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(h) le paiement de dettes personnelles, de prêts bancaires ou de prêts hypothécaires. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32712C35" w14:textId="77777777" w:rsidR="00226649" w:rsidRPr="009C7B2E" w:rsidRDefault="00226649" w:rsidP="00226649">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="3FB4A104" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="994"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F91DE03" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="994"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69FEDE79" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1F3FE8" w14:textId="50435C3C" w:rsidR="00FA7FEC" w:rsidRPr="002A7C9C" w:rsidRDefault="00FA7FEC" w:rsidP="00FA7FEC">
+    <w:p w14:paraId="71A9A970" w14:textId="52AD09C5" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Annex: </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1FE38B50" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00FA7FEC">
+        <w:t>Annex : Résumé des conditions de paiement, de recouvrement et autres conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D61398" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10817" w:type="dxa"/>
         <w:tblInd w:w="-934" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1310"/>
         <w:gridCol w:w="1443"/>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="1524"/>
         <w:gridCol w:w="1924"/>
         <w:gridCol w:w="1763"/>
         <w:gridCol w:w="53"/>
         <w:gridCol w:w="1600"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w14:paraId="4F9E3812" w14:textId="77777777" w:rsidTr="00865F6D">
+      <w:tr w:rsidR="00F2096A" w:rsidRPr="00F2096A" w14:paraId="79277396" w14:textId="77777777" w:rsidTr="00F2096A">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77644258" w14:textId="43839895" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="009C7B2E" w:rsidP="00332B2B">
+          <w:p w14:paraId="73BA62E4" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk125035494"/>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Type d'avance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C521258" w14:textId="3F7F24F7" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="009C7B2E" w:rsidP="00332B2B">
+          <w:p w14:paraId="5070B944" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Demande initiée par</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="539694DB" w14:textId="61385FD4" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="009C7B2E" w:rsidP="009C7B2E">
+          <w:p w14:paraId="0F804A09" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Avancé Approuvé par </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52D97C0F" w14:textId="168CAA5A" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="009C7B2E" w:rsidP="00332B2B">
+          <w:p w14:paraId="47A4F710" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Eligibilité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C7937DE" w14:textId="2C94ADD0" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="009C7B2E" w:rsidP="009C7B2E">
+          <w:p w14:paraId="1EA6F8B5" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Montant maximal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5161397B" w14:textId="47F02EF2" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="009C7B2E" w:rsidP="009C7B2E">
+          <w:p w14:paraId="069FEDB5" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Durée maximale de récupération </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19E70B03" w14:textId="131B55CA" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="009C7B2E" w:rsidP="009C7B2E">
+          <w:p w14:paraId="406EE3D7" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Autres termes et conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w14:paraId="69CC36D3" w14:textId="77777777" w:rsidTr="00865F6D">
+      <w:tr w:rsidR="00F2096A" w:rsidRPr="00F2096A" w14:paraId="531C66D2" w14:textId="77777777" w:rsidTr="000171F9">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12463DD8" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="798A4271" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Lors du premier rendez-vous </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03D9FD68" w14:textId="2CB0853F" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="4823DA1E" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CDB43B7" w14:textId="1B028E76" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="00332B2B">
+          <w:p w14:paraId="22738E7C" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Point focal HR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62C1A184" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="462DFFDE" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="395E1D38" w14:textId="11F58C65" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="6DBDB2CD" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
-              </w:rPr>
-[...27 lines deleted...]
-              <w:t>Services de prestations et d'allocations (BES)</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ma    Manager, Services de paie globale (GPS) et Manager, Services de prestations et d'allocations (BES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="513F4C31" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="2181436F" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout le personnel </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4224E98F" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="7704AE98" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A0EFFDB" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="09AB030B" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Rémunération mensuelle nette </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D20D94F" w14:textId="4EE33CDD" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="00A0805C" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F0607E2" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="28690837" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Rétablissement complet lors de la prochaine paie régulière </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="103D74AF" w14:textId="146E1C19" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="606CE1B3" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20B20DE8" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="4C1B6C73" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w14:paraId="676FD40E" w14:textId="77777777" w:rsidTr="00865F6D">
+      <w:tr w:rsidR="00F2096A" w:rsidRPr="00F2096A" w14:paraId="1DAD0985" w14:textId="77777777" w:rsidTr="000171F9">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AF6BBB6" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="03A1677A" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-réception du salaire </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A6029AC" w14:textId="65B3AAE7" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="620B56FC" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="362B9057" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="6814ED11" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="404D1FD0" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="05D7981F" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69CA4FF8" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="3AF382CD" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="116ABC08" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="2AEDCC63" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46BC37B4" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="7FC6CA9A" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DB1C217" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="08577195" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w14:paraId="5B1A6A35" w14:textId="77777777" w:rsidTr="00865F6D">
+      <w:tr w:rsidR="00F2096A" w:rsidRPr="00F2096A" w14:paraId="3EC3EAA3" w14:textId="77777777" w:rsidTr="000171F9">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73B1B623" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="1252E320" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Cessation de service </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="482705E9" w14:textId="0275E9F3" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="10DFF1C2" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C1A99E8" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="7A4A5C9D" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="438F2017" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="11CFFBA2" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64CEDEC8" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="72F52E6B" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C3C89BE" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="4302C465" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">80 % de la rémunération finale </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F4582FC" w14:textId="3A34C7AB" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="5C35248A" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1857B6D3" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="7DC7B7C4" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Récupération complète de la rémunération finale </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58BEDFB4" w14:textId="225363F9" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="71E1E125" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D98D46F" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="01874DE5" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w14:paraId="56E4D1E3" w14:textId="77777777" w:rsidTr="00865F6D">
+      <w:tr w:rsidR="00F2096A" w:rsidRPr="00F2096A" w14:paraId="7E0B3B68" w14:textId="77777777" w:rsidTr="000171F9">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="693762C4" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="7D0D3BA4" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Frais médicaux </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F6962D3" w14:textId="247E4C92" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="7FB5F25E" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2900FDE3" w14:textId="275DDC9C" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="022000A8" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>e du personnel</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Membre du personnel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2618C103" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="20C5CDED" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26CAAD7F" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="5F79CCF9" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Chef de bureau ou personne désignée </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EB157E0" w14:textId="74A0B4C8" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="5EB94F10" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1484E04E" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="061AF427" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CDDE0B5" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="53153FC1" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plus bas de : (i) 2 mois de salaire net (ii) assurance remboursable (iii) facture d'hôpital </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="489DBF17" w14:textId="52DC859B" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="713BA2CE" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4505E134" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="17E1B4EC" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Plus de 4 mois ou à la fin du contrat, selon la première éventualité. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66B8BC61" w14:textId="0932D0E2" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="48E66D6B" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C4E7B2D" w14:textId="77777777" w:rsidR="009C7B2E" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="4B0077BD" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FC91BE0" w14:textId="77777777" w:rsidR="009C7B2E" w:rsidRPr="00865F6D" w:rsidRDefault="009C7B2E" w:rsidP="009C7B2E">
+          <w:p w14:paraId="6BFE6DA4" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Doit être couvert par un plan d'assurance médicale de l'ONU ou du PNUD. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="581FCC13" w14:textId="19D86F93" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="1AC12092" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w14:paraId="03AFAD4D" w14:textId="77777777" w:rsidTr="00865F6D">
+      <w:tr w:rsidR="00F2096A" w:rsidRPr="00F2096A" w14:paraId="0CDF61FC" w14:textId="77777777" w:rsidTr="000171F9">
         <w:trPr>
           <w:trHeight w:val="1175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49520A96" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="0FF2F1BB" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Location </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2354DB44" w14:textId="68DAA79B" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="76304A9A" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="096C8577" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="35AAF493" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2348DDD4" w14:textId="7EEEFCF0" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="00332B2B">
+          <w:p w14:paraId="7A758457" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestionnaire, Services de paie globale (GPS) et Gestionnaire, Services des avantages sociaux et des droits (BES)) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="502F0FF8" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="0962EEC0" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Personnel IP en dehors des lieux de travail du groupe 1 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D72DF50" w14:textId="712FAEE2" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="336DFA04" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19533DF8" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="1D1D431F" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Par bail signé </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AEDDCF8" w14:textId="4DB71674" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="06A4C3AC" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D7413A0" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="79F354EE" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Durée du bail ou fin du contrat, selon la première éventualité </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12431F4A" w14:textId="2C7C9DF9" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="070E1830" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45525751" w14:textId="77777777" w:rsidR="009C7B2E" w:rsidRPr="00865F6D" w:rsidRDefault="009C7B2E" w:rsidP="009C7B2E">
+          <w:p w14:paraId="42C2A84D" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Conformément à la pratique du marché locatif local </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="341423D7" w14:textId="00ADBC1E" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="40BF7B06" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w14:paraId="23F7B9A1" w14:textId="77777777" w:rsidTr="00865F6D">
+      <w:tr w:rsidR="00F2096A" w:rsidRPr="00F2096A" w14:paraId="5ADA2C59" w14:textId="77777777" w:rsidTr="000171F9">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E224E95" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="70BEBAFD" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Véhicule </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05980D50" w14:textId="13CEDECC" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="60186FD3" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35435B3A" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="2486CB7E" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="740F9D81" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="62397272" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01617FCD" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="50E858CE" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Personnel IP (P1-P4), à l'exception des AT, en dehors des lieux de travail du groupe 1 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="161A4B1D" w14:textId="2F9EF745" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="7CA3A50F" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09C044B8" w14:textId="77777777" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="2D002291" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$7,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DE8423E" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="793AE0BA" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">12 mois ou fin du contrat, selon la première éventualité </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30190EA0" w14:textId="31E010DB" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="62CC276B" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="166242E7" w14:textId="77777777" w:rsidR="009C7B2E" w:rsidRPr="00865F6D" w:rsidRDefault="009C7B2E" w:rsidP="009C7B2E">
+          <w:p w14:paraId="4D112AC8" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Une fois seulement dans les 6 mois suivant la nomination initiale ou la réaffectation </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C52EA6A" w14:textId="276CC58D" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="26A31E9D" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w14:paraId="0667459E" w14:textId="77777777" w:rsidTr="00865F6D">
+      <w:tr w:rsidR="00F2096A" w:rsidRPr="00F2096A" w14:paraId="1F87762F" w14:textId="77777777" w:rsidTr="000171F9">
         <w:trPr>
           <w:trHeight w:val="662"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71991626" w14:textId="2CDFBC96" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="00332B2B">
+          <w:p w14:paraId="7EE43ED3" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Urgence – Urgences de masse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18F3A6A5" w14:textId="7B66B556" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="00332B2B">
+          <w:p w14:paraId="154B2575" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Point focal HR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="564CBEB7" w14:textId="1D93043D" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="00332B2B">
+          <w:p w14:paraId="7EE8B644" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Administrateur adjoint et directeur, BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70A7B052" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="40A55AD2" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout le personnel du lieu d'affectation spécifique </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="593D43DA" w14:textId="4153AC2B" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="2299F78B" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5340" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70DA8CC6" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="07BA4D64" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel que déterminé au moment de l'approbation </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E60E614" w14:textId="6E7915A8" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="1137AA28" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w14:paraId="2491360F" w14:textId="77777777" w:rsidTr="00865F6D">
+      <w:tr w:rsidR="00F2096A" w:rsidRPr="00F2096A" w14:paraId="4FE0D5DB" w14:textId="77777777" w:rsidTr="000171F9">
         <w:trPr>
           <w:trHeight w:val="662"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42E6624A" w14:textId="3A8E07AE" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="00332B2B">
+          <w:p w14:paraId="2ACD9EA6" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Urgence - Personnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B558AF3" w14:textId="301366DE" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="00332B2B">
+          <w:p w14:paraId="2D4C1B46" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Membre du personnel/titulaire de l'APS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC04C7E" w14:textId="7BFC20CA" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="00332B2B">
+          <w:p w14:paraId="5BBF2585" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Chef ou Directeur de l'Office ou Administrateur adjoint et Directeur, BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="568DB5AD" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="4F0F3808" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout le personnel </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B434ACC" w14:textId="2F9E1523" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="15E56725" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3618C7A3" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="1CB2C0EC" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Deux (2) mois de salaire net </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F9969D2" w14:textId="4CFE78A0" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="109FE658" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63292497" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="615471D1" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">12 mois ou fin du contrat, selon la première éventualité. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B7D84D6" w14:textId="46CF78F9" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="00332B2B">
+          <w:p w14:paraId="7F9F5370" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="477C55A6" w14:textId="08A8438E" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="00FA7FEC" w:rsidP="001043B1">
+          <w:p w14:paraId="1E50DAD6" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="001043B1" w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">1) Pour des conditions spécifiques définies liées au personnel/titulaire de l'APS ou aux personnes à charge, telles que reconnues par le PNUD. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07EEA2F1" w14:textId="77777777" w:rsidR="001043B1" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="1EE813FE" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">(2) Une preuve officielle de l'urgence est requise </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C758C38" w14:textId="7EECB28D" w:rsidR="00FA7FEC" w:rsidRPr="00865F6D" w:rsidRDefault="001043B1" w:rsidP="001043B1">
+          <w:p w14:paraId="4853BF5B" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865F6D">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00F2096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">(3) Une seule avance sur une période de 12 mois </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="7C727041" w14:textId="77777777" w:rsidR="00865F6D" w:rsidRPr="00865F6D" w:rsidRDefault="00865F6D" w:rsidP="00865F6D">
+    <w:p w14:paraId="7F791D8D" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00F2096A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="ko-KR"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B871D1C" w14:textId="3612707E" w:rsidR="00865F6D" w:rsidRPr="00865F6D" w:rsidRDefault="00865F6D" w:rsidP="00865F6D">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5940682C" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="000171F9" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:autoSpaceDN w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-530"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000171F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000171F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="69749768" w14:textId="77777777" w:rsidR="00865F6D" w:rsidRPr="00865F6D" w:rsidRDefault="00865F6D" w:rsidP="00865F6D">
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E9455D" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="000171F9" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:ind w:right="-530"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000171F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E16D169" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRPr="000171F9" w:rsidRDefault="00F2096A" w:rsidP="00807EA2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-530"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000171F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...24 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000171F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...33 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168D860A" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00807EA2">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1164" w:right="1790" w:bottom="1350" w:left="1800" w:header="720" w:footer="748" w:gutter="0"/>
+      <w:pgMar w:top="1008" w:right="1790" w:bottom="1350" w:left="1800" w:header="720" w:footer="748" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="647FF2DB" w14:textId="77777777" w:rsidR="007042D4" w:rsidRDefault="007042D4">
+    <w:p w14:paraId="27B26F69" w14:textId="77777777" w:rsidR="00617537" w:rsidRDefault="00617537" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="319294EE" w14:textId="77777777" w:rsidR="007042D4" w:rsidRDefault="007042D4">
+    <w:p w14:paraId="66918D53" w14:textId="77777777" w:rsidR="00617537" w:rsidRDefault="00617537" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...4 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="485D184B" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BE9B6E0" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRDefault="00F2096A">
     <w:pPr>
       <w:spacing w:after="1432" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="619" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="619"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="485D184C" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
+  <w:p w14:paraId="50199A39" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRDefault="00F2096A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="7" w:firstLine="0"/>
+      <w:ind w:right="7"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="485D184D" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
+  <w:p w14:paraId="013E5773" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRDefault="00F2096A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="485D1850" w14:textId="297AE2A2" w:rsidR="00C54F7B" w:rsidRDefault="00EC281D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F6CD37C" w14:textId="754F64FA" w:rsidR="00F2096A" w:rsidRPr="00807EA2" w:rsidRDefault="00F2096A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> sur </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Date d’entrée en vigueur</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: 15/01/2023 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00807EA2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
+      <w:t xml:space="preserve"> # </w:t>
     </w:r>
-    <w:r w:rsidR="005C36BF">
+    <w:r w:rsidRPr="00807EA2">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:noProof/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>6</w:t>
-[...66 lines deleted...]
-      <w:t xml:space="preserve">Numéro de version: </w:t>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2089911440"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{2E82C9A4-DDF6-43DA-8299-C46570CDD47C}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00F61894">
+        <w:r w:rsidRPr="00807EA2">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="485D1851" w14:textId="030763FD" w:rsidR="00C54F7B" w:rsidRDefault="00C54F7B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3436F828" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRDefault="00F2096A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="7" w:firstLine="0"/>
+      <w:ind w:right="7"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="485D1852" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
+  <w:p w14:paraId="3BDAD3F9" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRDefault="00F2096A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F8E4578" w14:textId="77777777" w:rsidR="007042D4" w:rsidRDefault="007042D4">
+    <w:p w14:paraId="07A122AF" w14:textId="77777777" w:rsidR="00617537" w:rsidRDefault="00617537" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A117753" w14:textId="77777777" w:rsidR="007042D4" w:rsidRDefault="007042D4">
+    <w:p w14:paraId="133D7588" w14:textId="77777777" w:rsidR="00617537" w:rsidRDefault="00617537" w:rsidP="00F2096A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0DCCB32F" w14:textId="6708DA9C" w:rsidR="00BC515D" w:rsidRDefault="00BC515D" w:rsidP="00BC515D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FA18136" w14:textId="5F986B0B" w:rsidR="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00BC515D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9010"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A97C0D6" wp14:editId="4DC865E8">
-          <wp:extent cx="304800" cy="579120"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="418648CA" wp14:editId="57A34F50">
+          <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="7" name="Picture 7"/>
+          <wp:docPr id="1498676284" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                  <pic:cNvPr id="675666703" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="17615"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="308590" cy="586320"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0571E3C0" w14:textId="77777777" w:rsidR="00EC281D" w:rsidRDefault="00EC281D">
+  <w:p w14:paraId="51E6D8F2" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRDefault="00F2096A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B0A0A81" w14:textId="46FA982F" w:rsidR="00EC281D" w:rsidRDefault="00EC281D" w:rsidP="00EC281D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41CD2FA3" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRDefault="00F2096A" w:rsidP="00EC281D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9010"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06C5318E" wp14:editId="560ABBEC">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D9F4D92" wp14:editId="436FD479">
           <wp:extent cx="304800" cy="703072"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
-          <wp:docPr id="8" name="Picture 8"/>
+          <wp:docPr id="177528531" name="Picture 177528531"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="308534" cy="711685"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5A2726D8" w14:textId="77777777" w:rsidR="00EC281D" w:rsidRDefault="00EC281D">
+  <w:p w14:paraId="77A950C2" w14:textId="77777777" w:rsidR="00F2096A" w:rsidRDefault="00F2096A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00FF537F"/>
-[...96 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="051F2276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="058C217C"/>
     <w:lvl w:ilvl="0" w:tplc="5EC87856">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1354" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2074" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6440,687 +8323,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5674" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6394" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7114" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...635 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36692A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F984FA7A"/>
     <w:lvl w:ilvl="0" w:tplc="D562C0FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="994"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7288,450 +8535,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="73C23A68">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6391"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...398 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53647BE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05C012B0"/>
     <w:lvl w:ilvl="0" w:tplc="A2481B56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -7776,475 +8624,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...423 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D83074A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31AAA2C4"/>
     <w:lvl w:ilvl="0" w:tplc="832E028C">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="994" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019">
@@ -8298,1273 +8722,146 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...308 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1723366936">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="260189218">
+  <w:num w:numId="2" w16cid:durableId="611202543">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="889880462">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1434746161">
+  <w:num w:numId="3" w16cid:durableId="636254602">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="413749761">
-[...23 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="26805601">
+  <w:num w:numId="4" w16cid:durableId="862129643">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C54F7B"/>
-[...69 lines deleted...]
-    <w:rsid w:val="00FA7FEC"/>
+    <w:rsidRoot w:val="00F2096A"/>
+    <w:rsid w:val="000A78A6"/>
+    <w:rsid w:val="003F3C3E"/>
+    <w:rsid w:val="00617537"/>
+    <w:rsid w:val="00807EA2"/>
+    <w:rsid w:val="00A75799"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rsid w:val="00F679F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="485D17E4"/>
-  <w15:docId w15:val="{AAB20B32-920D-47C5-A86F-EE6C819D22F9}"/>
+  <w14:docId w14:val="7C9E30F1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D678A16F-EF40-497E-8AFE-4A3C5F68D089}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...724 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9906,208 +9203,788 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2096A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F2096A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2096A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F3C3E"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008233A2"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F3C3E"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Exchang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Resources/COLD/Booklets/PABooklet.pdf?r=02131246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Resources/COLD/Booklets/PABooklet.pdf?r=02131246" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasury.un.org/operationalrates/OperationalRates.php" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treasury.un.org/operationalrates/OperationalRates.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10214,702 +10091,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2648</Words>
-  <Characters>15100</Characters>
+  <Words>2640</Words>
+  <Characters>15052</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>125</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17713</CharactersWithSpaces>
+  <CharactersWithSpaces>17657</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>S B</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>