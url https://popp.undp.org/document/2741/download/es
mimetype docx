--- v0 (2025-10-22)
+++ v1 (2026-06-11)
@@ -1,6585 +1,8060 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="485D17E4" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="5C3EBCCE" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Anticipo de sueldo </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17E5" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="6DDE1F0C" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17E6" w14:textId="349B01E5" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C" w:rsidP="004B4343">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7D5A04FE" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La compensación al personal, que incluye el salario, las prestaciones y las subvenciones, está diseñada para que cumpla con los requisitos de vida normales de los miembros del personal y sus familiares a cargo.  Cuando ocurren gastos excepcionales o inesperados y se necesitan sumas de dinero adicionales, el PNUD puede otorgar un anticipo bajo las circunstancias y condiciones específicas definidas en esta Política.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017E8B60" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002637FC">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Dado que el PNUD no es una institución crediticia, se aconseja a los miembros del personal que se dirijan a las instituciones de crédito tales como bancos o la Cooperativa Federal de Crédito de las Naciones Unidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A40D100" w14:textId="77777777" w:rsidR="00987A95" w:rsidRPr="002637FC" w:rsidRDefault="00987A95" w:rsidP="00987A95">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6EB5822B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+        <w:spacing w:after="4" w:line="252" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Esta política aplica la norma 3.16 del Reglamento del personal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0AC7CC" w14:textId="77777777" w:rsidR="00987A95" w:rsidRPr="002637FC" w:rsidRDefault="00987A95" w:rsidP="00987A95">
-[...5 lines deleted...]
-    <w:p w14:paraId="485D17E7" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C" w:rsidP="000A41DC">
+    <w:p w14:paraId="444F907A" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B666A11" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17E8" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C" w:rsidP="000A41DC">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+    <w:p w14:paraId="62FFEE88" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aplicabilidad  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17E9" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C" w:rsidP="000A41DC">
+    <w:p w14:paraId="0F6EC7E0" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5778BC63" w14:textId="0D938153" w:rsidR="00987A95" w:rsidRPr="002637FC" w:rsidRDefault="00987A95" w:rsidP="00987A95">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27F6A881" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002637FC">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los miembros del personal con nombramientos permanentes, de plazo fijo y temporales, así como los titulares de Acuerdos Internacionales y Nacionales de Servicios de Personal (IPSA y NPSA) pueden solicitar, y el PNUD puede conceder, un anticipo de sueldo de conformidad con las condiciones que se describen a continuación.  A menos que se especifique lo contrario, los términos y condiciones relacionados con los anticipos salariales se aplican a todos los tipos de personal enumerados anteriormente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C8FCB4" w14:textId="77777777" w:rsidR="00987A95" w:rsidRPr="002637FC" w:rsidRDefault="00987A95" w:rsidP="00987A95">
-[...6 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3CAB2552" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC38712" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="485D17ED" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C" w:rsidP="000A41DC">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44216D91" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Condiciones generales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51753E13" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17EE" w14:textId="5774FFE6" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00987A95" w:rsidP="000A41DC">
-      <w:pPr>
+    <w:p w14:paraId="19DB360C" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="485D17EF" w14:textId="5EA19075" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00383D00" w:rsidP="00C6185D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Las siguientes condiciones rigen para los anticipos de sueldo:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B5275B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B37BFE" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="427"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="485D17F0" w14:textId="10905417" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00383D00" w:rsidP="00C6185D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se recuperan por completo mediante deducciones regulares en la nómina;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A88003" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4843CA88" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="427"/>
-      </w:pPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="485D17F1" w14:textId="4905D6E1" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00874FDD" w:rsidP="00C6185D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los anticipos para miembros del personal contratados internacionalmente e IPSAs siempre se recuperan en dólares estadounidenses. Esos anticipos pueden desembolsarse en la moneda local del lugar de destino del miembro del personal.  Cuando se paga un anticipo en una moneda diferente al dólar estadounidense, el monto de ese anticipo se convertirá a dólares estadounidenses al tipo de cambio oficial de la ONU en efecto al momento en que se emitió el anticipo, y ese monto en dólares estadounidenses es el que se recuperará;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBD9C45" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6420ED3D" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="427"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="25110FBD" w14:textId="6DBE4243" w:rsidR="00B83B4C" w:rsidRPr="002637FC" w:rsidRDefault="00383D00" w:rsidP="00C6185D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los miembros del personal contratados localmente y los NPSA sólo pueden recibir anticipos en la moneda en la que se paga su salario y el anticipo debe reembolsarse en la misma moneda;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3A25D5" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77CA5310" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="427"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="343630DB" w14:textId="57107551" w:rsidR="00B83B4C" w:rsidRPr="002637FC" w:rsidRDefault="00874FDD" w:rsidP="00C6185D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La recuperación comienza con el primer día de pago mensual después de que se haya otorgado el anticipo, a menos que se estipule de otro modo al momento de la aprobación; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E1823A" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114DB6D3" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="427"/>
-      </w:pPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="3A3A14B4" w14:textId="7D9FF209" w:rsidR="00B83B4C" w:rsidRPr="002637FC" w:rsidRDefault="00383D00" w:rsidP="00F90CA2">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salvo que se especifique lo contrario, se liquidan a una tasa constante de hasta un máximo de doce (12) períodos de pago consecutivos sin extenderse los mismos más allá de la fecha de expiración del nombramiento / contrato; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6B88A1" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5165695F" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="993" w:firstLine="0"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="485D17F5" w14:textId="35D026E5" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00383D00" w:rsidP="00B93394">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se otorgarán nuevos anticipos mientras esté en curso un anticipo o una parte de un anticipo anterior, excepto:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A88361B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1800" w:hanging="360"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el caso de gastos médicos importantes que requieran un reembolso por parte de un esquema de seguro médico de la ONU; o  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1690866C" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="540"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="485D17F6" w14:textId="144E57B8" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00383D00" w:rsidP="00B93394">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4181A431" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1800" w:hanging="360"/>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si, se basa en determinaciones de seguridad y del lugar de destino aprobado de acuerdo con el Manual de Seguridad del Departamento de Protección y Seguridad de las Naciones Unidas (UNDSS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>United Nations Department of Safety and Security</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés); o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...42 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="2584C62B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="540"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="485D17F7" w14:textId="2DAD5D8A" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00383D00" w:rsidP="00B93394">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B31558" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
+        <w:spacing w:after="26" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1800" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el caso de anticipos aprobados excepcionalmente en situaciones de emergencia específicas por el Administrador Auxiliar y el Director del Buró de Gestión de Servicios (BMS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bureau for Management Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F4444C" w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C997D6C" w14:textId="77777777" w:rsidR="00487824" w:rsidRPr="002637FC" w:rsidRDefault="00487824" w:rsidP="00487824">
-[...5 lines deleted...]
-    <w:p w14:paraId="485D17F8" w14:textId="2F489B7B" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00874FDD" w:rsidP="00C6185D">
+    <w:p w14:paraId="7E46B3DF" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="26" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796F6938" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="427"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La solicitud de anticipo debe explicar detalladamente la situación excepcional e inesperada para la que se necesitan los fondos y adjuntar la documentación justificativa. También debe incluir un compromiso por escrito de que si el miembro del personal / titular del APS se separa del servicio, cualquier saldo pendiente de un anticipo se recuperará en su totalidad con cargo a los emolumentos finales. Cualquier saldo que supere los emolumentos finales adeudados deberá abonarse inmediatamente y en su totalidad antes de la separación del servicio.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00487824" w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17F9" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="4224893F" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17FA" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+    <w:p w14:paraId="0EB21220" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autorización de anticipos de sueldo y responsabilidad por la recuperación  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17FB" w14:textId="347E5E43" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="370F0D75" w14:textId="77777777" w:rsidR="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="606E201A" w14:textId="4B3C17A6" w:rsidR="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Solicitutes</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0197C666" w14:textId="00115F04" w:rsidR="00A27253" w:rsidRPr="002637FC" w:rsidRDefault="00A27253" w:rsidP="00A27253">
+    </w:p>
+    <w:p w14:paraId="5D804724" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD27469" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002637FC">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las solicitudes de anticipos salariales por parte de los miembros del personal contratados localmente y de los NPSA fuera de la Sede (HQ) deben presentarse a través de la plataforma de autoservicio para empleados del PNUD junto con la documentación necesaria según lo dispuesto en esta Política. La solicitud es revisada y aprobada por el personal designado con estas funciones en la Oficina. Normalmente, la autoridad de aprobación recae en el Jefe de la Oficina (Representante Residente), quien puede delegarla en el Representante Residente Adjunto (operaciones) o en una función similar.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17FC" w14:textId="3B0F3A49" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00A27253" w:rsidP="00A27253">
+    <w:p w14:paraId="53C8E0B8" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="485D17FD" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para los miembros del personal contratados localmente y los NPSA en la sede, los anticipos deben ser aprobados por el Director de la oficina correspondiente, que puede delegar en el Director Adjunto, o función similar.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C61E75B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="142" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0167B8" w14:textId="77777777" w:rsidR="00C33D85" w:rsidRPr="002637FC" w:rsidRDefault="00571C73" w:rsidP="00A27253">
+    <w:p w14:paraId="32F57935" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002637FC">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La Oficina que aprueba el anticipo de sueldo es responsable de garantizar que el pago se realice y se recupere de acuerdo la presente Política. El Administrador Adjunto y Director de BMS puede revocar la delegación de autoridad para aprobar anticipos salariales del Jefe de Oficina, o del Director de la oficina del funcionario, si se aprueban anticipos incumpliendo la presente política.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F4E2FF" w14:textId="77777777" w:rsidR="00C33D85" w:rsidRPr="002637FC" w:rsidRDefault="00C33D85" w:rsidP="00C33D85">
-[...4 lines deleted...]
-    <w:p w14:paraId="485D17FE" w14:textId="2B41818E" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C" w:rsidP="00A27253">
+    <w:p w14:paraId="0E37B65B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A5B7B35" w14:textId="5B64154B" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00015A20">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A excepción de los anticipos personales de emergencia, los anticipos salariales de los miembros del personal contratados internacionalmente y de los IPSA deben ser aprobados tanto por el Director del Servicio Global de Nómina Salaria (GPS por sus siglas en inglés, Global Payroll Services) como por el Director del Servicio de Prestaciones y Derechos (BES, Benefits and Entitlements Services, por sus siglas en inglés). Los Directores de GPS y BES son responsables de garantizar que todos los anticipos salariales se aprueben y recuperen en el marco de esta política. En caso de anticipos personales de emergencia, el Administrador Adjunto y el Director de BMS deben aprobar el anticipo salarial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729251EE" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C33D85" w:rsidRPr="002637FC">
-[...46 lines deleted...]
-    <w:p w14:paraId="485D1800" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
+    </w:p>
+    <w:p w14:paraId="725E01B5" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Tipos de anticipos de sueldo </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1801" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="1B746C79" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1802" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+    <w:p w14:paraId="5C723133" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Anticipos para los nombramientos iniciales  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1803" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="23D66A2A" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1804" w14:textId="255EE925" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00456AAA">
-[...173 lines deleted...]
-    <w:p w14:paraId="485D1810" w14:textId="0D6B6EB5" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00456AAA" w:rsidP="007541B1">
+    <w:p w14:paraId="73B391AA" w14:textId="2991BDDB" w:rsidR="007D796A" w:rsidRPr="002A2322" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...38 lines deleted...]
-    <w:p w14:paraId="4D4A7CAA" w14:textId="586C29D1" w:rsidR="007541B1" w:rsidRPr="002637FC" w:rsidRDefault="007541B1" w:rsidP="007541B1">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando un miembro del personal / titular de un APS (PSA, acuerdo de servicios de personal) aún no haya sido inscrito en la nómina activa en Quantum HCM, podrá concederse un único anticipo de nombramiento inicial. En caso de que se desembolse un pago duplicado, se procederá a su recuperación íntegra en la siguiente nómina.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE820BE" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463CE7C6" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anticipos por no recepción del sueldo  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29946D19" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2A2D93" w14:textId="572D4BB4" w:rsidR="007D796A" w:rsidRPr="002A2322" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="67396F84" w14:textId="0FD05ACC" w:rsidR="007541B1" w:rsidRPr="002637FC" w:rsidRDefault="007541B1" w:rsidP="007541B1">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de que un miembro del personal / titular de un APS no reciba un salario regular debido a un problema bancario u otro problema técnico o un salario parcial del primer mes debido al calendario de procesamiento de la nómina, se concederá un anticipo por el importe adeudado. En caso de que se abone un salario duplicado, se procederá a su recuperación íntegra en la siguiente nómina.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732343E8" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF0FD84" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anticipos por separación del servicio  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3A6985" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEF18D7" w14:textId="7FBE2DBA" w:rsidR="007D796A" w:rsidRPr="002A2322" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando un miembro del personal / titular de un APS se separa del servicio y la liquidación final de las cuentas salariales no puede realizarse en el momento del cese, puede concederse un anticipo que no supere el 80 % de los pagos netos finales estimados adeudados.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4898BDF5" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BC2F48" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anticipos por gastos médicos  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6E9761" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B21CE2" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="485D1819" w14:textId="6DF54C1C" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C" w:rsidP="00B93394">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un miembro del personal / titular de un APS puede, de manera excepcional, solicitar un anticipo de sueldo para gastos médicos importantes e imprevistos incurridos por él o un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dependiente reconocido por el PNUD. La solicitud de tales anticipos sólo se considerará si (i) el miembro del personal / titular de PSA, incluyendo el dependiente nombrado, están inscritos en un plan médico oficial de la ONU, (ii) la facturación directa / facilidad de pago no está disponible entre el proveedor de salud y la compañía de seguros y (iii) las facturas deben ser pagadas antes de recibir el pago del seguro.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210AF03B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BAED104" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se espera que la mayoría de los gastos médicos estén cubiertos por un plan de seguro médico de la ONU. Sin embargo, si un miembro del personal / titular de un APS o un dependiente reconocido por el PNUD, incurre en gastos médicos importantes que están más allá de los límites del plan de seguro médico y se enfrenta a dificultades financieras indebidas, se puede considerar un anticipo de sueldo en virtud de las disposiciones relativas a los anticipos de sueldo de emergencia personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C95482A" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45FE5890" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El anticipo no puede superar el menor de los siguientes importes: (i) dos meses de salario neto, (ii) el importe máximo reembolsable en virtud del régimen de seguro médico aplicable o (iii) el importe de la factura del hospital. Los anticipos para gastos médicos pueden concederse simultáneamente con un anticipo salarial existente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499855F7" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7426D3C5" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El anticipo para gastos médicos debe restituirse a través del régimen de seguro de salude aplicable o por el miembro del personal / titular del APS en un plazo de cuatro meses a partir de la concesión del anticipo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1097341D" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="50" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
-        <w:rPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D181A" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+    <w:p w14:paraId="13B706A4" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Anticipos para pago anticipado de alquiler  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D181B" w14:textId="322080DF" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="6F868DB4" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="427" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="427"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FCB69E" w14:textId="253181A3" w:rsidR="00872E97" w:rsidRPr="002637FC" w:rsidRDefault="00872E97" w:rsidP="001F0243">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="17F72136" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002637FC">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>A los funcionarios contratados internacionalmente se les puede conceder un anticipo de alquiler cuando normalmente deban pagarse por adelantado tres o más meses de alquiler para garantizar el alojamiento según lo estipulado en el contrato de arrendamiento. La solicitud de anticipo debe especificar el importe del alquiler, el número de meses por los que el contrato de arrendamiento indica que debe pagarse por adelantado, el importe y la moneda del anticipo solicitado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7747087A" w14:textId="77777777" w:rsidR="00872E97" w:rsidRPr="002637FC" w:rsidRDefault="00872E97" w:rsidP="00872E97">
+    <w:p w14:paraId="7EC1E0F7" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="428" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE06774" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El número de meses de adelanto debe ajustarse a la práctica habitual para las propiedades de alquiler en el lugar de destino, según lo confirmado por el Jefe de la Oficina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EDB392" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070EA735" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002637FC">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El importe del anticipo sólo cubre el alquiler; no cubre los depósitos de seguridad (que generalmente se devuelven al inquilino al final del contrato), los honorarios de los agentes ni los gastos recurrentes como la electricidad, el agua u otros servicios públicos cuando éstos se pagan aparte del alquiler.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714AE1ED" w14:textId="77777777" w:rsidR="00872E97" w:rsidRPr="002637FC" w:rsidRDefault="00872E97" w:rsidP="00872E97">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="58315473" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7781A274" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="256" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002637FC">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El importe del anticipo se recuperará dentro del plazo del contrato de arrendamiento para el que se solicitó el anticipo o dentro del periodo de contrato en curso del funcionario, lo que ocurra primero.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E1AF91" w14:textId="77777777" w:rsidR="00872E97" w:rsidRPr="002637FC" w:rsidRDefault="00872E97" w:rsidP="00872E97">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="434244CF" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60569F06" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002637FC">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">No se autorizan anticipos para el pago anticipado de alquileres a los funcionarios destinados en lugares de destino del Grupo I en virtud </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="002637FC">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="007D796A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="954F72"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>del sistema de reajuste de puestos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F96681">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="954F72"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F96681">
-[...6 lines deleted...]
-    <w:p w14:paraId="485D1823" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en inglés).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761FA39C" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1824" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+    <w:p w14:paraId="36D4903B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Anticipos para compra de un vehículo particular  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB031FC" w14:textId="4766A2C8" w:rsidR="007B61B6" w:rsidRDefault="007B61B6" w:rsidP="007B61B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="13AE0B51" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002637FC">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los miembros del personal contratados internacionalmente entre las categorías P-1 a P-4 pueden recibir un anticipo de sueldo para la compra de un automóvil particular de hasta USD 7500.00 o el equivalente en moneda local al tipo de cambio operacional de las Naciones Unidas (UNORE, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...66 lines deleted...]
-        <w:r w:rsidRPr="002637FC">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">United Nations Operational Rate of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="007D796A">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Exchang</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="002637FC">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="007D796A">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
-        <w:r w:rsidRPr="002637FC">
+        <w:r w:rsidRPr="007D796A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="002637FC">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="007D796A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00717EDB" w:rsidRPr="00717EDB">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00717EDB" w:rsidRPr="00E63FD8">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="007D796A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://treasury.un.org/operationalrates/OperationalRates.php</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EF661D" w14:textId="77777777" w:rsidR="005D7A96" w:rsidRPr="002637FC" w:rsidRDefault="005D7A96" w:rsidP="005D7A96">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="16F4DAC6" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A79A82F" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="485D1829" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las solicitudes de anticipo con este fin se considerarán, por una sola vez, dentro de los seis meses siguientes al nombramiento inicial o a la reasignación. El Jefe de la Oficina deberá certificar que el vehículo es necesario en relación con la misión del miembro del personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3835ED24" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:spacing w:after="28" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="142" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D182A" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C" w:rsidP="007B61B6">
+    <w:p w14:paraId="07D73E4C" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002637FC">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La solicitud de anticipo debe especificar el monto, la moneda y dónde se pagará el anticipo. Los anticipos para la compra de un vehículo particular se otorgan con la presunción de que el miembro del personal pretende mantener su vehículo durante al menos dos años o durante la duración de su asignación, lo que sea más corto.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D182B" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="677D9045" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="142" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D182C" w14:textId="50123608" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C" w:rsidP="00B32875">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="57149CC7" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002637FC">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los anticipos para la compra de un vehículo particular no se autorizan a miembros del personal asignados a lugares de destino del grupo 1, dentro del </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="00F96681">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="007D796A">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="954F72"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="954F72"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>sistema de ajustes por lugar de destino</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002637FC">
-[...6 lines deleted...]
-    <w:p w14:paraId="485D182D" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCF65D8" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="142" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D182E" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C" w:rsidP="007B61B6">
+    <w:p w14:paraId="4B82EA5B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002637FC">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los miembros del personal con nombramientos temporales no son elegibles para este tipo de anticipo.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
-        <w:rPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D182F" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="78658B8F" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1830" w14:textId="0DDDDC34" w:rsidR="00C54F7B" w:rsidRPr="002637FC" w:rsidRDefault="00F4444C">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6AA7D95E" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anticipos de emergencia  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444AE50F" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="512" w:hanging="242"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002637FC">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E746DB" w:rsidRPr="002637FC">
-        <w:rPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Anticipos de emergencia masivos a grupos de funcionarios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BC50FA" w14:textId="77777777" w:rsidR="00E746DB" w:rsidRPr="002637FC" w:rsidRDefault="00E746DB" w:rsidP="00E746DB">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0842383C" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="512" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7409B8" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Administrador Adjunto y el Director de los Servicios de Administración de Edificios podrán aprobar, con carácter excepcional, anticipos salariales a grupos de miembros del personal / titulares de APS, en situaciones de emergencia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">específicas, de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E746DB">
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>conformidad con las condiciones y procedimientos especificados en el momento de la aprobación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3503FB1A" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="002637FC" w:rsidRDefault="007F5613" w:rsidP="007F5613">
+    <w:p w14:paraId="51A5D353" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="428" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08918440" w14:textId="582C890A" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="256" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="657FB209" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="002637FC" w:rsidRDefault="007F5613" w:rsidP="007F5613">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los anticipos de sueldo masivos que puedan proponer el Jefe de la Oficina o el Equipo de las Naciones Unidas en el país (UNCT) para responder a una situación de emergencia en un lugar de destino, deben ser aprobados por el Administrador Auxiliar y Director de los Servicios de Administración de Edificios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518B5102" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="33" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="428" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="428"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68AF97AF" w14:textId="77777777" w:rsidR="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="270"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Anticipos de emergencia personal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC9C995" w14:textId="3B33F182" w:rsidR="007F5613" w:rsidRDefault="007F5613" w:rsidP="007F5613">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3793EF70" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="270"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335B0C3C" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="256" w:lineRule="auto"/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Se podrá conceder a los miembros del personal / titulares de APS un anticipo para emergencias personales de hasta dos meses de sueldo neto para hacer frente a necesidades auténticas urgentes y no recurrentes. Estas solicitudes se examinarán en función de los méritos de cada caso, incluidas las pruebas aportadas, y se concederán según el mejor criterio del Jefe o Director de la Oficina, en el caso del personal contratado localmente y de los NPSA, o del Administrador Adjunto y Director de los Servicios de Administración de Edificios, en el caso del personal contratado internacionalmente y de los IPSA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F136B5" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
         <w:spacing w:after="33" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="428" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ECCA096" w14:textId="77777777" w:rsidR="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="256" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002637FC">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las situaciones que pueden considerarse para anticipos por emergencias personales incluyen:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D116543" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="002637FC" w:rsidRDefault="007F5613" w:rsidP="00F02E09">
+    <w:p w14:paraId="3196FEB9" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:spacing w:after="33" w:line="256" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B39645E" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1391"/>
+        </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:firstLine="131"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+        <w:ind w:left="1170" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>gastos importantes para reparar una residencia privada dañada por catástrofes naturales o provocadas por el hombre (por ejemplo, incendios, inundaciones, etc.). Los anticipos de este tipo pueden aprobarse a menudo en todo el lugar de destino como parte de un Anticipo de Emergencia Masivo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6679E7" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="002637FC" w:rsidRDefault="007F5613" w:rsidP="00F02E09">
-      <w:pPr>
+    <w:p w14:paraId="63CC6E18" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="851" w:firstLine="0"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="495F8675" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="002637FC" w:rsidRDefault="007F5613" w:rsidP="00F02E09">
+        <w:ind w:left="1170" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A889FA" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:firstLine="131"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+        <w:ind w:left="1170" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>gastos importantes relacionados con la adopción de medidas de seguridad (vallas, sistema de alarma, etc.) en la residencia principal de un miembro del personal/titular de un APS, previa recomendación por escrito del oficial de seguridad del PNUD o del UNDSS y presentación de una factura o presupuesto del proveedor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B613F0" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="002637FC" w:rsidRDefault="007F5613" w:rsidP="00F02E09">
-      <w:pPr>
+    <w:p w14:paraId="40C20DF1" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="851" w:firstLine="0"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="1427CB70" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="002637FC" w:rsidRDefault="007F5613" w:rsidP="00F02E09">
+        <w:ind w:left="1170" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9DB362" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:firstLine="131"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+        <w:ind w:left="1170" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>delitos que causen graves pérdidas económicas, acreditadas por un informe policial oficial o una reclamación al seguro, al funcionario y/o a la persona a su cargo reconocidos por el PNUD;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B434DE" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="002637FC" w:rsidRDefault="007F5613" w:rsidP="00F02E09">
-      <w:pPr>
+    <w:p w14:paraId="0FF7B8D5" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="851" w:firstLine="0"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D5D16CA" w14:textId="31D16373" w:rsidR="007F5613" w:rsidRPr="002637FC" w:rsidRDefault="007F5613" w:rsidP="00F02E09">
+        <w:ind w:left="1170" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7A6B2B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:firstLine="131"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gastos funerarios en caso de fallecimiento de un familiar directo; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6E1568" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="851" w:firstLine="0"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="53BF93A6" w14:textId="135D204C" w:rsidR="007F5613" w:rsidRPr="002637FC" w:rsidRDefault="007F5613" w:rsidP="00CA4570">
+        <w:ind w:left="1170" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363806E1" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:firstLine="131"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="2E88DE29" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="002637FC" w:rsidRDefault="007F5613" w:rsidP="007F5613">
+        <w:ind w:left="1170" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gastos relacionados con procedimientos y tratamientos médicos u odontológicos esenciales para los miembros del personal / titulares de APS y/o sus dependientes reconocidos por el PNUD que no estén cubiertos por su régimen de seguros y previa presentación de una factura o presupuesto del proveedor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6CC640" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DFE36ED" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="256" w:lineRule="auto"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="01B32B42" w14:textId="77777777" w:rsidR="00BF513D" w:rsidRDefault="00BF513D" w:rsidP="00BF513D">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sólo se puede conceder un anticipo de sueldo personal para emergencias durante un periodo de doce meses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8E0C59" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="33" w:line="256" w:lineRule="auto"/>
-      </w:pPr>
-[...58 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="512" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2160C521" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="512" w:hanging="152"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitudes no autorizadas </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362D33A0" w14:textId="77777777" w:rsidR="00E746DB" w:rsidRPr="00E746DB" w:rsidRDefault="00E746DB" w:rsidP="007F5613">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1877545D" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="428" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2F3DABDF" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="007F5613">
+        <w:ind w:left="428"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EC314D" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F5613">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>No se autorizarán anticipos salariales para fines ajenos a los contemplados en la presente política. Entre ellos se incluyen los siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF747E6" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="007F5613">
+    <w:p w14:paraId="642C35AE" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="428" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="088E441C" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="00367655">
+        <w:ind w:left="428"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1444D5" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007F5613">
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>bodas, fiestas u otras reuniones similares;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D79BE5" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="00367655">
+    <w:p w14:paraId="17A15315" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1148" w:firstLine="131"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6E848318" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="00367655">
+        <w:ind w:left="1148" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22FD0CD8" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007F5613">
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>tasas escolares o universitarias;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA626ED" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="00367655">
+    <w:p w14:paraId="60E2877E" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1148" w:firstLine="131"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3D305200" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="00367655">
+        <w:ind w:left="1148" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D74E27C" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007F5613">
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>vacaciones u otros viajes personales;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C6A63E" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="00367655">
+    <w:p w14:paraId="38219699" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1148" w:firstLine="131"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3CE43CA4" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="00367655">
+        <w:ind w:left="1148" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9B469E" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007F5613">
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>compra de una casa o un terreno;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF72830" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="00367655">
+    <w:p w14:paraId="0EF10FD7" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1148" w:firstLine="131"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="16CD844B" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="00367655">
+        <w:ind w:left="1148" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F96912" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007F5613">
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>construcción de viviendas, edificios o ampliación de locales existentes;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6558F654" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="00367655">
+    <w:p w14:paraId="0B40B9B3" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1148" w:firstLine="131"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="20EEE07D" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="00367655">
+        <w:ind w:left="1148" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D20B98E" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007F5613">
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">renovación o reparación de casas o edificios por desgaste normal; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0726EB70" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="00367655">
+    <w:p w14:paraId="7B7B58E5" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1148" w:firstLine="131"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7B22DADC" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="00367655">
+        <w:ind w:left="1148" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="460E4100" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007F5613">
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>compra de mobiliario doméstico y efectos personales;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03332C73" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="00367655">
+    <w:p w14:paraId="2BE087ED" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1148" w:firstLine="131"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5D3CFB70" w14:textId="4C647CE3" w:rsidR="007F5613" w:rsidRPr="002637FC" w:rsidRDefault="007F5613" w:rsidP="00367655">
+        <w:ind w:left="1148" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FCB4A4A" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007F5613">
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pago de deudas personales, préstamos bancarios o hipotecas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4617F47E" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="002637FC" w:rsidRDefault="007F5613">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002637FC">
+    <w:p w14:paraId="14EDE5C2" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D796A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38145EDF" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="002637FC" w:rsidRDefault="007F5613" w:rsidP="007F5613">
+    <w:p w14:paraId="0593F409" w14:textId="77777777" w:rsidR="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Anexo: Resumen de las condiciones de pago, cobro y otras condiciones</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="36F7D194" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="002A2322" w:rsidRDefault="007D796A" w:rsidP="007D796A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10494" w:type="dxa"/>
+        <w:tblW w:w="10619" w:type="dxa"/>
         <w:tblInd w:w="-934" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1310"/>
         <w:gridCol w:w="1264"/>
-        <w:gridCol w:w="1181"/>
+        <w:gridCol w:w="1391"/>
         <w:gridCol w:w="1524"/>
         <w:gridCol w:w="1924"/>
         <w:gridCol w:w="1763"/>
         <w:gridCol w:w="53"/>
         <w:gridCol w:w="1600"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3401" w:rsidRPr="002637FC" w14:paraId="67387B3E" w14:textId="77777777" w:rsidTr="00332B2B">
+      <w:tr w:rsidR="007D796A" w:rsidRPr="007D796A" w14:paraId="010066DA" w14:textId="77777777" w:rsidTr="002A2322">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54D9DBE5" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="1805A55C" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-              <w:rPr>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Tipo de anticipo </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2994D41F" w14:textId="241A3795" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="2BA574B8" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54043B0D" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="057B7676" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-              <w:rPr>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Solicitud iniciada por </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D9A66B4" w14:textId="6F87A460" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="6C7C4882" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1391" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A210536" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="76F6938B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-              <w:rPr>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipo Aprobado por </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3762DF22" w14:textId="55F112C8" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="6C87201F" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38DD3239" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="16E8435E" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-              <w:rPr>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Admisibilidad </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6716E9B9" w14:textId="5A0B37B5" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="676D3B99" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29BB0865" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="64943D3D" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-              <w:rPr>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Importe máximo </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75115E42" w14:textId="6C95B3DC" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="25FE3324" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35608A98" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="23FCA7B9" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-              <w:rPr>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Duración máxima de la recuperación </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3659F413" w14:textId="37FC77C4" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="2EBB2E2A" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="057FFF24" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="5DE6BF72" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-              <w:rPr>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Otras condiciones </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33F55E89" w14:textId="3A39B2FF" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="784B6F79" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F3401" w:rsidRPr="002637FC" w14:paraId="30E0259F" w14:textId="77777777" w:rsidTr="00332B2B">
+      <w:tr w:rsidR="007D796A" w:rsidRPr="007D796A" w14:paraId="447B5950" w14:textId="77777777" w:rsidTr="002A2322">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75F3D6DA" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="07767045" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Tras el nombramiento inicial </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CDCF2AE" w14:textId="51F9F250" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="65BDCDF3" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D4FF4AA" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="3D92C22D" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordinador de RRHH </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="799E1030" w14:textId="3D60F05E" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="423000E1" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1391" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FDFF92C" w14:textId="4DA44B30" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="469E8AFC" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...86 lines deleted...]
-              <w:t xml:space="preserve"> Services (BES) </w:t>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ma    Director de Global Payroll Services (GPS) and Manager, Benefits &amp; Entitlement Services (BES) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C1856ED" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="4B46B7D1" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Todo el personal </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E38ECBD" w14:textId="2E20E149" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="7306B7B2" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6ADDA85A" w14:textId="77777777" w:rsidR="006A7712" w:rsidRPr="002637FC" w:rsidRDefault="006A7712" w:rsidP="006A7712">
+          <w:p w14:paraId="63C221A5" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Remuneración neta mensual </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08DED0AD" w14:textId="0E482083" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="2991AC0E" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66F8314C" w14:textId="1E34DF23" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="002637FC" w:rsidP="00332B2B">
+          <w:p w14:paraId="54826B41" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Recuperación total en la próxima nómina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A881024" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="2A59721C" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F3401" w:rsidRPr="002637FC" w14:paraId="32316AF6" w14:textId="77777777" w:rsidTr="00332B2B">
+      <w:tr w:rsidR="007D796A" w:rsidRPr="007D796A" w14:paraId="0602D210" w14:textId="77777777" w:rsidTr="007D796A">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="488551C2" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="4B1E344B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">No percepción del salario </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="221017DC" w14:textId="792FCEBA" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="60C9001B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E701741" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="1A15E400" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D390BA2" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="54D8A5D2" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="607FF25B" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="165E509E" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27818937" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="3B478362" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F79DBFF" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="4188131B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70F99761" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="1C51B7BF" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F3401" w:rsidRPr="002637FC" w14:paraId="23D4B9C0" w14:textId="77777777" w:rsidTr="00332B2B">
+      <w:tr w:rsidR="007D796A" w:rsidRPr="007D796A" w14:paraId="53EA886F" w14:textId="77777777" w:rsidTr="002A2322">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25D9DB66" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="354161B7" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Separación del servicio </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CE1299F" w14:textId="55192FEB" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="284E8246" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcW w:w="1054" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="550692D3" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="66E87445" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1391" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="783B8F3A" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="7EC167C9" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FF29776" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="5CB7795D" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72892653" w14:textId="77777777" w:rsidR="006A7712" w:rsidRPr="002637FC" w:rsidRDefault="006A7712" w:rsidP="006A7712">
+          <w:p w14:paraId="05B7BBA2" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">80% del salario final </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38A95938" w14:textId="1BF56ED4" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="74A5D6F8" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53D07A88" w14:textId="3B7BA257" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="002637FC" w:rsidP="00332B2B">
+          <w:p w14:paraId="1934CCE0" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Recuperación total del pago final</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FF98E4A" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="19A46CB1" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F3401" w:rsidRPr="002637FC" w14:paraId="4647E4C3" w14:textId="77777777" w:rsidTr="00332B2B">
+      <w:tr w:rsidR="007D796A" w:rsidRPr="007D796A" w14:paraId="5F50B9DA" w14:textId="77777777" w:rsidTr="002A2322">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="012DB8E0" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="6780E4C3" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastos médicos </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32E6C0CF" w14:textId="3FA1916F" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="56D4EFE5" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22E60139" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="420402FA" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FA910D9" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="2EF3020B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19B097F6" w14:textId="6CC9AAC4" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="3BA235F0" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Miembro del personal </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F10BF4D" w14:textId="10225BEE" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="58FC1F23" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1391" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FDF4998" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="5B437195" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Jefe de la Oficina o persona designada </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1087A506" w14:textId="151314AE" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="4569423C" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3ED28590" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="721EE138" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48CF873D" w14:textId="77777777" w:rsidR="006A7712" w:rsidRPr="002637FC" w:rsidRDefault="006A7712" w:rsidP="006A7712">
+          <w:p w14:paraId="25B310FD" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">) factura del hospital </w:t>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El más bajo de (i) 2 meses de salario neto (ii) reembolso del seguro (iii) factura del hospital </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D5AA980" w14:textId="361852F3" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="619F8643" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A255238" w14:textId="3914B08D" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="002637FC" w:rsidP="00332B2B">
+          <w:p w14:paraId="3FEE95B3" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>En 4 meses o al final del contrato, lo que ocurra primero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54CFE318" w14:textId="693FECFA" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="002637FC" w:rsidP="00332B2B">
+          <w:p w14:paraId="3EF1DA4E" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tienen que ser cubiertos por un seguro médico de la ONU/UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F3401" w:rsidRPr="002637FC" w14:paraId="3AD2DC4C" w14:textId="77777777" w:rsidTr="00332B2B">
+      <w:tr w:rsidR="007D796A" w:rsidRPr="007D796A" w14:paraId="0DD70E4C" w14:textId="77777777" w:rsidTr="002A2322">
         <w:trPr>
           <w:trHeight w:val="1175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B407FA6" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="36F6C008" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Alquiler </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F1FECE6" w14:textId="0B253BFC" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="3331B299" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcW w:w="1054" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16D00827" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="149D5A32" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1391" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="140A1D30" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="7399F5FF" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Personal de PI fuera de los lugares de destino del Grupo 1 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45D5766B" w14:textId="3D4AA848" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="747F1C90" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="292CADD4" w14:textId="03739C79" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="00E75CC4" w:rsidP="00332B2B">
+          <w:p w14:paraId="4B77B3ED" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E75CC4">
-[...15 lines deleted...]
-              <w:t>fuera de lugares de asignación en el Grupo 1</w:t>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Profesionales internacionales (P1-P4) fuera de lugares de asignación en el Grupo 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EEF51A7" w14:textId="77777777" w:rsidR="006A7712" w:rsidRPr="002637FC" w:rsidRDefault="006A7712" w:rsidP="006A7712">
+          <w:p w14:paraId="4A3E6F6D" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Por contrato firmado </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32157861" w14:textId="316B117E" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="58458AC1" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CB7FD52" w14:textId="4E8BA577" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="002637FC" w:rsidP="00332B2B">
+          <w:p w14:paraId="7EE8E600" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Término del alquiler o fin del contrato, lo que ocurra primero. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="397E3C0F" w14:textId="791309B6" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="002637FC" w:rsidP="00332B2B">
+          <w:p w14:paraId="47CC90AD" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>En línea con las condiciones del mercado de alquileres local</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F3401" w:rsidRPr="002637FC" w14:paraId="1F51B03A" w14:textId="77777777" w:rsidTr="00332B2B">
+      <w:tr w:rsidR="007D796A" w:rsidRPr="007D796A" w14:paraId="2303735F" w14:textId="77777777" w:rsidTr="007D796A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49BB1400" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="0E4C3E19" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehículo </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="465A2913" w14:textId="7C8B4636" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="1DF6F94F" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcW w:w="1054" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BE69319" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="26C71654" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1391" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27A5EDB7" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="3EB06B0F" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="239D51D6" w14:textId="309DF6D0" w:rsidR="000F3401" w:rsidRPr="00E75CC4" w:rsidRDefault="00E75CC4" w:rsidP="00332B2B">
+          <w:p w14:paraId="1107F06D" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E75CC4">
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> Fuera de lugares de asignación en el Grupo 1</w:t>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Profesionales internacionales (P1-P4) excepto temporaries. Fuera de lugares de asignación en el Grupo 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="655935BD" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="789F2E21" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$7,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A6F79F0" w14:textId="2C5A8CA4" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="002637FC" w:rsidP="00332B2B">
+          <w:p w14:paraId="0DB9B276" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>En 12 meses o al final del contrato, lo que ocurra primero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11A5C3B5" w14:textId="2ACDE152" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="002637FC" w:rsidP="00332B2B">
+          <w:p w14:paraId="27FFFFC2" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>l contrato inicial o reasignación</w:t>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Sólo una vez dentro de los 6 meses del contrato inicial o reasignación</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F3401" w:rsidRPr="002637FC" w14:paraId="003FA45E" w14:textId="77777777" w:rsidTr="00332B2B">
+      <w:tr w:rsidR="007D796A" w:rsidRPr="007D796A" w14:paraId="2D534207" w14:textId="77777777" w:rsidTr="002A2322">
         <w:trPr>
           <w:trHeight w:val="662"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B863872" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="566DB856" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergencia - A granel </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BE260C3" w14:textId="66C575EC" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="4A459741" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C9BD7F4" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="6AC8748C" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordinador de RRHH </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56A6DB73" w14:textId="69C810AF" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="272C1A31" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1391" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3402204D" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="61F5A30A" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, BMS </w:t>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administrador Adjunto y Director, BMS </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A3DB6F9" w14:textId="3143DA7F" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="277C9D49" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="323F869D" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="72AACD83" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Todo el personal en el lugar de destino específico </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CA15364" w14:textId="2715D0F0" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="1D9B0C2F" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5340" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31A9637E" w14:textId="77777777" w:rsidR="006A7712" w:rsidRPr="002637FC" w:rsidRDefault="006A7712" w:rsidP="006A7712">
+          <w:p w14:paraId="602F28A3" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Según se determine en el momento de la aprobación </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2408CA25" w14:textId="6C323D03" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="0C36CC96" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F3401" w:rsidRPr="002637FC" w14:paraId="32288C0D" w14:textId="77777777" w:rsidTr="00332B2B">
+      <w:tr w:rsidR="007D796A" w:rsidRPr="007D796A" w14:paraId="4F633AE6" w14:textId="77777777" w:rsidTr="002A2322">
         <w:trPr>
           <w:trHeight w:val="662"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CEE2276" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="6E18CE79" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergencia - Personal </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24916319" w14:textId="23D6F284" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="48B5E02F" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="639B85DD" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="04663808" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Miembro del personal/Titular de la APS </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78936B5B" w14:textId="09A3DE24" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="60802CEC" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1391" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4F1549" w14:textId="77777777" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="000F3401">
+          <w:p w14:paraId="30484568" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> de la Oficina o Administrador Adjunto y Director, BMS </w:t>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jefe o Director de la Oficina o Administrador Adjunto y Director, BMS </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A8A6FE7" w14:textId="04C645E1" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="5F9B814B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF3D5D9" w14:textId="388DF670" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="002637FC" w:rsidP="00332B2B">
+          <w:p w14:paraId="6BBC0444" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-              <w:t>personal</w:t>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Todo el personal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11D21932" w14:textId="77777777" w:rsidR="006A7712" w:rsidRPr="002637FC" w:rsidRDefault="006A7712" w:rsidP="006A7712">
+          <w:p w14:paraId="26FCA5BB" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Dos (2) meses de salario neto </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="145FB303" w14:textId="6170064A" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="456EC8AE" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14639406" w14:textId="77777777" w:rsidR="006A7712" w:rsidRPr="002637FC" w:rsidRDefault="006A7712" w:rsidP="006A7712">
+          <w:p w14:paraId="46159B92" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">12 meses o fin de contrato, lo que ocurra primero </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36633103" w14:textId="75D30B1D" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="000F3401" w:rsidP="00332B2B">
+          <w:p w14:paraId="45FDFA25" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA0EDE2" w14:textId="77777777" w:rsidR="006A7712" w:rsidRPr="002637FC" w:rsidRDefault="006A7712" w:rsidP="006A7712">
+          <w:p w14:paraId="3B722992" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">(1) Para condiciones específicas definidas relacionadas con el personal/titular de un APS o persona a su cargo reconocida por el PNUD </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ED2EEFC" w14:textId="77777777" w:rsidR="006A7712" w:rsidRPr="002637FC" w:rsidRDefault="006A7712" w:rsidP="006A7712">
+          <w:p w14:paraId="25B18E7F" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">(2) Se requiere una prueba oficial de emergencia </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53EFD0C2" w14:textId="62B76553" w:rsidR="000F3401" w:rsidRPr="002637FC" w:rsidRDefault="006A7712" w:rsidP="006A7712">
+          <w:p w14:paraId="27B46A6A" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002637FC">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="007D796A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">(3) Sólo un anticipo en un periodo de 12 meses </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="394FFB32" w14:textId="77777777" w:rsidR="007F5613" w:rsidRPr="007F5613" w:rsidRDefault="007F5613" w:rsidP="007F5613">
+    <w:p w14:paraId="2CD773F4" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="007D796A" w:rsidRDefault="007D796A" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="512" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD1FB93" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="00B91C40" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="-890"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91C40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91C40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...13 lines deleted...]
-        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AD0B86" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="00B91C40" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="-890"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91C40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...13 lines deleted...]
-        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9FD457" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="00B91C40" w:rsidRDefault="007D796A" w:rsidP="002A2322">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="-890"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91C40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91C40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91C40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...19 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0297308E" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="002A2322" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="002A2322" w:rsidSect="002A2322">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1164" w:right="1790" w:bottom="1350" w:left="1800" w:header="720" w:footer="748" w:gutter="0"/>
+      <w:pgMar w:top="1836" w:right="1790" w:bottom="1350" w:left="1800" w:header="720" w:footer="748" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16527115" w14:textId="77777777" w:rsidR="009634EE" w:rsidRDefault="009634EE">
+    <w:p w14:paraId="559732DA" w14:textId="77777777" w:rsidR="00DF5798" w:rsidRDefault="00DF5798" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="003E484F" w14:textId="77777777" w:rsidR="009634EE" w:rsidRDefault="009634EE">
+    <w:p w14:paraId="5E77181F" w14:textId="77777777" w:rsidR="00DF5798" w:rsidRDefault="00DF5798" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="485D184B" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="392739EE" w14:textId="77777777" w:rsidR="007D796A" w:rsidRDefault="007D796A">
     <w:pPr>
       <w:spacing w:after="1432" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="619" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="619"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="485D184C" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
+  <w:p w14:paraId="30E62E83" w14:textId="77777777" w:rsidR="007D796A" w:rsidRDefault="007D796A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="7" w:firstLine="0"/>
+      <w:ind w:right="7"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="485D184D" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
+  <w:p w14:paraId="09932345" w14:textId="77777777" w:rsidR="007D796A" w:rsidRDefault="007D796A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="485D1850" w14:textId="58445C14" w:rsidR="00C54F7B" w:rsidRDefault="00EC281D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22FA64E8" w14:textId="77777777" w:rsidR="007D796A" w:rsidRPr="002A2322" w:rsidRDefault="007D796A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002A2322">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002A2322">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002A2322">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002A2322">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004D2632">
+    <w:r w:rsidRPr="002A2322">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002A2322">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002A2322">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002A2322">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002A2322">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002A2322">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004D2632">
+    <w:r w:rsidRPr="002A2322">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002A2322">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002A2322">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:r w:rsidRPr="002A2322">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Fecha de entrada en vigor: 15/01/2023 </w:t>
     </w:r>
-    <w:r w:rsidR="00EA30D2" w:rsidRPr="00EA30D2">
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="002A2322">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002A2322">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2089911440"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{2E82C9A4-DDF6-43DA-8299-C46570CDD47C}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00EA30D2">
+        <w:r w:rsidRPr="002A2322">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="485D1851" w14:textId="030763FD" w:rsidR="00C54F7B" w:rsidRDefault="00C54F7B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07D8D07B" w14:textId="77777777" w:rsidR="007D796A" w:rsidRDefault="007D796A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="7" w:firstLine="0"/>
+      <w:ind w:right="7"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="485D1852" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
+  <w:p w14:paraId="23C2A1FA" w14:textId="77777777" w:rsidR="007D796A" w:rsidRDefault="007D796A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FAC2E12" w14:textId="77777777" w:rsidR="009634EE" w:rsidRDefault="009634EE">
+    <w:p w14:paraId="2AE77FF0" w14:textId="77777777" w:rsidR="00DF5798" w:rsidRDefault="00DF5798" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5135C0CB" w14:textId="77777777" w:rsidR="009634EE" w:rsidRDefault="009634EE">
+    <w:p w14:paraId="132D6F8A" w14:textId="77777777" w:rsidR="00DF5798" w:rsidRDefault="00DF5798" w:rsidP="007D796A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0DCCB32F" w14:textId="701B1E56" w:rsidR="00BC515D" w:rsidRDefault="00B0621F" w:rsidP="00BC515D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="352403B4" w14:textId="0AAE27CB" w:rsidR="007D796A" w:rsidRDefault="007D796A" w:rsidP="00BC515D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9010"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B67C579" wp14:editId="042ECBE1">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="191D16D5" wp14:editId="5E1B8429">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5669280</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-281940</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591602" cy="900518"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="824831916" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="2027473792" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="16111"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="589280"/>
+                    <a:ext cx="594280" cy="904594"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0571E3C0" w14:textId="77777777" w:rsidR="00EC281D" w:rsidRDefault="00EC281D">
+  <w:p w14:paraId="41AEE7D5" w14:textId="77777777" w:rsidR="007D796A" w:rsidRDefault="007D796A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B0A0A81" w14:textId="46FA982F" w:rsidR="00EC281D" w:rsidRDefault="100DB188" w:rsidP="00EC281D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A63EAC2" w14:textId="77777777" w:rsidR="007D796A" w:rsidRDefault="007D796A" w:rsidP="00EC281D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9010"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06C5318E" wp14:editId="2ACD4564">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5641369D" wp14:editId="1ED90D1D">
           <wp:extent cx="304800" cy="703072"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:docPr id="950143190" name="Picture 950143190"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="304800" cy="703072"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5A2726D8" w14:textId="77777777" w:rsidR="00EC281D" w:rsidRDefault="00EC281D">
+  <w:p w14:paraId="66321AAC" w14:textId="77777777" w:rsidR="007D796A" w:rsidRDefault="007D796A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="097F6E2B"/>
-[...1130 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36692A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F984FA7A"/>
     <w:lvl w:ilvl="0" w:tplc="D562C0FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="994"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6747,352 +8222,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="73C23A68">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6391"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...300 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DFB5D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D21060B0"/>
     <w:lvl w:ilvl="0" w:tplc="8E12C1E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:effect w:val="none"/>
@@ -7175,363 +8349,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...311 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6261663D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1365E0A"/>
     <w:lvl w:ilvl="0" w:tplc="2000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -7576,137 +8438,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="649609E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="170C6974"/>
     <w:lvl w:ilvl="0" w:tplc="D562C0FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:effect w:val="none"/>
@@ -7789,51 +8565,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="676D083E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D20260C"/>
     <w:lvl w:ilvl="0" w:tplc="B8F4E156">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="428" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019">
@@ -7887,475 +8663,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...423 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="787207FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60A038EE"/>
     <w:lvl w:ilvl="0" w:tplc="E912FF38">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="428" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
@@ -8409,1360 +8761,178 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4474" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5194" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5914" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...96 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="391467575">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="766541165">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="2" w16cid:durableId="1945113120">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1137332189">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1502698722">
+  <w:num w:numId="3" w16cid:durableId="1228154534">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2102796532">
-[...50 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="385221492">
+  <w:num w:numId="4" w16cid:durableId="433324961">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="433324961">
-[...8 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="312803720">
+  <w:num w:numId="5" w16cid:durableId="1722904845">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1722904845">
-[...45 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="6" w16cid:durableId="1835145059">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C54F7B"/>
-[...73 lines deleted...]
-    <w:rsid w:val="5A9D755B"/>
+    <w:rsidRoot w:val="007D796A"/>
+    <w:rsid w:val="002A2322"/>
+    <w:rsid w:val="00695810"/>
+    <w:rsid w:val="007D796A"/>
+    <w:rsid w:val="00954126"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C77ACA"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DF5798"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="485D17E4"/>
-  <w15:docId w15:val="{AAB20B32-920D-47C5-A86F-EE6C819D22F9}"/>
+  <w14:docId w14:val="6250FFFC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C83DD637-2241-4535-9806-07B5C9DC1724}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...910 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10104,208 +9274,781 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D796A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007D796A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008233A2"/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D796A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treasury.un.org/operationalrates/OperationalRates.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Resources/COLD/Booklets/PABooklet.pdf?r=02131246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Resources/COLD/Booklets/PABooklet.pdf?r=02131246" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasury.un.org/operationalrates/OperationalRates.php" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treasury.un.org/operationalrates/OperationalRates.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treasury.un.org/operationalrates/OperationalRates.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10412,667 +10155,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2664</Words>
-  <Characters>15186</Characters>
+  <Words>2661</Words>
+  <Characters>15170</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>126</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17815</CharactersWithSpaces>
+  <CharactersWithSpaces>17796</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>S B</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>