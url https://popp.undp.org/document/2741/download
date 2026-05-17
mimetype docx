--- v0 (2025-10-06)
+++ v1 (2026-05-17)
@@ -1,6325 +1,7340 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="485D17E4" w14:textId="1464D1CA" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
+    <w:p w14:paraId="4744D44E" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Salary Advance Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369184CF" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...12 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6278EC67" w14:textId="0DF23093" w:rsidR="00246BEE" w:rsidRDefault="00F4444C" w:rsidP="00B77688">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="07A0D630" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...54 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff compensation, including salary, benefits and allowances are designed to meet normal living requirements of staff members and their dependents. When exceptional and unexpected situations occur and additional monies are needed, UNDP may extend an advance under specific circumstances and conditions defined in this Policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4045B2E0" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CEC0122" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...48 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As UNDP is not a financial (lending) institution, staff members are advised to approach available lending institutions such as banks or the United Nations Federal Credit Union (UNFCU) for all personal financial needs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F45351" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2CF55B" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">This policy implements Staff Rule 3.16. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E756CA" w14:textId="7B67A506" w:rsidR="00324E51" w:rsidRDefault="006D09D0" w:rsidP="006D09D0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="63CDA755" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7005"/>
         </w:tabs>
-        <w:ind w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17E8" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRPr="00EF4204" w:rsidRDefault="00F4444C" w:rsidP="000A41DC">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="63994AB5" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicability  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17E9" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="000A41DC">
+    <w:p w14:paraId="0AD3F200" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17EA" w14:textId="50ED9DA8" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="00246BEE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7FF7A138" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...64 lines deleted...]
-    <w:p w14:paraId="485D17EB" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="000A41DC">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff members holding Permanent, Fixed-term and Temporary Appointments, as well as holders of Regular International and National Personnel Services Agreements (IPSAs and NPSAs) may request, and UNDP may grant, a salary advance in accordance with the conditions described below.  Unless specified otherwise, the terms and conditions related to salary advances apply to all personnel types listed above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F0DC86" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17EC" w14:textId="5C634DA3" w:rsidR="00C54F7B" w:rsidRPr="00EF4204" w:rsidRDefault="00CD61C9" w:rsidP="000A41DC">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0848F233" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="485D17ED" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="000A41DC">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General Conditions  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7180491E" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17EE" w14:textId="2FABB0A0" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="00246BEE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="618205BF" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The following conditions apply to all salary advances:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4214E5" w14:textId="77777777" w:rsidR="00B83B4C" w:rsidRDefault="00B83B4C">
-[...4 lines deleted...]
-    <w:p w14:paraId="485D17EF" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="00C6185D">
+    <w:p w14:paraId="54236859" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D66F0C0" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="427"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">they are recovered in full through regular payroll deductions;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BBF1AC" w14:textId="77777777" w:rsidR="00B83B4C" w:rsidRDefault="00B83B4C" w:rsidP="00B83B4C">
-[...4 lines deleted...]
-    <w:p w14:paraId="485D17F0" w14:textId="08270C94" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="00C6185D">
+    <w:p w14:paraId="212EEE76" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207EF052" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="427"/>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="485D17F1" w14:textId="357F4FA8" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="00C6185D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">advances for internationally recruited staff members and IPSAs are always recovered in USD. Such advances can be disbursed in the local currency of the duty station.  Where an advance is paid out in a currency other than USD, the amount of that advance will be converted to USD at the official UN exchange rate in effect when the advance was issued, and that USD amount is what will be recovered;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D65042" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D1BEFA" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="427"/>
-      </w:pPr>
-[...8 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locally-recruited</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff members and NPSAs can only receive advances in the currency in which their salary is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>paid</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00D9007A">
-[...17 lines deleted...]
-    <w:p w14:paraId="25110FBD" w14:textId="77777777" w:rsidR="00B83B4C" w:rsidRDefault="00F4444C" w:rsidP="00C6185D">
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the advance must be repaid in the same currency;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21987635" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70FB8C9E" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="427"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">recovery begins with the first end-month pay day after the advance has been given unless otherwise stipulated at the time of the approval; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F85B7B" w14:textId="77777777" w:rsidR="00B83B4C" w:rsidRDefault="00B83B4C" w:rsidP="00B83B4C">
-[...4 lines deleted...]
-    <w:p w14:paraId="343630DB" w14:textId="5D1A37D8" w:rsidR="00B83B4C" w:rsidRDefault="00F4444C" w:rsidP="00C6185D">
+    <w:p w14:paraId="7D4E8088" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A5DA6A" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="427"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">unless otherwise specified, they are liquidated at a constant rate of up to </w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="485D17F4" w14:textId="492FEE35" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="005E592B">
+        <w:t xml:space="preserve">unless otherwise specified, they are liquidated at a constant rate of up to a maximum of twelve (12) consecutive pay periods not extending beyond the expiry date of the appointment / agreement; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B8FBD6" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A206BA" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1530" w:hanging="450"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="485D17F5" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="0006289B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no new advances may be granted while a previous advance or any part thereof is outstanding, except:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E8DA12" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0502CFD7" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="2340" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">for advances for major medical expenses pending reimbursement by a UN medical insurance scheme; or  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7124DF08" w14:textId="77777777" w:rsidR="00487824" w:rsidRDefault="00487824" w:rsidP="0006289B">
-      <w:pPr>
+    <w:p w14:paraId="57EC22C7" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="2520" w:hanging="540"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="485D17F6" w14:textId="0BA7AAD7" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="0006289B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18FF0490" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="2340" w:hanging="360"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="000A31A9">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>if based on security determinations and approved duty station-wide in accordance with the UNDSS Security Manual; or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="0A5EBABE" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="2520" w:hanging="540"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="485D17F7" w14:textId="5A12F3A2" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="0006289B">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2EC7DD" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
+        <w:spacing w:after="26" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="2340" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for advances exceptionally approved in specific emergency situations by the Assistant Administrator and Director, BMS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C997D6C" w14:textId="77777777" w:rsidR="00487824" w:rsidRDefault="00487824" w:rsidP="00487824">
-[...5 lines deleted...]
-    <w:p w14:paraId="485D17F8" w14:textId="1038F064" w:rsidR="00C54F7B" w:rsidRDefault="00487824" w:rsidP="005E592B">
+    <w:p w14:paraId="70B65601" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="26" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0E53C9" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1620" w:hanging="540"/>
-      </w:pPr>
-[...30 lines deleted...]
-      <w:r w:rsidR="00891B97">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the request for an advance must explain, in detail, the exceptional and unexpected situation for which the funds are needed and attach supporting documentation. It must also include a written undertaking that if the staff member / PSA holder separates from service, any outstanding balance of an advance is recovered in full against final emoluments. Any balance that exceeds the final emoluments due must be paid immediately and in full prior to separation.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E40883">
-[...19 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F4444C">
-[...3 lines deleted...]
-    <w:p w14:paraId="485D17F9" w14:textId="17E609E0" w:rsidR="00C54F7B" w:rsidRDefault="00C54F7B">
+    </w:p>
+    <w:p w14:paraId="26B0FD65" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF5C815" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Authorization of Salary Advances and Responsibility for Recovery  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D17FB" w14:textId="0B801501" w:rsidR="00C54F7B" w:rsidRDefault="00C54F7B">
+    <w:p w14:paraId="6609B6E7" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBA9DB4" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">using </w:t>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requests for salary advances by locally recruited staff members and NPSAs outside of Headquarters (HQ) must be submitted using </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk103619381"/>
-      <w:r w:rsidR="008B70FB">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> self-service platform</w:t>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP’s employee self-service platform</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="008B70FB">
-[...70 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> along with the necessary documentation as required under this Policy. The request is reviewed and approved by staff designated with these roles in the Office. Typically, the Approver role is with the Head of Office (Resident Representative) who may delegate it to the Deputy Resident Representative (operations) or a similar function.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B40B771" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CCA349B" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For locally recruited staff members and NPSAs at HQ, advances must be approved by the Director of the relevant office, who may delegate to the Deputy Director, or similar function. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1450EDE3" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC2CD31" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...27 lines deleted...]
-    <w:p w14:paraId="2CC3EE95" w14:textId="073C2A21" w:rsidR="00424A0C" w:rsidRDefault="004F1D1D" w:rsidP="006E661D">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Office approving the advance is responsible for ensuring that the payment is being made and recovered in line with this Policy. The Assistant Administrator and Director, BMS may revoke the delegation of authority of the Head of Office, or Director of the staff member’s office, to approve salary advances if advances are approved in breach of this policy.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F46C5B0" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="428"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="091AD891" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Except for personal emergency advances,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0034580F">
+        <w:t xml:space="preserve">Except for personal emergency advances, salary advances of internationally recruited staff members and IPSAs, must be approved by both the Global Payroll Services (GPS) and Benefits &amp; Entitlement Services (BES) Manager. The GPS and BES Managers are responsible for ensuring that all salary advances are approved and recovered within the framework of this policy. In the case of personal emergency advances, the Assistant Administrator and Director, BMS must approve the salary advance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F2EE3E" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AAA9E0" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Types of Salary Advances </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0034580F" w:rsidRPr="00F056CC">
-[...5 lines deleted...]
-      <w:r w:rsidR="00141441">
+    </w:p>
+    <w:p w14:paraId="3543B8B0" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00141441" w:rsidRPr="00F056CC">
-[...41 lines deleted...]
-      <w:r w:rsidR="00F4444C" w:rsidRPr="002E5542">
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E54641">
-[...45 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="02110844" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="318"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advances upon initial appointment  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6276C163" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-    <w:p w14:paraId="485D1804" w14:textId="553C7EAD" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="006E661D">
+    </w:p>
+    <w:p w14:paraId="00E5E503" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...29 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a staff member / PSA holder has not yet been enrolled in active payroll in Quantum HCM, a one-time initial appointment advance may be granted. Should a duplicate payment be disbursed, a recovery will be made in full in the next payroll.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8F59BE" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="428"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C72839A" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="408" w:hanging="318"/>
-      </w:pPr>
-      <w:r>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Advances due to non-receipt of salary  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1807" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="402F650D" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D1808" w14:textId="528D5D71" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="006E661D">
+    <w:p w14:paraId="75448B75" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...21 lines deleted...]
-      <w:r w:rsidR="00FB23CF">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a staff member / PSA holder does not receive a regular salary due to a banking or other technical issue or a partial first month salary due to timing of payroll processing, an advance shall be granted in the amount due. Should a duplicate salary be disbursed, a recovery will be made in full in the next payroll.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A70708" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="428"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC59DBD" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="318"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advances upon separation from service  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4141B7" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00697816">
-[...32 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="485D180C" w14:textId="47F47485" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C" w:rsidP="006E661D">
+    </w:p>
+    <w:p w14:paraId="5182CC17" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...20 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a staff member / PSA holder separates from service and final settlement of pay accounts cannot be made at the time of departure, an advance not exceeding 80 per cent of estimated final net payments due may be granted.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DC7A8E" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="428"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22565827" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="408" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Advances for medical expenses  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03375FEE" w14:textId="77777777" w:rsidR="00DF7232" w:rsidRPr="00DF7232" w:rsidRDefault="00DF7232" w:rsidP="00DF7232"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="65809D58" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="512" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12211642" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-[...52 lines deleted...]
-        <w:t>(</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A staff member / PSA holder may, exceptionally, request a salary advance for major and unforeseen medical expenses incurred by them or a dependent recognized by UNDP. Request for such advances will be considered only if (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00082315">
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004B2891">
-[...53 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) the staff member / PSA holder, including the named dependent, are enrolled in an official UN medical Plan, (ii) direct billing/payment facility is not available between the health provider and the insurance company and (iii) the bills are required to be paid prior to receipt of insurance payment.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5F9AED" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="810" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="810"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C72B5F" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>It is expected that most medical expenses will be covered by a UN medical insurance scheme. However, if a staff member / PSA holder or a dependent recognised by UNDP, incurs major medical expenses that are beyond the limits of the medical insurance scheme and is faced with undue financial hardship, a salary advance may be considered under the provisions for personal emergency salary advances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D7BAF8" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162CA5AC" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The advance may not exceed the lowest of (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) two months’ net pay, (ii) the maximum reimbursable amount under the applicable medical insurance scheme or (iii) the amount of the hospital bill. Advances for medical expenses can be granted concurrently with an existing salary advance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DC6856" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279B9591" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The advance for medical expenses must be settled through the applicable insurance scheme or by the staff member / PSA holder within four months from when the advance is granted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C5ABDA" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385E8B4F" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="512" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Advances for pre-payment of rent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DCBE11" w14:textId="77777777" w:rsidR="001337FB" w:rsidRDefault="001337FB" w:rsidP="001337FB">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1E13299F" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60307D05" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Internationally recruited staff members may be granted a rental advance where three or more months' rent must normally be paid in advance to secure accommodation as stipulated in the lease agreement. The request for advance must specify the amount of the rent, the number of months for which the lease agreement indicates it is to be prepaid, the amount and currency of the advance requested.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3914DD" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="810" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="810"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE23948" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The number of months of advance must be in line with the normal practice for rental properties in the duty station as confirmed by the Head of Office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BC2E37" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E45AA27" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The amount of the advance covers only rent; it does not cover security deposits (generally returned to tenant at the end of the lease), agents’ fees or recurring costs such as electricity, water or other utilities where these are paid separately from rent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619D8085" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72585843" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The amount of the advance will be recovered within the term of the lease for which the advance was requested or within the staff member’s current contract period, whichever comes first.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13185EF6" w14:textId="77777777" w:rsidR="00422C98" w:rsidRDefault="00422C98" w:rsidP="00422C98">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="423EFC66" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0565AADA" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> duty stations under the</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Advances for pre-payment of rent are not authorised for staff members assigned to Group I duty stations under the</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk100568945"/>
-      <w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00EC11EE">
           <w:rPr>
-            <w:color w:val="954F72"/>
-            <w:u w:val="single" w:color="954F72"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>post adjustment sys</w:t>
-[...13 lines deleted...]
-          <w:t>em</w:t>
+          <w:t>post adjustment system</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/5956" \h </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2138C320" w14:textId="74FBD7BB" w:rsidR="00910E46" w:rsidRDefault="00910E46" w:rsidP="00910E46">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="28581FD9" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CA9994" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="512" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Advances for purchase of a private vehicle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6B65D8" w14:textId="77777777" w:rsidR="00910E46" w:rsidRDefault="00910E46" w:rsidP="00910E46">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1272A320" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52E8CCBA" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Internationally recruited staff members from grades P-1 to P-4 may be granted a salary advance for the purchase of a private automobile of up to US$7,500.00 or the local currency equivalent at the prevailing United Nations Operational Rate of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00AC3366">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>Exchang</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00AC3366">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>e</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
-        <w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00AC3366">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId17">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00AC3366">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>(</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidR="00F7077F" w:rsidRPr="00E63FD8">
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNORE, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00AC3366">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>https://treasury.un.org/operationalra</w:t>
-[...11 lines deleted...]
-          <w:t>es/OperationalRates.php</w:t>
+          <w:t>https://treasury.un.org/operationalrates/OperationalRates.php</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F7077F">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4802EE10" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="810" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="810"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3373A445" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The requests for advance for this purpose will be considered, one-time only, within six months of initial appointment or reassignment. The Head of Office must certify that the vehicle is necessary in connection with the staff member's assignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02535425" w14:textId="77777777" w:rsidR="00910E46" w:rsidRDefault="00910E46" w:rsidP="00910E46">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7671B757" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="810" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="810"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0393815D" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The request for advance must specify the amount, currency and where the advance should be paid. Advances for the purchase of a private automobile are granted on the understanding that the staff member intends to keep the vehicle for at least two years or for the duration of </w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>The request for advance must specify the amount, currency and where the advance should be paid. Advances for the purchase of a private automobile are granted on the understanding that the staff member intends to keep the vehicle for at least two years or for the duration of the assignment, whichever is shorter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD690E5" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="810" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="810"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E817F4D" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Advances for the purchase of a private vehicle are not authorised for staff members assigned to Group 1 duty stations under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
-        <w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00AC3366">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="954F72"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="954F72"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>post adjus</w:t>
-[...13 lines deleted...]
-          <w:t>ment system</w:t>
+          <w:t>post adjustment system</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId20">
-        <w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00AC3366">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62E18227" w14:textId="77777777" w:rsidR="00910E46" w:rsidRDefault="00910E46" w:rsidP="00910E46">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="28FD8C35" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="810" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="810"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F8A1ED" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Staff members on Temporary Appointments are not eligible for this type of advance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12696315" w14:textId="0EE5B0F6" w:rsidR="002C1D59" w:rsidRDefault="002C1D59" w:rsidP="002C1D59">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5A68BE50" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F59EC42" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="512" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emergency Advances </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C9A114" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="512" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3554E8" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="512" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bulk Emergency Advances to groups of staff members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384F784B" w14:textId="77777777" w:rsidR="002C1D59" w:rsidRDefault="002C1D59" w:rsidP="002C1D59">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="12071D8E" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360578D3" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salary advances may be exceptionally approved to groups of staff members / PSA holders, in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>specific</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23A7B">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emergency situations by the Assistant Administrator and Director, BMS in accordance with the conditions and procedures specified at the time of approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF8FEE3" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D5701D7" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bulk salary advances as may be proposed by the Head of Office or United Nations Country Team (UNCT) to respond to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an emergency situation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...24 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a duty station, must be approved by the Assistant Administrator and Director, BMS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083B786F" w14:textId="77777777" w:rsidR="009B3DD0" w:rsidRDefault="009B3DD0" w:rsidP="009B3DD0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5DEE517F" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="810" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="810"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB95E6A" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="512" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Personal Emergency Advance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4268CFF1" w14:textId="77777777" w:rsidR="009B3DD0" w:rsidRDefault="009B3DD0" w:rsidP="009B3DD0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5467C3DA" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="810" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="810"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD156A4" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff members / PSA holders may be granted an advance for personal emergencies of up to two months’ net pay to meet genuine urgent, non-recurring, needs. These requests will be considered on the merit of each individual case, including evidence provided, and granted based on the best judgment of the Head or Director of the Office, in the case of locally recruited staff and NPSAs or the Assistant Administrator and Director, BMS, in the case of internationally recruited staff and IPSAs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F5A041" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="810" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="810"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2211ACD1" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Situations that may be considered for advances for personal emergencies include:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1F812E" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22AB7E7B" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
-      </w:pPr>
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>major expenses to repair a private residence damaged by natural or man-made disasters (e.g., fire, flooding, etc.). Advances of this type may often be approved on a duty station-wide basis as part of a Bulk Emergency Advance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281FF413" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
-        <w:ind w:left="1354" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1354"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE34A00" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="6A77C75A" w14:textId="77777777" w:rsidR="00D063AE" w:rsidRDefault="00D063AE" w:rsidP="00D063AE">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>major expenses related to undertaking security-related measures (fences, alarm system, etc.) on a staff member’s / PSA holder’s primary residence based on written recommendation of the UNDP security officer or UNDSS and submission of a vendor invoice or estimate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669ADEAE" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5D9CA4" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>crimes causing serious financial loss, evidenced by an official police report or an insurance claim, to the staff member and/or dependent as recognized by UNDP;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4441C493" w14:textId="77777777" w:rsidR="00D063AE" w:rsidRDefault="00D063AE" w:rsidP="00D063AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="484F1AD7" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
-        <w:ind w:left="1354" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1354"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC58D17" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>funeral expenses in the event of death of an immediate family member;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A9843D" w14:textId="77777777" w:rsidR="00D063AE" w:rsidRDefault="00D063AE" w:rsidP="00D063AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3EC25CCF" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
-        <w:ind w:left="1354" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1354"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416F468B" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="4079AA66" w14:textId="77777777" w:rsidR="006E661D" w:rsidRDefault="006E661D" w:rsidP="009B3DD0">
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expenses related to essential medical or dental procedures and treatments for staff members / PSA holders and/or their dependents as recognized by UNDP that are not covered by their insurance scheme and upon submission of a provider’s invoice or estimate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F21810" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
-        <w:ind w:left="2340" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36920849" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Only one personal salary advance for emergencies may be granted during any twelve-month period.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BA82CE" w14:textId="77777777" w:rsidR="009F7FE1" w:rsidRPr="009F7FE1" w:rsidRDefault="009F7FE1" w:rsidP="009F7FE1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B54B6A2" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="810" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="810"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BEF1DBA" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="512" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Unauthorized Requests </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7ED1F9" w14:textId="77777777" w:rsidR="009F7FE1" w:rsidRPr="009F7FE1" w:rsidRDefault="009F7FE1" w:rsidP="009F7FE1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3F5416E0" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="810" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="810"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FE72F5" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Salary advances shall not be authorised for purposes outside those covered by this policy. These include but are not limited to the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E424F2" w14:textId="77777777" w:rsidR="00DE3687" w:rsidRDefault="00DE3687" w:rsidP="00DE3687">
+    <w:p w14:paraId="178CE3D8" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="990" w:firstLine="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3609F858" w14:textId="0A9AEFFA" w:rsidR="00D91F94" w:rsidRPr="00EE04BE" w:rsidRDefault="00D91F94" w:rsidP="009F7FE1">
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130D89D9" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="990" w:firstLine="0"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="7BC3B187" w14:textId="78BD554D" w:rsidR="001B063D" w:rsidRPr="00EE04BE" w:rsidRDefault="00A22895" w:rsidP="009F7FE1">
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>weddings, parties, or other such gatherings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096DFC0A" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6AB391" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="990" w:firstLine="0"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="58FB7A62" w14:textId="5C26A024" w:rsidR="006067BA" w:rsidRPr="00EE04BE" w:rsidRDefault="006067BA" w:rsidP="009F7FE1">
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>school or college fees;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2777BAC3" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374492B2" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="990" w:firstLine="0"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="21C360CE" w14:textId="50DA5D0B" w:rsidR="00D91F94" w:rsidRPr="00EE04BE" w:rsidRDefault="00D91F94" w:rsidP="009F7FE1">
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>holiday or other personal travel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBC97EB" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A1D09BB" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="990" w:firstLine="0"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="5612485E" w14:textId="64305246" w:rsidR="00D91F94" w:rsidRPr="00EE04BE" w:rsidRDefault="00D91F94" w:rsidP="009F7FE1">
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>purchase of a house or land;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570B3255" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6396DA31" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="990" w:firstLine="0"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="50F03057" w14:textId="2CD13B1F" w:rsidR="008C70B8" w:rsidRPr="00EE04BE" w:rsidRDefault="008F2F69" w:rsidP="009F7FE1">
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>construction of houses, buildings or extension of existing premises;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3D788C" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A46582B" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="990" w:firstLine="0"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="75FF4813" w14:textId="31F7E00E" w:rsidR="00D91F94" w:rsidRPr="00EE04BE" w:rsidRDefault="00D91F94" w:rsidP="009F7FE1">
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">renovation or repair of houses or buildings through normal wear and tear; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B14422" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="168FB661" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="990" w:firstLine="0"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="50DC0B60" w14:textId="0D915896" w:rsidR="004C0B2E" w:rsidRPr="00EE04BE" w:rsidRDefault="00D91F94" w:rsidP="009F7FE1">
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>purchase of household furnishings and personal effects;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22545B8A" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19488EBB" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC11EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="990" w:firstLine="0"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="5757DFAE" w14:textId="0D5B3914" w:rsidR="00B7729D" w:rsidRPr="00EE04BE" w:rsidRDefault="00B7729D" w:rsidP="00B7729D">
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>payment of personal debts, bank loans or mortgages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F986E5C" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CE6B67" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62461CA4" w14:textId="77777777" w:rsidR="00AD2987" w:rsidRPr="00A45C13" w:rsidRDefault="00AD2987" w:rsidP="00AD2987">
+    <w:p w14:paraId="3AFB4029" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex: Summary of Payment, Recovery and Other Conditions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4585446A" w14:textId="48C4736A" w:rsidR="004A1D42" w:rsidRDefault="004A1D42" w:rsidP="00B7729D">
+    <w:p w14:paraId="53D93464" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="338C8A3E" w14:textId="77777777" w:rsidR="00FC7F6A" w:rsidRDefault="00FC7F6A" w:rsidP="00B7729D">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBBD5D1" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10494" w:type="dxa"/>
         <w:tblInd w:w="-934" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1310"/>
         <w:gridCol w:w="1139"/>
         <w:gridCol w:w="1181"/>
         <w:gridCol w:w="1524"/>
         <w:gridCol w:w="1924"/>
         <w:gridCol w:w="1763"/>
         <w:gridCol w:w="53"/>
         <w:gridCol w:w="1600"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1D42" w:rsidRPr="004A1D42" w14:paraId="7A91CFDC" w14:textId="77777777" w:rsidTr="00594F9C">
+      <w:tr w:rsidR="00AC3366" w:rsidRPr="00AC3366" w14:paraId="69AD141A" w14:textId="77777777" w:rsidTr="00AC3366">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16A4E21F" w14:textId="77777777" w:rsidR="004A1D42" w:rsidRPr="004A1D42" w:rsidRDefault="004A1D42" w:rsidP="004A1D42">
+          <w:p w14:paraId="17068593" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Type of Advance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E8383D2" w14:textId="21FB8D2C" w:rsidR="004A1D42" w:rsidRPr="004A1D42" w:rsidRDefault="004A1D42" w:rsidP="004A1D42">
+          <w:p w14:paraId="703F194A" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">nitiated by </w:t>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Request Initiated by </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2664F0D9" w14:textId="6CDFBC04" w:rsidR="004A1D42" w:rsidRPr="004A1D42" w:rsidRDefault="00100453" w:rsidP="004A1D42">
+          <w:p w14:paraId="3FBA1143" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...25 lines deleted...]
-              <w:t>d by</w:t>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Advance Approved by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09787B58" w14:textId="36AE7FF1" w:rsidR="004A1D42" w:rsidRPr="004A1D42" w:rsidRDefault="00100453" w:rsidP="004A1D42">
+          <w:p w14:paraId="60350809" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Eligibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E208F85" w14:textId="77777777" w:rsidR="004A1D42" w:rsidRPr="004A1D42" w:rsidRDefault="004A1D42" w:rsidP="004A1D42">
+          <w:p w14:paraId="6D823328" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maximum Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="722ED620" w14:textId="77777777" w:rsidR="004A1D42" w:rsidRPr="004A1D42" w:rsidRDefault="004A1D42" w:rsidP="004A1D42">
+          <w:p w14:paraId="36F18955" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maximum Recovery Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09D990B9" w14:textId="77777777" w:rsidR="004A1D42" w:rsidRPr="004A1D42" w:rsidRDefault="004A1D42" w:rsidP="004A1D42">
+          <w:p w14:paraId="6B2E48D5" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Other Terms &amp; Conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B63D9" w:rsidRPr="004A1D42" w14:paraId="17CF42E9" w14:textId="77777777" w:rsidTr="00594F9C">
+      <w:tr w:rsidR="00AC3366" w:rsidRPr="00AC3366" w14:paraId="74015B8E" w14:textId="77777777" w:rsidTr="00DA4587">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46E03623" w14:textId="77777777" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="00F122ED">
+          <w:p w14:paraId="2FE92C0C" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Upon Initial Appointment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E414035" w14:textId="77777777" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="00F122ED">
+          <w:p w14:paraId="1F4B92D7" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>HR Focal Point</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2289C970" w14:textId="41EDF17A" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="00F122ED">
+          <w:p w14:paraId="314D0AB6" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0196AC" w14:textId="3E6636FC" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="00F122ED">
+          <w:p w14:paraId="73A0C254" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">nager, Global Payroll Services (GPS) and Manager, Benefits &amp; Entitlement Services (BES) </w:t>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ma    Manager, Global Payroll Services (GPS) and Manager, Benefits &amp; Entitlement Services (BES) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19BD2981" w14:textId="4883CB9A" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="00205648" w:rsidP="00F122ED">
+          <w:p w14:paraId="794C0507" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>All personnel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26FDF4D1" w14:textId="401FDD0F" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="00F122ED">
+          <w:p w14:paraId="7469C8C3" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77A5AF78" w14:textId="6DABCCFC" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="005B63D9">
+          <w:p w14:paraId="1947DE59" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Monthly Net Pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A497B9E" w14:textId="2D88A196" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="005B63D9">
+          <w:p w14:paraId="7529B965" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>ext regular payroll</w:t>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Full recovery in next regular payroll</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60181AF6" w14:textId="77777777" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="00F122ED">
+          <w:p w14:paraId="5CBA5951" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B63D9" w:rsidRPr="004A1D42" w14:paraId="670AB483" w14:textId="77777777" w:rsidTr="00594F9C">
+      <w:tr w:rsidR="00AC3366" w:rsidRPr="00AC3366" w14:paraId="617BF356" w14:textId="77777777" w:rsidTr="00DA4587">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05469B92" w14:textId="77777777" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="00F122ED">
+          <w:p w14:paraId="73223C56" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Non-receipt of salary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00CAE8FD" w14:textId="7E40E375" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="00F122ED">
+          <w:p w14:paraId="0371A2DC" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0358E730" w14:textId="406A8872" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="00F122ED">
+          <w:p w14:paraId="39818FE3" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04A9D58A" w14:textId="3BC36AF0" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="00F122ED">
+          <w:p w14:paraId="3A79D99F" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0271B77B" w14:textId="62245429" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="00F122ED">
+          <w:p w14:paraId="6F9E80A6" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F98A18E" w14:textId="64E081F7" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="00F122ED">
+          <w:p w14:paraId="2EBA62FB" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D7AB1FA" w14:textId="77777777" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="00F122ED">
+          <w:p w14:paraId="3F7408A2" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F122ED" w:rsidRPr="004A1D42" w14:paraId="7E2D4C0B" w14:textId="77777777" w:rsidTr="00594F9C">
+      <w:tr w:rsidR="00AC3366" w:rsidRPr="00AC3366" w14:paraId="401D1F82" w14:textId="77777777" w:rsidTr="00DA4587">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20BBE6A0" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="6B3304D4" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Separation from Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="638B4437" w14:textId="6C8E5438" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="1F4D2A03" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70C4E5BE" w14:textId="0D2676CE" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="6E516544" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CAE9C37" w14:textId="6BAB8A12" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="43A6DA0A" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61ABBCED" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="730780AE" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>80% of Final Pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="147BACDD" w14:textId="15B33B3C" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="01E08542" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Full recovery from Final Pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67A348D0" w14:textId="2D48F5E4" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="1D64D3C6" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F122ED" w:rsidRPr="004A1D42" w14:paraId="10121DAC" w14:textId="77777777" w:rsidTr="00594F9C">
+      <w:tr w:rsidR="00AC3366" w:rsidRPr="00AC3366" w14:paraId="1F393406" w14:textId="77777777" w:rsidTr="00DA4587">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2ACB4532" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="384EA122" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Medical Expense</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1477D571" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="3B886633" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Staff Member</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="532A6B1A" w14:textId="01AE0927" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="7AC58BFD" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D5B996B" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="07986478" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Head of Office or Designate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E195099" w14:textId="4FE5044A" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="7C53174C" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C35D64D" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="1AB1B84C" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Lowest of: (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>) 2 months Net Pay (ii) insurance reimbursable (iii) hospital bill</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="086AFDDA" w14:textId="425D71D8" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="2EF7EE7D" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-              <w:t>end of contract whichever comes first</w:t>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Over 4 months or by end of contract whichever comes first</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B993850" w14:textId="514808D7" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="7884F1B2" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...15 lines deleted...]
-              <w:t>Must be covered by a UN or UNDP medical insurance plan.</w:t>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> Must be covered by a UN or UNDP medical insurance plan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F122ED" w:rsidRPr="004A1D42" w14:paraId="44E5B633" w14:textId="77777777" w:rsidTr="00594F9C">
+      <w:tr w:rsidR="00AC3366" w:rsidRPr="00AC3366" w14:paraId="2D522FEE" w14:textId="77777777" w:rsidTr="00DA4587">
         <w:trPr>
           <w:trHeight w:val="1175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22090356" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="708D957B" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ED1C864" w14:textId="10E0E978" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="02AC7E95" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61018F79" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="2E80C703" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager, Global Payroll Services (GPS) and Manager, Benefits &amp; Entitlement Services (BES) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13EA0B6C" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="1D5F905E" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>IP Staff outside of Group 1 Duty Stations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14C4E862" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="76321B32" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Per signed Lease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6113A947" w14:textId="57EAECA8" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="7B4A3E14" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Term of Lease or end of contract whichever comes first </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A51F30A" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="6A3C7B47" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>In line with local rental market practice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F122ED" w:rsidRPr="004A1D42" w14:paraId="1969C8A2" w14:textId="77777777" w:rsidTr="00594F9C">
+      <w:tr w:rsidR="00AC3366" w:rsidRPr="00AC3366" w14:paraId="0F46F470" w14:textId="77777777" w:rsidTr="00DA4587">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B8BAE20" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="45058ED5" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vehicle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78A3D52B" w14:textId="1649F7EA" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="01456543" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:ind w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4035C0C4" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="5E4A73AF" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6930F9A4" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="6944F131" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>IP Staff (P1-P4) except TAs, outside of Group 1 Duty Stations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16E5EBA3" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="14E5CA55" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$7,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D8D84A4" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="4E8FD713" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months or end of contract whichever comes first </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09263271" w14:textId="77777777" w:rsidR="00F122ED" w:rsidRPr="004A1D42" w:rsidRDefault="00F122ED" w:rsidP="00F122ED">
+          <w:p w14:paraId="7F3AD694" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Once only within 6 months of initial appointment or reassignment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B63D9" w:rsidRPr="004A1D42" w14:paraId="694FB469" w14:textId="77777777" w:rsidTr="00594F9C">
+      <w:tr w:rsidR="00AC3366" w:rsidRPr="00AC3366" w14:paraId="557A64EB" w14:textId="77777777" w:rsidTr="00DA4587">
         <w:trPr>
           <w:trHeight w:val="662"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6196167E" w14:textId="4B0C9E47" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="005B63D9">
+          <w:p w14:paraId="301C2C27" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emergency - Bulk </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E9BC29" w14:textId="05731B2F" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="005B63D9">
+          <w:p w14:paraId="43D6A83D" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>HR Focal Point</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02E44950" w14:textId="1391FBCF" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="00B7624D" w:rsidP="005B63D9">
+          <w:p w14:paraId="1D00FE5C" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>Director, BMS</w:t>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Assistant Administrator and Director, BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADD426E" w14:textId="2187AB1D" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="005B63D9">
+          <w:p w14:paraId="4A2ACCDD" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> specific Duty station</w:t>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>All personnel at specific Duty station</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5340" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="654A2A90" w14:textId="7D81E01A" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="005B63D9">
+          <w:p w14:paraId="67021206" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>As determined at time of approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B63D9" w:rsidRPr="004A1D42" w14:paraId="575314F2" w14:textId="77777777" w:rsidTr="00594F9C">
+      <w:tr w:rsidR="00AC3366" w:rsidRPr="00AC3366" w14:paraId="6D4EA0FB" w14:textId="77777777" w:rsidTr="00DA4587">
         <w:trPr>
           <w:trHeight w:val="662"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11A257E7" w14:textId="4AFAF0F8" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="005B63D9">
+          <w:p w14:paraId="537E650F" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...15 lines deleted...]
-              <w:t>Personal</w:t>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Emergency - Personal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C12EDBF" w14:textId="7C91DE3B" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="005B63D9">
+          <w:p w14:paraId="32F7DA8C" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D42">
-[...15 lines deleted...]
-              <w:t>/PSA holder</w:t>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Staff Member/PSA holder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D376E0A" w14:textId="2BC7FD97" w:rsidR="005B63D9" w:rsidRDefault="005B63D9" w:rsidP="005B63D9">
+          <w:p w14:paraId="69880E7D" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B63D9">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> or Assistant Administrator and Director, BMS</w:t>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Head or Director of the Office or Assistant Administrator and Director, BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72852B34" w14:textId="6E956845" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="00696079" w:rsidP="005B63D9">
+          <w:p w14:paraId="23A0C540" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>personnel</w:t>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>All personnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBC1963" w14:textId="77777777" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="005B63D9">
+          <w:p w14:paraId="69BBFB0B" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B63D9">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Two (2) month's net pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5726E4A6" w14:textId="1508A90F" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="005B63D9">
+          <w:p w14:paraId="6B9ACA2E" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B63D9">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12 months or end of contract whichever comes first</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A399BCD" w14:textId="0ABE5729" w:rsidR="005B63D9" w:rsidRPr="005B63D9" w:rsidRDefault="005B63D9" w:rsidP="005B63D9">
+          <w:p w14:paraId="2C4B4A36" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B63D9">
-[...78 lines deleted...]
-              <w:t>ed by UNDP</w:t>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(1) For defined specific conditions related to staff/PSA holder or dependant as recognised by UNDP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F1B00EF" w14:textId="1EFD9AEB" w:rsidR="005B63D9" w:rsidRPr="005B63D9" w:rsidRDefault="005B63D9" w:rsidP="005B63D9">
+          <w:p w14:paraId="5F6ACB10" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B63D9">
-[...4 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(2) Official proof of emergency is required</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79D76538" w14:textId="06B1441F" w:rsidR="005B63D9" w:rsidRPr="004A1D42" w:rsidRDefault="005B63D9" w:rsidP="005B63D9">
+          <w:p w14:paraId="1EFD0FAA" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B63D9">
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> period</w:t>
+            <w:r w:rsidRPr="00AC3366">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(3) Only one advance over a 12-month period</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D542207" w14:textId="6F2322AA" w:rsidR="0078629B" w:rsidRPr="00B7729D" w:rsidRDefault="0078629B" w:rsidP="00B7729D">
+    <w:p w14:paraId="7C82AE2C" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="485D184A" w14:textId="5F8AA9CF" w:rsidR="00C54F7B" w:rsidRDefault="00C54F7B" w:rsidP="00D91F94">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C60CAE4" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9CFF93" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00AC3366">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1164" w:right="1790" w:bottom="1350" w:left="1800" w:header="720" w:footer="748" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A81FBAA" w14:textId="77777777" w:rsidR="003930BF" w:rsidRDefault="003930BF">
+    <w:p w14:paraId="6699B37F" w14:textId="77777777" w:rsidR="004E2338" w:rsidRDefault="004E2338" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="758AE48F" w14:textId="77777777" w:rsidR="003930BF" w:rsidRDefault="003930BF">
+    <w:p w14:paraId="487FB3C8" w14:textId="77777777" w:rsidR="004E2338" w:rsidRDefault="004E2338" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="485D184B" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3893670B" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRDefault="00AC3366">
     <w:pPr>
       <w:spacing w:after="1432" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="619" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="619"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="485D184C" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
+  <w:p w14:paraId="09E4EEE3" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRDefault="00AC3366">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="7" w:firstLine="0"/>
+      <w:ind w:right="7"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="485D184D" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
+  <w:p w14:paraId="2EAD1E6F" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRDefault="00AC3366">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="485D1850" w14:textId="1B552E9B" w:rsidR="00C54F7B" w:rsidRDefault="00EC281D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2797ECBB" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRPr="00EC11EE" w:rsidRDefault="00AC3366">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00EC11EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EC11EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EC11EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EC11EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00964D96">
+    <w:r w:rsidRPr="00EC11EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EC11EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EC11EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EC11EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EC11EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EC11EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00964D96">
+    <w:r w:rsidRPr="00EC11EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EC11EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EC11EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Effective Date: </w:t>
+    <w:r w:rsidRPr="00EC11EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 15/01/2023 </w:t>
     </w:r>
-    <w:r w:rsidR="00F7077F" w:rsidRPr="00F7077F">
-[...11 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00EC11EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00BC515D">
+    <w:r w:rsidRPr="00EC11EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2089911440"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{2E82C9A4-DDF6-43DA-8299-C46570CDD47C}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00F7077F">
+        <w:r w:rsidRPr="00EC11EE">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="485D1851" w14:textId="030763FD" w:rsidR="00C54F7B" w:rsidRDefault="00C54F7B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="645584F1" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRDefault="00AC3366">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="7" w:firstLine="0"/>
+      <w:ind w:right="7"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="485D1852" w14:textId="77777777" w:rsidR="00C54F7B" w:rsidRDefault="00F4444C">
+  <w:p w14:paraId="3FD9ED6A" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRDefault="00AC3366">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D8BFE7C" w14:textId="77777777" w:rsidR="003930BF" w:rsidRDefault="003930BF">
+    <w:p w14:paraId="4A7B6CA0" w14:textId="77777777" w:rsidR="004E2338" w:rsidRDefault="004E2338" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="611EA5F6" w14:textId="77777777" w:rsidR="003930BF" w:rsidRDefault="003930BF">
+    <w:p w14:paraId="1C8B2847" w14:textId="77777777" w:rsidR="004E2338" w:rsidRDefault="004E2338" w:rsidP="00AC3366">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0DCCB32F" w14:textId="55A750B3" w:rsidR="00BC515D" w:rsidRDefault="00BC515D" w:rsidP="00BC515D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68545EDF" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00BC515D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9010"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A97C0D6" wp14:editId="536C68E1">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BF93FDB" wp14:editId="44136EEE">
           <wp:extent cx="304800" cy="571500"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="18699"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="308590" cy="578606"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0571E3C0" w14:textId="77777777" w:rsidR="00EC281D" w:rsidRDefault="00EC281D">
+  <w:p w14:paraId="07C88D3F" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRDefault="00AC3366">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B0A0A81" w14:textId="11917823" w:rsidR="00EC281D" w:rsidRDefault="00EC281D" w:rsidP="00EC281D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BC4A211" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRDefault="00AC3366" w:rsidP="00EC281D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9010"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06C5318E" wp14:editId="560ABBEC">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F257E17" wp14:editId="5C6330D7">
           <wp:extent cx="304800" cy="703072"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="308534" cy="711685"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5A2726D8" w14:textId="77777777" w:rsidR="00EC281D" w:rsidRDefault="00EC281D">
+  <w:p w14:paraId="218A5F7D" w14:textId="77777777" w:rsidR="00AC3366" w:rsidRDefault="00AC3366">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CAD77E5"/>
-[...396 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="155221AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C38ECE86"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D562C0FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1354" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
@@ -6375,1043 +7390,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...991 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36692A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE8A9C02"/>
     <w:lvl w:ilvl="0" w:tplc="D562C0FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="994"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7579,736 +7602,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="73C23A68">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6391"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...684 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62DE31D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA144246"/>
     <w:lvl w:ilvl="0" w:tplc="4409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
@@ -8353,51 +7691,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="649609E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="170C6974"/>
     <w:lvl w:ilvl="0" w:tplc="D562C0FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8480,2301 +7818,145 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...693 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1749690278">
-    <w:abstractNumId w:val="12"/>
-[...1 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1314411055">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1017122357">
-[...56 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="87195635">
+  <w:num w:numId="2" w16cid:durableId="226503404">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="727652924">
-[...2 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="1016928997">
+  <w:num w:numId="3" w16cid:durableId="727652924">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="450126634">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="4" w16cid:durableId="450126634">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C54F7B"/>
-[...545 lines deleted...]
-    <w:rsid w:val="00FF2D2F"/>
+    <w:rsidRoot w:val="00AC3366"/>
+    <w:rsid w:val="0038562A"/>
+    <w:rsid w:val="004E2338"/>
+    <w:rsid w:val="00580818"/>
+    <w:rsid w:val="00752808"/>
+    <w:rsid w:val="007B2D77"/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CC0E97"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EC11EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="485D17E4"/>
-  <w15:docId w15:val="{AAB20B32-920D-47C5-A86F-EE6C819D22F9}"/>
+  <w14:docId w14:val="2CCB96AD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{031D0A46-5EF2-4665-A0CE-00ADB41D15E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...860 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11116,208 +8298,765 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC3366"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AC3366"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008233A2"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AC3366"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treasury.un.org/operationalrates/OperationalRates.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Resources/COLD/Booklets/PABooklet.pdf?r=02131246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Resources/COLD/Booklets/PABooklet.pdf?r=02131246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasury.un.org/operationalrates/OperationalRates.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treasury.un.org/operationalrates/OperationalRates.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treasury.un.org/operationalrates/OperationalRates.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treasury.un.org/operationalrates/OperationalRates.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5956" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -11424,683 +9163,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>2171</Words>
   <Characters>12380</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>103</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>14522</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>James Hanneman</dc:creator>
-  <cp:keywords>Salary advance</cp:keywords>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>