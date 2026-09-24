--- v0 (2026-02-11)
+++ v1 (2026-09-24)
@@ -1,47 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1C4A21A0" w14:textId="07988FFA" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc8131489"/>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
@@ -156,50 +166,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Bénéficiaire : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="-94631320"/>
           <w:placeholder>
             <w:docPart w:val="AC706E00E653E24A82D2CAE278BE405B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="008B047A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Ajoutez les coordonnées de l’organisation acheteuse conformément à la section 3 : Fiche récapitulative.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="76B02BBE" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -207,168 +218,171 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Référence de l’appel d’offres : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="1294026490"/>
           <w:placeholder>
             <w:docPart w:val="0D48A948E896984EBC7017E5DC7A61C9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="008B047A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5F8B098A" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73F9D429" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
+    <w:p w14:paraId="73F9D429" w14:textId="4929B862" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ATTENDU QUE </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:alias w:val="Nom et adresse du soumissionnaire"/>
           <w:tag w:val="Name and address of Bidder"/>
           <w:id w:val="1100917338"/>
           <w:placeholder>
             <w:docPart w:val="53992A2039475F4AB07F96012899F125"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="008B047A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">(ci-après désigné le « Soumissionnaire ») a soumis à </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:alias w:val="Nom de l’organisation acheteuse"/>
           <w:tag w:val="Name of procuring organisation"/>
           <w:id w:val="-640653567"/>
           <w:placeholder>
             <w:docPart w:val="21B8CF4B44EA404CABD35DFF3E6AA496"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="008B047A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> une offre en date du</w:t>
       </w:r>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -380,124 +394,124 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:snapToGrid w:val="0"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="174848050"/>
           <w:placeholder>
             <w:docPart w:val="CBF71A755C94B54AACE5523735110B20"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd MMMM yyyy"/>
             <w:lid w:val="fr-FR"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="008B047A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir une date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> aux fins d’exécuter les prestations relatives aux biens et/ ou services suivants : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:alias w:val="Ajoutez l’intitulé des biens, travaux et/ou services"/>
           <w:tag w:val="Insert title of goods, works and/or services"/>
           <w:id w:val="-1267152607"/>
           <w:placeholder>
             <w:docPart w:val="17A782F1A5276B47A29C54393675790F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="008B047A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ci-après désignée l</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B047A">
+        <w:t xml:space="preserve"> (ci-après désignée </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB281C" w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>’«</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>l’ «</w:t>
+      </w:r>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> Offre ») ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="524D31B6" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="767906E1" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
@@ -545,305 +559,248 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40AD9868" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ne</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> signe pas le contrat après que </w:t>
+        <w:t xml:space="preserve">ne signe pas le contrat après que </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:alias w:val="Nom de l’organisation acheteuse"/>
           <w:tag w:val="Name of procuring organisation"/>
           <w:id w:val="1325318584"/>
           <w:placeholder>
             <w:docPart w:val="C958234B224A8749BD571AABBD31D7AA"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="008B047A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> le lui a attribué ; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBCAA8A" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>retire</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> son Offre après la date d’ouverture des offres ;</w:t>
+        <w:t>retire son Offre après la date d’ouverture des offres ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E76B65" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ne</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> respecte pas la modification du Cahier des charges apportée par </w:t>
+        <w:t xml:space="preserve">ne respecte pas la modification du Cahier des charges apportée par </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:alias w:val="Nom de l’organisation acheteuse"/>
           <w:tag w:val="Name of procuring organisation"/>
           <w:id w:val="-1786876678"/>
           <w:placeholder>
             <w:docPart w:val="69B6558733A9B04DA8EB24566AF99876"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="008B047A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, conformément aux instructions de l’Appel d’offres ; </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, conformément aux instructions de l’Appel d’offres ; ou</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="770FAD72" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ne</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> fournit pas de Garantie de bonne exécution, d’assurance ou d’autres documents que </w:t>
+        <w:t xml:space="preserve">ne fournit pas de Garantie de bonne exécution, d’assurance ou d’autres documents que </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:alias w:val="Nom de l’organisation acheteuse"/>
           <w:tag w:val="Name of procuring organisation"/>
           <w:id w:val="-451787908"/>
           <w:placeholder>
             <w:docPart w:val="59EECD087C23EF4386D31013E6BE8888"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="008B047A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> pourra exiger en condition préalable à la prise d’effet du contrat ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7DF19D" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
@@ -874,51 +831,51 @@
       </w:pPr>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ET ATTENDU QUE nous avons accepté d’accorder au Soumissionnaire ladite Caution bancaire :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C4F86C" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C7B46B0" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
+    <w:p w14:paraId="2C7B46B0" w14:textId="4A3F4725" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">DÈS LORS, nous confirmons par la présente que nous sommes garants et responsables envers vous, au nom du Soumissionnaire, jusqu’à hauteur d’un montant total de </w:t>
       </w:r>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
@@ -933,125 +890,112 @@
           <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="-1825111234"/>
           <w:placeholder>
             <w:docPart w:val="078174822DC9B04A8DB735E3ABD46664"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="008B047A">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:snapToGrid w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>[montant de la caution] [en lettres et en chiffres],</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> cette somme étant payable dans les types et proportions de devises dans lesquelles le prix de l'offre est </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F1325" w:rsidRPr="008B047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>payable, et</w:t>
+      </w:r>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>payable,et</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> nous nous engageons à vous payer, à réception de votre première demande écrite, sans objection ni discussion, toute somme ou toutes sommes dans les limites du montant de </w:t>
+      </w:r>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> nous nous engageons à vous payer, à réception de votre première demande écrite, sans objection ni discussion, toute somme ou toutes sommes dans les limites du montant de </w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>la Caution bancaire tel  qu’indiqué ci-dessus</w:t>
       </w:r>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> sans que vous n’ayez besoin de prouver ou de justifier votre demande ou la somme qui y est indiquée.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="743010C6" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="730068A6" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -1067,50 +1011,273 @@
         <w:t xml:space="preserve">Cette Caution bancaire sera valable </w:t>
       </w:r>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">jusqu’à 30 jours après la date finale de validité des offres. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BB97B8" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72365C35" w14:textId="22ECAAD7" w:rsidR="00667ABC" w:rsidRPr="00B86F3C" w:rsidRDefault="00667ABC" w:rsidP="00667ABC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B86F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sous réserve des dispositions du paragraphe ci-dessous, la </w:t>
+      </w:r>
+      <w:r w:rsidR="003B4C2D" w:rsidRPr="00B86F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Caution bancaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est régie par les Règles Uniformes relatives aux Garanties sur Demande (RUGD), Publication CCI n° 758. L’exigence </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3410">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la déclaration justificative prévue à l’article 15(a) desdites Règles est exclue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A5EACF" w14:textId="77777777" w:rsidR="00667ABC" w:rsidRDefault="00667ABC" w:rsidP="00667ABC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2692B7" w14:textId="16760BDE" w:rsidR="00667ABC" w:rsidRPr="00B86F3C" w:rsidRDefault="00667ABC" w:rsidP="00B86F3C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E29D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Aucune disposition des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> présentes </w:t>
+      </w:r>
+      <w:r w:rsidR="004326DB" w:rsidRPr="00B86F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ni aucune disposition connexe ne pourra être assimilée à</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1325">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>une renonciation</w:t>
+      </w:r>
+      <w:r w:rsidR="004326DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expresse ou implicite</w:t>
+      </w:r>
+      <w:r w:rsidR="004326DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aux privilèges et immunités des Nations </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nies, y compris </w:t>
+      </w:r>
+      <w:r w:rsidR="000A069B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de leurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organes subsidiaires, ni ne sera interprété ou appliqué d'une manière incompatible avec ces privilèges et immunités.   </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="44B871F1" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72F80D61" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1369,174 +1536,293 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC16B45" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
+    <w:p w14:paraId="47A755A1" w14:textId="1EEEFBF9" w:rsidR="008B047A" w:rsidRPr="00B86F3C" w:rsidRDefault="008B047A" w:rsidP="005F1325">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B047A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> officiel de la Banque] </w:t>
+        <w:t xml:space="preserve">[cachet officiel de la Banque] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3CFBD4" w14:textId="77777777" w:rsidR="008B047A" w:rsidRPr="008B047A" w:rsidRDefault="008B047A" w:rsidP="008B047A">
-[...20 lines deleted...]
-    <w:sectPr w:rsidR="008B047A" w:rsidRPr="008B047A">
+    <w:sectPr w:rsidR="008B047A" w:rsidRPr="00B86F3C" w:rsidSect="005F1325">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="848" w:right="1440" w:bottom="630" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2AA6E9EE" w14:textId="77777777" w:rsidR="0009239F" w:rsidRDefault="0009239F" w:rsidP="00B40ED5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3B515871" w14:textId="77777777" w:rsidR="0009239F" w:rsidRDefault="0009239F" w:rsidP="00B40ED5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:panose1 w:val="02040503050203030202"/>
-    <w:charset w:val="01"/>
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="0000A003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="540B0B3C" w14:textId="77777777" w:rsidR="005F1325" w:rsidRDefault="005F1325">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09C5F182" w14:textId="77777777" w:rsidR="005F1325" w:rsidRDefault="005F1325">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36E55DAD" w14:textId="77777777" w:rsidR="005F1325" w:rsidRDefault="005F1325">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3D1DDFA2" w14:textId="77777777" w:rsidR="0009239F" w:rsidRDefault="0009239F" w:rsidP="00B40ED5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6694C24C" w14:textId="77777777" w:rsidR="0009239F" w:rsidRDefault="0009239F" w:rsidP="00B40ED5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6415D0B7" w14:textId="77777777" w:rsidR="005F1325" w:rsidRDefault="005F1325">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D1DF7F9" w14:textId="00FAA3C5" w:rsidR="00B40ED5" w:rsidRDefault="00B40ED5" w:rsidP="00B86F3C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A6964A8" wp14:editId="7687568D">
+          <wp:extent cx="444500" cy="677055"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1638208" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2091151806" name="Picture 2091151806"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="466473" cy="710524"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E1756A0" w14:textId="77777777" w:rsidR="005F1325" w:rsidRDefault="005F1325">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D111115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="102821D0"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -1589,82 +1875,130 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="4092159">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="228"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B047A"/>
     <w:rsid w:val="000331BE"/>
+    <w:rsid w:val="0009239F"/>
+    <w:rsid w:val="000A069B"/>
+    <w:rsid w:val="003B4C2D"/>
+    <w:rsid w:val="003C7A9E"/>
+    <w:rsid w:val="004326DB"/>
+    <w:rsid w:val="00434E66"/>
+    <w:rsid w:val="004368BE"/>
+    <w:rsid w:val="004700CF"/>
+    <w:rsid w:val="0047488A"/>
+    <w:rsid w:val="004D2BE2"/>
+    <w:rsid w:val="0054095C"/>
+    <w:rsid w:val="005D1116"/>
+    <w:rsid w:val="005E29D4"/>
+    <w:rsid w:val="005F1325"/>
+    <w:rsid w:val="00667ABC"/>
+    <w:rsid w:val="006E0061"/>
     <w:rsid w:val="008B047A"/>
+    <w:rsid w:val="009057E6"/>
+    <w:rsid w:val="00A5656F"/>
+    <w:rsid w:val="00A72467"/>
+    <w:rsid w:val="00B40ED5"/>
+    <w:rsid w:val="00B86F3C"/>
+    <w:rsid w:val="00BD3410"/>
+    <w:rsid w:val="00C55070"/>
+    <w:rsid w:val="00D95CC2"/>
+    <w:rsid w:val="00DA0BC8"/>
+    <w:rsid w:val="00EB281C"/>
+    <w:rsid w:val="00F30D04"/>
+    <w:rsid w:val="00F325A8"/>
+    <w:rsid w:val="00F971E3"/>
+    <w:rsid w:val="00FF53C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="hi-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="167545C1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AE4B5CE5-C2F7-D04A-9CA8-A0C72F52DA40}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="hi-IN"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
@@ -2597,456 +2931,732 @@
     <w:rPr>
       <w:color w:val="808080"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Section3-Heading1">
     <w:name w:val="Section 3 - Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008B047A"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00667ABC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B40ED5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B40ED5"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B40ED5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B40ED5"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF53C7"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF53C7"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FF53C7"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF53C7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF53C7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1325"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1325"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1325"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1325"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1325"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1325"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1325"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1325"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AC706E00E653E24A82D2CAE278BE405B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{717ECEF7-C09F-C543-AFAC-A3465B8E93A4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
+        <w:p w:rsidR="00F668B9" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
           <w:pPr>
             <w:pStyle w:val="AC706E00E653E24A82D2CAE278BE405B"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Ajoutez les coordonnées de l’organisation acheteuse conformément à la section 3 : Fiche récapitulative.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0D48A948E896984EBC7017E5DC7A61C9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{148FCE9A-0E8F-094F-AD12-307AC75AC90F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
+        <w:p w:rsidR="00F668B9" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
           <w:pPr>
             <w:pStyle w:val="0D48A948E896984EBC7017E5DC7A61C9"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="53992A2039475F4AB07F96012899F125"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EC21D165-8F8B-E84C-B2A3-83AA3432D6DE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
+        <w:p w:rsidR="00F668B9" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
           <w:pPr>
             <w:pStyle w:val="53992A2039475F4AB07F96012899F125"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="21B8CF4B44EA404CABD35DFF3E6AA496"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3E944CF8-8FC4-E547-9DDA-AE299BA83858}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
+        <w:p w:rsidR="00F668B9" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
           <w:pPr>
             <w:pStyle w:val="21B8CF4B44EA404CABD35DFF3E6AA496"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CBF71A755C94B54AACE5523735110B20"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8B332975-3276-AC4A-9842-5EFE3ACCDF87}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
+        <w:p w:rsidR="00F668B9" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
           <w:pPr>
             <w:pStyle w:val="CBF71A755C94B54AACE5523735110B20"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir une date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="17A782F1A5276B47A29C54393675790F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{55813B30-E1B9-5449-9D3F-B682969A4A4B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
+        <w:p w:rsidR="00F668B9" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
           <w:pPr>
             <w:pStyle w:val="17A782F1A5276B47A29C54393675790F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C958234B224A8749BD571AABBD31D7AA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{060175FE-AD84-764A-A5E4-C390C21CF1E1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
+        <w:p w:rsidR="00F668B9" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
           <w:pPr>
             <w:pStyle w:val="C958234B224A8749BD571AABBD31D7AA"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="69B6558733A9B04DA8EB24566AF99876"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{29A8F536-4042-584F-BEDC-E2A7D9ADEA07}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
+        <w:p w:rsidR="00F668B9" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
           <w:pPr>
             <w:pStyle w:val="69B6558733A9B04DA8EB24566AF99876"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="59EECD087C23EF4386D31013E6BE8888"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{75CD376F-64A9-0147-B018-F7169BEDE89A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
+        <w:p w:rsidR="00F668B9" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
           <w:pPr>
             <w:pStyle w:val="59EECD087C23EF4386D31013E6BE8888"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour saisir du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="078174822DC9B04A8DB735E3ABD46664"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{71377FBA-C26A-7640-B597-6770C7C89C49}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
+        <w:p w:rsidR="00F668B9" w:rsidRDefault="00BA66AB" w:rsidP="00BA66AB">
           <w:pPr>
             <w:pStyle w:val="078174822DC9B04A8DB735E3ABD46664"/>
           </w:pPr>
           <w:r w:rsidRPr="00EF14EF">
             <w:rPr>
               <w:i/>
               <w:snapToGrid w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>[montan</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:snapToGrid w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>t de la caution</w:t>
           </w:r>
           <w:r w:rsidRPr="00EF14EF">
             <w:rPr>
               <w:i/>
               <w:snapToGrid w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>] [en lettres et en chiffres],</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:panose1 w:val="02040503050203030202"/>
-    <w:charset w:val="01"/>
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="0000A003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA66AB"/>
     <w:rsid w:val="000331BE"/>
     <w:rsid w:val="003476F4"/>
+    <w:rsid w:val="003E6306"/>
+    <w:rsid w:val="00434E66"/>
+    <w:rsid w:val="004D2BE2"/>
+    <w:rsid w:val="00594D16"/>
     <w:rsid w:val="00BA66AB"/>
+    <w:rsid w:val="00CF34B0"/>
+    <w:rsid w:val="00D227A2"/>
+    <w:rsid w:val="00D95CC2"/>
+    <w:rsid w:val="00DA0BC8"/>
+    <w:rsid w:val="00E03B00"/>
+    <w:rsid w:val="00E557C9"/>
+    <w:rsid w:val="00EF507A"/>
+    <w:rsid w:val="00F30D04"/>
+    <w:rsid w:val="00F668B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="hi-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -3872,50 +4482,54 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF4E5EB98AFACA49B955F57620F5DD44" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="16e62f017f053e4187bce02c358b6be9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd" xmlns:ns3="c26dc373-2944-4fff-a656-1635ba5514b5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="822fc6e30ad0aba92acdc39408158171" ns2:_="" ns3:_="">
     <xsd:import namespace="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <xsd:import namespace="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -4122,104 +4736,142 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c26dc373-2944-4fff-a656-1635ba5514b5" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23725A7E-A90C-459E-BFA1-8B2B182A0221}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23725A7E-A90C-459E-BFA1-8B2B182A0221}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+    <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4BE36A2-6A9E-4C0C-8F82-A812EEF9926F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{004D4DAF-12E6-B54E-9647-77056B224504}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F00E7FF3-6979-464C-909A-94547AEA2649}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F00E7FF3-6979-464C-909A-94547AEA2649}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+    <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4BE36A2-6A9E-4C0C-8F82-A812EEF9926F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>447</Words>
-  <Characters>2477</Characters>
+  <Words>515</Words>
+  <Characters>2968</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2889</CharactersWithSpaces>
+  <CharactersWithSpaces>3474</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Alka Aneja</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="docLang">
     <vt:lpwstr>fr</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>