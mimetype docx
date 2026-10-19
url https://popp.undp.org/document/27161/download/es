--- v0 (2026-02-11)
+++ v1 (2026-10-19)
@@ -1,241 +1,305 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4F401124" w14:textId="06489B2B" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
+    <w:p w14:paraId="4F401124" w14:textId="6E84A7BC" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">GARANTÍA DE LICITACIÓN </w:t>
+        <w:t xml:space="preserve">GARANTÍA DE </w:t>
+      </w:r>
+      <w:r w:rsidR="009A71BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SERIEDAD DE OFERTA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DE78A7" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC7920E" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
+    <w:p w14:paraId="5CC7920E" w14:textId="244D5505" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">La garantía de licitación debe emitirse utilizando el papel con membrete oficial del banco emisor. </w:t>
+        <w:t xml:space="preserve">La garantía de </w:t>
+      </w:r>
+      <w:r w:rsidR="009A71BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seriedad de oferta o </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51058">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>garantía</w:t>
+      </w:r>
+      <w:r w:rsidR="002E36FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de sostenimiento de oferta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe emitirse utilizando el papel con membrete oficial del banco emisor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3B18CC" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
+    <w:p w14:paraId="6F3B18CC" w14:textId="12D12087" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>A excepción de los campos que se indican, no se realizará ninguna modificación a esta plantilla.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">A excepción de los </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>espacios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que se indican, no se realizará ninguna modificación a esta plantilla.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4C04FB48" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiario: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Inserte la información de contacto de la organización contratante como se proporciona en la Sección 3: Hoja Informativa"/>
           <w:tag w:val="Inserte la información de contacto de la organización contratante como se proporciona en la Sección 3: Hoja Informativa"/>
           <w:id w:val="2002158838"/>
           <w:placeholder>
             <w:docPart w:val="B803F80130EBDC43A9197DD4076A665A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00246D4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7628DFA8" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Referencia de la ITB: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-48297672"/>
           <w:placeholder>
             <w:docPart w:val="24F767519268EE46850A4D5AA5B4D7CB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00246D4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="19191C75" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="736561AF" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
@@ -251,167 +315,171 @@
       </w:pPr>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CONSIDERANDO QUE </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Nombre y dirección del licitador"/>
           <w:tag w:val="Nombre y dirección del licitador"/>
           <w:id w:val="1283380142"/>
           <w:placeholder>
             <w:docPart w:val="E1D81D72B25D0D48A67218E64619CB31"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00246D4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (de aquí en adelante, «el licitador») presentó una licitación ante </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Nombre de la organización contratante"/>
           <w:tag w:val="Nombre de la organización contratante"/>
           <w:id w:val="-1159692179"/>
           <w:placeholder>
             <w:docPart w:val="935AA48675BF6F4DAB78AB3AB1CF7694"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00246D4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, con fecha del</w:t>
       </w:r>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1117292770"/>
           <w:placeholder>
             <w:docPart w:val="94DB6239966379468AE5F2B6080447C4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd MMMM yyyy"/>
             <w:lid w:val="es-419"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00246D4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Haga clic o pulse para introducir una fecha.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, para suministrar bienes o servicios </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Insertar título de bienes, obras y/o servicios"/>
           <w:tag w:val="Insertar título de bienes, obras y/o servicios"/>
           <w:id w:val="846367680"/>
           <w:placeholder>
             <w:docPart w:val="0CB3B47405405E4FBC41B416AA76A77E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00246D4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (de aquí en adelante, «la licitación»):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136164B9" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -486,50 +554,51 @@
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">No firme el contrato después de que </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Nombre de la organización contratante"/>
           <w:tag w:val="Nombre de la organización contratante"/>
           <w:id w:val="-1124927822"/>
           <w:placeholder>
             <w:docPart w:val="26F88839C9A6BF4EA2B09C082564DB64"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00246D4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> lo adjudicase. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50A5983C" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -586,50 +655,51 @@
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">No cumpla con la variación de requisitos de </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Nombre de la organización contratante"/>
           <w:tag w:val="Nombre de la organización contratante"/>
           <w:id w:val="-1663692257"/>
           <w:placeholder>
             <w:docPart w:val="DDF981EAFDAC7E4BAE5D29453D17C17D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00246D4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, según se detalla en las instrucciones de la ITB.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB36C75" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -657,116 +727,149 @@
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">No proporcione una garantía de cumplimiento, seguros u otros documentos que </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Nombre de la organización contratante"/>
           <w:tag w:val="Nombre de la organización contratante"/>
           <w:id w:val="877204737"/>
           <w:placeholder>
             <w:docPart w:val="25E1F8AD33467B4F9F5AA9E2C042B0FC"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00246D4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pueda necesitar como requisito para hacer efectivo el contrato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D548A44" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F490A4D" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
+    <w:p w14:paraId="4F490A4D" w14:textId="7F15DD8C" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Y CONSIDERANDO QUE acordamos otorgar al licitador dicha garantía bancaria:</w:t>
+        <w:t xml:space="preserve">Y CONSIDERANDO QUE acordamos otorgar al licitador dicha </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arantía </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ancaria:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401CFD45" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
+    <w:p w14:paraId="401CFD45" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="003A1C4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="332D1CFB" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
+    <w:p w14:paraId="332D1CFB" w14:textId="45C362C1" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="003A1C4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POR LA PRESENTE afirmamos que nosotros somos el Garante y responsable ante usted, en nombre del licitador, de un total de </w:t>
       </w:r>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -794,134 +897,278 @@
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>en letras y cifras</w:t>
       </w:r>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>],</w:t>
       </w:r>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, cantidad que será pagadera en los tipos y proporciones de moneda en los que es pagadero el precio de la licitación, y nos comprometemos a pagarle, después de su primera demanda por escrito, sin reparos u objeciones, cualquier suma o sumas comprendida(s) en </w:t>
+        <w:t xml:space="preserve"> cantidad que será pagadera en los tipos y proporciones de moneda en los que es pagadero el precio de la licitación, y nos comprometemos a pagarle, después de su primera demanda por escrito, sin reparos u objeciones, cualquier suma o sumas comprendida(s) en </w:t>
       </w:r>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[importe de la garantía mencionado anteriormente</w:t>
       </w:r>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sin que deba demostrar o justificar los motivos de su demanda para recibir la suma especificada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BD85A6" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
+    <w:p w14:paraId="64BD85A6" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="003A1C4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55BD218C" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
+    <w:p w14:paraId="55BD218C" w14:textId="21227F40" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="003A1C4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esta garantía será válida por un máximo de 30 días desde la fecha final de validez de las licitaciones. </w:t>
+        <w:t xml:space="preserve">Esta garantía </w:t>
+      </w:r>
+      <w:r w:rsidR="00385140">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de seriedad de oferta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">será válida por un máximo de 30 días desde la fecha final de validez de la </w:t>
+      </w:r>
+      <w:r w:rsidR="005A356E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oferta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BCD572" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
+    <w:p w14:paraId="53BCD572" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="003A1C4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E554B3C" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
+    <w:p w14:paraId="4C503543" w14:textId="21889C50" w:rsidR="003131F7" w:rsidRPr="003A1C4B" w:rsidRDefault="003A1C4B" w:rsidP="003A1C4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sujeto </w:t>
+      </w:r>
+      <w:r w:rsidR="003131F7" w:rsidRPr="003A1C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a lo dispuesto en el párrafo siguiente, la presente Garantía se rige por las Reglas Uniformes relativas a las Garantías a Primer Requerimiento (URDG 758), Publicación N.º 758 de la Cámara de Comercio Internacional (CCI). Queda excluida la declaración prevista en el artículo 15(a) de dichas Regla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E554B3C" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="003A1C4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B665FB6" w14:textId="15B82A3A" w:rsidR="003131F7" w:rsidRPr="003A1C4B" w:rsidRDefault="003131F7" w:rsidP="003A1C4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nada de lo dispuesto en el presente documento o relacionado con él se considerará una renuncia expresa o implícita a </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97770">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prerrogativas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97770" w:rsidRPr="003A1C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inmunidades de las Naciones Unidas, incluidos sus órganos subsidiarios, ni se interpretará o aplicará de manera incompatible con dich</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prerrogativas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e inmunidades.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="793407F2" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C21D63C" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246D4C">
@@ -1106,159 +1353,226 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5850"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dirección: _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F719891" w14:textId="77777777" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00246D4C">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="641A2F12" w14:textId="0290914A" w:rsidR="00246D4C" w:rsidRPr="00246D4C" w:rsidRDefault="00246D4C" w:rsidP="00B91E8D">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Sello oficial del banco] </w:t>
-[...38 lines deleted...]
-      </w:pPr>
+        <w:t>[Sello oficial del banco]</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00246D4C" w:rsidRPr="00246D4C">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="62085AFF" w14:textId="77777777" w:rsidR="00A43B63" w:rsidRDefault="00A43B63" w:rsidP="00450BB8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5E1D252D" w14:textId="77777777" w:rsidR="00A43B63" w:rsidRDefault="00A43B63" w:rsidP="00450BB8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:panose1 w:val="02040503050203030202"/>
-    <w:charset w:val="01"/>
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="0000A003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0F81CA7B" w14:textId="77777777" w:rsidR="00A43B63" w:rsidRDefault="00A43B63" w:rsidP="00450BB8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4BA2B19B" w14:textId="77777777" w:rsidR="00A43B63" w:rsidRDefault="00A43B63" w:rsidP="00450BB8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29777FD5" w14:textId="1A1C14F7" w:rsidR="00450BB8" w:rsidRDefault="00450BB8" w:rsidP="005A356E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="425D03C0" wp14:editId="19DC4AF0">
+          <wp:extent cx="444500" cy="677055"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2091151806" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2091151806" name="Picture 2091151806"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="466473" cy="710524"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56677EF7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59F698B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -1311,66 +1625,100 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1091239996">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="228"/>
+  <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00246D4C"/>
+    <w:rsid w:val="00024147"/>
     <w:rsid w:val="000331BE"/>
     <w:rsid w:val="00246D4C"/>
+    <w:rsid w:val="002E36FC"/>
+    <w:rsid w:val="003131F7"/>
+    <w:rsid w:val="00385140"/>
+    <w:rsid w:val="003A1C4B"/>
+    <w:rsid w:val="00434E66"/>
+    <w:rsid w:val="00450BB8"/>
+    <w:rsid w:val="004D2BE2"/>
+    <w:rsid w:val="005418E3"/>
+    <w:rsid w:val="005A356E"/>
+    <w:rsid w:val="006E629F"/>
+    <w:rsid w:val="009A574C"/>
+    <w:rsid w:val="009A71BD"/>
+    <w:rsid w:val="00A43B63"/>
+    <w:rsid w:val="00B51058"/>
+    <w:rsid w:val="00B91E8D"/>
+    <w:rsid w:val="00C25514"/>
+    <w:rsid w:val="00C97770"/>
+    <w:rsid w:val="00CF4B54"/>
+    <w:rsid w:val="00D04375"/>
+    <w:rsid w:val="00D95CC2"/>
+    <w:rsid w:val="00DB4773"/>
+    <w:rsid w:val="00E52699"/>
+    <w:rsid w:val="00E61518"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="hi-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0F4C89E6"/>
@@ -2294,394 +2642,555 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00246D4C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00246D4C"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003131F7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00450BB8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00450BB8"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00450BB8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00450BB8"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A1C4B"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A1C4B"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A1C4B"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A1C4B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1C4B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B803F80130EBDC43A9197DD4076A665A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9ABC51BD-AF8D-B247-9317-4073EED28F72}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0090468C" w:rsidP="0090468C">
+        <w:p w:rsidR="0096792D" w:rsidRDefault="0090468C" w:rsidP="0090468C">
           <w:pPr>
             <w:pStyle w:val="B803F80130EBDC43A9197DD4076A665A"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="24F767519268EE46850A4D5AA5B4D7CB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{43FCA1E7-DCDF-A24A-B3F1-718C9FFC2E1E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0090468C" w:rsidP="0090468C">
+        <w:p w:rsidR="0096792D" w:rsidRDefault="0090468C" w:rsidP="0090468C">
           <w:pPr>
             <w:pStyle w:val="24F767519268EE46850A4D5AA5B4D7CB"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E1D81D72B25D0D48A67218E64619CB31"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{099A9226-19F8-4D4F-8C8E-6A63E7D5BC5C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0090468C" w:rsidP="0090468C">
+        <w:p w:rsidR="0096792D" w:rsidRDefault="0090468C" w:rsidP="0090468C">
           <w:pPr>
             <w:pStyle w:val="E1D81D72B25D0D48A67218E64619CB31"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="935AA48675BF6F4DAB78AB3AB1CF7694"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D25B53C4-A7E1-394F-83C8-B097812D5C6D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0090468C" w:rsidP="0090468C">
+        <w:p w:rsidR="0096792D" w:rsidRDefault="0090468C" w:rsidP="0090468C">
           <w:pPr>
             <w:pStyle w:val="935AA48675BF6F4DAB78AB3AB1CF7694"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="94DB6239966379468AE5F2B6080447C4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B3FA5BBE-C92A-714A-A8D4-1CEDA98D3B43}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0090468C" w:rsidP="0090468C">
+        <w:p w:rsidR="0096792D" w:rsidRDefault="0090468C" w:rsidP="0090468C">
           <w:pPr>
             <w:pStyle w:val="94DB6239966379468AE5F2B6080447C4"/>
           </w:pPr>
           <w:r w:rsidRPr="0048490F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0CB3B47405405E4FBC41B416AA76A77E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{61398812-E7EE-D14C-AD9B-308BEE517820}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0090468C" w:rsidP="0090468C">
+        <w:p w:rsidR="0096792D" w:rsidRDefault="0090468C" w:rsidP="0090468C">
           <w:pPr>
             <w:pStyle w:val="0CB3B47405405E4FBC41B416AA76A77E"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="26F88839C9A6BF4EA2B09C082564DB64"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{83A88E8B-668F-CC48-8369-B2FF4DCE6C72}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0090468C" w:rsidP="0090468C">
+        <w:p w:rsidR="0096792D" w:rsidRDefault="0090468C" w:rsidP="0090468C">
           <w:pPr>
             <w:pStyle w:val="26F88839C9A6BF4EA2B09C082564DB64"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DDF981EAFDAC7E4BAE5D29453D17C17D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7B9C6A0F-953F-EA40-9D68-3BC162E32DD5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0090468C" w:rsidP="0090468C">
+        <w:p w:rsidR="0096792D" w:rsidRDefault="0090468C" w:rsidP="0090468C">
           <w:pPr>
             <w:pStyle w:val="DDF981EAFDAC7E4BAE5D29453D17C17D"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="25E1F8AD33467B4F9F5AA9E2C042B0FC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8B0535EE-6215-AA4E-A8F2-89F2AAF8800C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0090468C" w:rsidP="0090468C">
+        <w:p w:rsidR="0096792D" w:rsidRDefault="0090468C" w:rsidP="0090468C">
           <w:pPr>
             <w:pStyle w:val="25E1F8AD33467B4F9F5AA9E2C042B0FC"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para introducir el texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:panose1 w:val="02040503050203030202"/>
-    <w:charset w:val="01"/>
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="0000A003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0090468C"/>
+    <w:rsid w:val="00024147"/>
     <w:rsid w:val="000331BE"/>
+    <w:rsid w:val="000E5A80"/>
+    <w:rsid w:val="00367DCC"/>
+    <w:rsid w:val="003D4287"/>
+    <w:rsid w:val="00434E66"/>
+    <w:rsid w:val="004D2BE2"/>
+    <w:rsid w:val="005833EF"/>
+    <w:rsid w:val="006A2057"/>
+    <w:rsid w:val="008754BE"/>
     <w:rsid w:val="0090468C"/>
+    <w:rsid w:val="0096792D"/>
+    <w:rsid w:val="00CF4B54"/>
+    <w:rsid w:val="00D95CC2"/>
     <w:rsid w:val="00E81A7A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="hi-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -3771,84 +4280,110 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c26dc373-2944-4fff-a656-1635ba5514b5" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{829A9292-17EA-444C-8F90-32A14375C2EC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{829A9292-17EA-444C-8F90-32A14375C2EC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+    <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0ECE884-152E-440A-803A-E54CF6284908}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0ECE884-152E-440A-803A-E54CF6284908}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7172220F-64A6-46FC-811E-843AADD23FEE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7172220F-64A6-46FC-811E-843AADD23FEE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+    <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>419</Words>
-  <Characters>2283</Characters>
+  <Words>491</Words>
+  <Characters>2858</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>33</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>51</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2669</CharactersWithSpaces>
+  <CharactersWithSpaces>3332</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Alka Aneja</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="docLang">
     <vt:lpwstr>es</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>