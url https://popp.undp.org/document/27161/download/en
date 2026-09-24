--- v0 (2026-02-09)
+++ v1 (2026-09-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2BA91A65" w14:textId="436961B4" w:rsidR="0041666B" w:rsidRPr="003F6995" w:rsidRDefault="0041666B" w:rsidP="0041666B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc8131489"/>
       <w:r w:rsidRPr="003F6995">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -164,100 +164,102 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-94631320"/>
           <w:placeholder>
             <w:docPart w:val="30F4D2F5848C46E2A6D26F9BC86079B5"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert contact information for procuring organisation as provided in Section 3: Data Sheet</w:t>
           </w:r>
           <w:r w:rsidRPr="00F50432">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="61A7578C" w14:textId="77777777" w:rsidR="0041666B" w:rsidRDefault="0041666B" w:rsidP="0041666B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ITB Reference: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1294026490"/>
           <w:placeholder>
             <w:docPart w:val="C93C0337663B41969690AEFD8E7F2D1C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00F50432">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6BD67098" w14:textId="77777777" w:rsidR="0041666B" w:rsidRDefault="0041666B" w:rsidP="0041666B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CAA7626" w14:textId="77777777" w:rsidR="0041666B" w:rsidRPr="00E04FAB" w:rsidRDefault="0041666B" w:rsidP="0041666B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -273,50 +275,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WHEREAS </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Name and address of Bidder"/>
           <w:tag w:val="Name and address of Bidder"/>
           <w:id w:val="1100917338"/>
           <w:placeholder>
             <w:docPart w:val="46E0EF4DE41F4775A98145C32715777B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00F50432">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -353,50 +356,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Name of procuring organisation"/>
           <w:tag w:val="Name of procuring organisation"/>
           <w:id w:val="-640653567"/>
           <w:placeholder>
             <w:docPart w:val="C7C7665509F244079AB316F82FD8EBA1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00F50432">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -420,85 +424,87 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="174848050"/>
           <w:placeholder>
             <w:docPart w:val="6A648CCAB6A743A6B1517AE0E8DE8229"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd MMMM yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00120F09">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  to execute goods and/or services </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Insert title of goods, works and/or services"/>
           <w:tag w:val="Insert title of goods, works and/or services"/>
           <w:id w:val="-1267152607"/>
           <w:placeholder>
             <w:docPart w:val="62BBA4E26B6E4C78B129CAC85CE28EA9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00F50432">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (hereinafter called “the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -627,161 +633,140 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fails to sign the Contract after </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Name of procuring organisation"/>
           <w:tag w:val="Name of procuring organisation"/>
           <w:id w:val="1325318584"/>
           <w:placeholder>
             <w:docPart w:val="94ED8F713EBC4EDEAD8E1D0BF4D66DC3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00F50432">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">has awarded </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">has awarded it; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBF1151" w14:textId="77777777" w:rsidR="0041666B" w:rsidRPr="00E04FAB" w:rsidRDefault="0041666B" w:rsidP="0041666B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Withdraws its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bid</w:t>
       </w:r>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> after the date of the opening of the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bid</w:t>
       </w:r>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7908350D" w14:textId="77777777" w:rsidR="0041666B" w:rsidRPr="00E04FAB" w:rsidRDefault="0041666B" w:rsidP="0041666B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fails to comply with</w:t>
@@ -790,50 +775,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Name of procuring organisation"/>
           <w:tag w:val="Name of procuring organisation"/>
           <w:id w:val="-1786876678"/>
           <w:placeholder>
             <w:docPart w:val="EA8B30F2209046B691478563A25E5EF1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00F50432">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’s variation of requirement, as per ITB instructions; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE831D4" w14:textId="77777777" w:rsidR="0041666B" w:rsidRPr="00E04FAB" w:rsidRDefault="0041666B" w:rsidP="0041666B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -854,50 +840,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fails to furnish Performance Security, insurances, or other documents that </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Name of procuring organisation"/>
           <w:tag w:val="Name of procuring organisation"/>
           <w:id w:val="-451787908"/>
           <w:placeholder>
             <w:docPart w:val="593DD1DFE607420A835973838051CCAB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00F50432">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1020,50 +1007,51 @@
       </w:r>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">der, up to a total of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1825111234"/>
           <w:placeholder>
             <w:docPart w:val="91646B84140948398C87D6D6ECF6DF92"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00E04FAB">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:snapToGrid w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidRPr="00E04FAB">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:snapToGrid w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>amount of guarantee</w:t>
           </w:r>
           <w:r w:rsidRPr="00E04FAB">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1117,151 +1105,222 @@
       </w:r>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is payable, and we undertake to pay you, upon your first written demand and without cavil or argument, any sum or sums within the limits of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1642079299"/>
           <w:placeholder>
             <w:docPart w:val="87732407317D4948A9659A51FE52B066"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00E04FAB">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:snapToGrid w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>[amount of guarantee as aforesaid</w:t>
           </w:r>
           <w:r w:rsidRPr="00E04FAB">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:snapToGrid w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> without your needing to prove or to show grounds or reasons for your demand for the sum specified therein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FFD9967" w14:textId="77777777" w:rsidR="0041666B" w:rsidRPr="00E04FAB" w:rsidRDefault="0041666B" w:rsidP="0041666B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EF2E8F9" w14:textId="77777777" w:rsidR="0041666B" w:rsidRPr="00E04FAB" w:rsidRDefault="0041666B" w:rsidP="0041666B">
+    <w:p w14:paraId="4EF2E8F9" w14:textId="77777777" w:rsidR="0041666B" w:rsidRDefault="0041666B" w:rsidP="0041666B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This guarantee shall be valid </w:t>
       </w:r>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">up to 30 days after the final date of validity of bids. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E06927" w14:textId="77777777" w:rsidR="0041666B" w:rsidRPr="00E04FAB" w:rsidRDefault="0041666B" w:rsidP="0041666B">
+    <w:p w14:paraId="0BAD0C97" w14:textId="77777777" w:rsidR="003C6E65" w:rsidRDefault="003C6E65" w:rsidP="0041666B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="572EEF0F" w14:textId="77777777" w:rsidR="0041666B" w:rsidRPr="00E04FAB" w:rsidRDefault="0041666B" w:rsidP="0041666B">
+    <w:p w14:paraId="777008AA" w14:textId="77777777" w:rsidR="003C6E65" w:rsidRPr="003C6E65" w:rsidRDefault="003C6E65" w:rsidP="003C6E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:snapToGrid w:val="0"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6E65">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subject to the paragraph below, this Guarantee is governed by the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
+      <w:bookmarkStart w:id="2" w:name="OLE_LINK2"/>
+      <w:r w:rsidRPr="003C6E65">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Uniform Rules for Demand Guarantees, ICC Publication No. 758</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="003C6E65">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.  The supporting statement under Article 15(a) thereof is excluded.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3E95EFE3" w14:textId="77777777" w:rsidR="0041666B" w:rsidRPr="00E04FAB" w:rsidRDefault="0041666B" w:rsidP="0041666B">
+    <w:p w14:paraId="16F3551D" w14:textId="77777777" w:rsidR="003C6E65" w:rsidRDefault="003C6E65" w:rsidP="0041666B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="503565F8" w14:textId="77777777" w:rsidR="003C6E65" w:rsidRPr="003C6E65" w:rsidRDefault="003C6E65" w:rsidP="003C6E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6E65">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nothing herein or related hereto shall be deemed a waiver express or implied of the privileges and immunities of the United Nations, including its subsidiary organs nor shall it be interpreted or applied in a manner inconsistent with such privileges and immunities.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5E8D7A" w14:textId="77777777" w:rsidR="003C6E65" w:rsidRPr="00E04FAB" w:rsidRDefault="003C6E65" w:rsidP="0041666B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E06927" w14:textId="77777777" w:rsidR="0041666B" w:rsidRPr="00E04FAB" w:rsidRDefault="0041666B" w:rsidP="0041666B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19209E5A" w14:textId="77777777" w:rsidR="0041666B" w:rsidRPr="00E04FAB" w:rsidRDefault="0041666B" w:rsidP="0041666B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1454,218 +1513,198 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5850"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Address ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D7E542" w14:textId="77777777" w:rsidR="0041666B" w:rsidRPr="00E04FAB" w:rsidRDefault="0041666B" w:rsidP="0041666B">
+    <w:p w14:paraId="62FC23A2" w14:textId="6373FDDE" w:rsidR="0041666B" w:rsidRDefault="0041666B" w:rsidP="0025451F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">[Stamp with official stamp of the Bank] </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5C464643" w14:textId="77777777" w:rsidR="003E5817" w:rsidRDefault="003E5817"/>
-    <w:sectPr w:rsidR="003E5817">
-      <w:headerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="003E5817" w:rsidSect="0025451F">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="900" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5227280D" w14:textId="77777777" w:rsidR="00FB17D1" w:rsidRDefault="00FB17D1" w:rsidP="003D5FA9">
+    <w:p w14:paraId="04A1B66B" w14:textId="77777777" w:rsidR="0095662E" w:rsidRDefault="0095662E" w:rsidP="003D5FA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62B20E40" w14:textId="77777777" w:rsidR="00FB17D1" w:rsidRDefault="00FB17D1" w:rsidP="003D5FA9">
+    <w:p w14:paraId="0A85E5F6" w14:textId="77777777" w:rsidR="0095662E" w:rsidRDefault="0095662E" w:rsidP="003D5FA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:panose1 w:val="02040503050203030202"/>
-    <w:charset w:val="01"/>
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="0000A003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F521F65" w14:textId="77777777" w:rsidR="00FB17D1" w:rsidRDefault="00FB17D1" w:rsidP="003D5FA9">
+    <w:p w14:paraId="3972F4F2" w14:textId="77777777" w:rsidR="0095662E" w:rsidRDefault="0095662E" w:rsidP="003D5FA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="471C3E9E" w14:textId="77777777" w:rsidR="00FB17D1" w:rsidRDefault="00FB17D1" w:rsidP="003D5FA9">
+    <w:p w14:paraId="47D52767" w14:textId="77777777" w:rsidR="0095662E" w:rsidRDefault="0095662E" w:rsidP="003D5FA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="149F06E0" w14:textId="05553B69" w:rsidR="003D5FA9" w:rsidRDefault="003D5FA9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="604DB381" wp14:editId="1FEC32A2">
           <wp:extent cx="239791" cy="479581"/>
           <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
-          <wp:docPr id="1" name="Picture 12" descr="Description: undplogo2"/>
+          <wp:docPr id="828530660" name="Picture 12" descr="Description: undplogo2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 12" descr="Description: undplogo2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -1766,83 +1805,101 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1938513616">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="228"/>
+  <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0041666B"/>
     <w:rsid w:val="000331BE"/>
     <w:rsid w:val="00086AD8"/>
     <w:rsid w:val="00154A4F"/>
+    <w:rsid w:val="0019019F"/>
+    <w:rsid w:val="00204308"/>
+    <w:rsid w:val="0025451F"/>
+    <w:rsid w:val="00326053"/>
+    <w:rsid w:val="003C6E65"/>
     <w:rsid w:val="003D5FA9"/>
+    <w:rsid w:val="003D72D9"/>
     <w:rsid w:val="003E5817"/>
     <w:rsid w:val="0041666B"/>
+    <w:rsid w:val="00434E66"/>
     <w:rsid w:val="00436129"/>
     <w:rsid w:val="004A6451"/>
     <w:rsid w:val="0070155E"/>
+    <w:rsid w:val="00924AE5"/>
+    <w:rsid w:val="0095662E"/>
+    <w:rsid w:val="00962199"/>
+    <w:rsid w:val="009938E4"/>
     <w:rsid w:val="009967D4"/>
     <w:rsid w:val="00B27205"/>
+    <w:rsid w:val="00BC3DB1"/>
+    <w:rsid w:val="00BD728B"/>
+    <w:rsid w:val="00DD236A"/>
+    <w:rsid w:val="00E55C58"/>
+    <w:rsid w:val="00ED5237"/>
     <w:rsid w:val="00EE5748"/>
     <w:rsid w:val="00FB17D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="hi-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -2851,62 +2908,78 @@
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D5FA9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003D5FA9"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C6E65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="30F4D2F5848C46E2A6D26F9BC86079B5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -3276,118 +3349,126 @@
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:snapToGrid w:val="0"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:panose1 w:val="02040503050203030202"/>
-    <w:charset w:val="01"/>
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="0000A003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B1E69"/>
     <w:rsid w:val="000331BE"/>
+    <w:rsid w:val="00166191"/>
+    <w:rsid w:val="0019019F"/>
     <w:rsid w:val="002B1E69"/>
+    <w:rsid w:val="003B3203"/>
+    <w:rsid w:val="00434E66"/>
     <w:rsid w:val="004A6451"/>
     <w:rsid w:val="004D522A"/>
     <w:rsid w:val="005B7220"/>
     <w:rsid w:val="0068663D"/>
+    <w:rsid w:val="00962199"/>
+    <w:rsid w:val="00AA1B9E"/>
     <w:rsid w:val="00B17051"/>
+    <w:rsid w:val="00B70EAA"/>
+    <w:rsid w:val="00BC3DB1"/>
+    <w:rsid w:val="00D2247C"/>
+    <w:rsid w:val="00E55C58"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="hi-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -4433,84 +4514,110 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c26dc373-2944-4fff-a656-1635ba5514b5" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{198E6555-F102-4CF5-ABD1-D69C16A154D5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{198E6555-F102-4CF5-ABD1-D69C16A154D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+    <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A58FA2CB-3E4C-4331-B7B3-B4D10403881D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A58FA2CB-3E4C-4331-B7B3-B4D10403881D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31610E94-CAE1-435A-8CCC-5E7826C88AEB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31610E94-CAE1-435A-8CCC-5E7826C88AEB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+    <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>376</Words>
-  <Characters>2048</Characters>
+  <Words>433</Words>
+  <Characters>2417</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>30</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>47</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2394</CharactersWithSpaces>
+  <CharactersWithSpaces>2840</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>BMS/OP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>