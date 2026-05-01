--- v1 (2026-01-14)
+++ v2 (2026-05-01)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="327CE771" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GUIDE ON USING CONTRACTUAL MODALITIES</w:t>
@@ -1517,130 +1517,130 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Staff contracts (appointed under the UN Staff Regulations and Rules (SR&amp;R)):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E36E79E" w14:textId="2D092E9C" w:rsidR="00107E22" w:rsidRDefault="00217481">
+    <w:p w14:paraId="5E36E79E" w14:textId="2D092E9C" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00285942">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Fixed-Term Appointment (FTA) (UN Staff Rule 4.13)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B608A36" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00217481">
+    <w:p w14:paraId="7B608A36" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00285942">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Temporary Appointment (TA)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41A33673" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00217481">
+    <w:p w14:paraId="41A33673" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00285942">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Junior Professional Officer (JPO)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00285942">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>: JPOs are UN staff members on fixed-term appointments. It is a donor-funded modality which is time-limited for the specific incumbent of the JPO assignment and includes a learning element as a key component, and is subject to the donors’ interest in funding a specific role.</w:t>
       </w:r>
-      <w:r w:rsidR="00285942">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6CA4EF" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00107E22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C001F6B" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
@@ -1844,140 +1844,140 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  (</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>NPSA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126CC5F2" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00217481">
+    <w:p w14:paraId="126CC5F2" w14:textId="683D4A4D" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00285942">
+        <w:r w:rsidR="00C82305">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>United Nations Volunteer (UNV)</w:t>
+          <w:t>United Nations Volunteers (UNV)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00285942">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:  Compensated volunteer work for functions that are extra-budgetary and project based, for work within four national and international categories: Expert, Specialist, Youth, and Community UN Volunteer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F2A05D" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00107E22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03FF0C9F" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Procurement contract:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A93D48D" w14:textId="51923EE0" w:rsidR="00107E22" w:rsidRDefault="00217481">
+    <w:p w14:paraId="6A93D48D" w14:textId="51923EE0" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00285942">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Individual Contractors (IC)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00285942">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: These services can be procured where the contractual arrangement is based on a payment of a lump sum against a specific deliverable. </w:t>
       </w:r>
       <w:r w:rsidR="00073640">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The IC can be national or international, or engaged based on a </w:t>
       </w:r>
       <w:r w:rsidR="007A2899">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Long-Term</w:t>
       </w:r>
       <w:r w:rsidR="00073640">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agreement or Reimbursable Loan Agreement.</w:t>
       </w:r>
       <w:r w:rsidR="00F411A4">
         <w:rPr>
@@ -3729,67 +3729,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42B7C630" w14:textId="77777777" w:rsidR="00F21A07" w:rsidRDefault="00F21A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> issued and renewed for durations of 2 years)</w:t>
+              <w:t>(normally issued and renewed for durations of 2 years)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F3AF8C1" w14:textId="77777777" w:rsidR="00F21A07" w:rsidRDefault="00F21A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>364 days (plus another 365 days under certain conditions)</w:t>
             </w:r>
           </w:p>
@@ -4207,63 +4191,55 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00E14585">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a calendar year</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and can be on a retainer basis (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0061084A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>i.e.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">i.e. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>use only as needed).</w:t>
       </w:r>
       <w:r w:rsidR="00F411A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F411A4" w:rsidRPr="00F411A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Short-term agreements should be avoided when it is likely that the services required by the hiring office will exceed 130 days</w:t>
       </w:r>
       <w:r w:rsidR="00F411A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -7553,151 +7529,151 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50A16854" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The link below will take you to a set of calculators that will allow you to run cost estimates of the different contractual modalities based on the related proforma costs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2C4A56" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00107E22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D2CADB1" w14:textId="317E4618" w:rsidR="00107E22" w:rsidRPr="00974F17" w:rsidRDefault="00217481">
+    <w:p w14:paraId="4D2CADB1" w14:textId="317E4618" w:rsidR="00107E22" w:rsidRPr="00974F17" w:rsidRDefault="006D408B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="006D408B" w:rsidRPr="00974F17">
+        <w:r w:rsidRPr="00974F17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t xml:space="preserve">IPSA </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="006D408B" w:rsidRPr="00974F17">
+        <w:r w:rsidRPr="00974F17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>Remuneration</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="006D408B" w:rsidRPr="00974F17">
+        <w:r w:rsidRPr="00974F17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="006D408B" w:rsidRPr="00974F17">
+        <w:r w:rsidRPr="00974F17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>Calculator</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E709B6D" w14:textId="77777777" w:rsidR="006D408B" w:rsidRPr="00974F17" w:rsidRDefault="006D408B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0805FACD" w14:textId="55291086" w:rsidR="006D408B" w:rsidRPr="00974F17" w:rsidRDefault="00217481">
+    <w:p w14:paraId="0805FACD" w14:textId="55291086" w:rsidR="006D408B" w:rsidRPr="00974F17" w:rsidRDefault="009B0706">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="009B0706" w:rsidRPr="00974F17">
+        <w:r w:rsidRPr="00974F17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t xml:space="preserve">NPSA </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="009B0706" w:rsidRPr="00974F17">
+        <w:r w:rsidRPr="00974F17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>Remuneration</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="009B0706" w:rsidRPr="00974F17">
+        <w:r w:rsidRPr="00974F17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="009B0706" w:rsidRPr="00974F17">
+        <w:r w:rsidRPr="00974F17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>Calculator</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="35C1FE35" w14:textId="77777777" w:rsidR="004607E0" w:rsidRPr="00974F17" w:rsidRDefault="004607E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55C56AAE" w14:textId="77777777" w:rsidR="00883EE8" w:rsidRPr="00974F17" w:rsidRDefault="00883EE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -8068,71 +8044,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23F8ADBB" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...19 lines deleted...]
-              <w:t>, non-personnel)</w:t>
+              <w:t>(Procurement, non-personnel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="162DB10F" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9469,51 +9425,67 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiring </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>unit</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> no Corporate review board review</w:t>
+              <w:t xml:space="preserve"> no </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Corporate</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> review board review</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C70DB10" w14:textId="77777777" w:rsidR="00F411A4" w:rsidRDefault="00F411A4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F850AF0" w14:textId="77777777" w:rsidR="00F411A4" w:rsidRDefault="00F411A4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="666E2F52" w14:textId="30441922" w:rsidR="00107E22" w:rsidRDefault="00285942">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11163,66 +11135,80 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D25CDFA" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5BD0EE" w14:textId="4502412D" w:rsidR="00107E22" w:rsidRDefault="00270BBB">
+          <w:p w14:paraId="0E5BD0EE" w14:textId="3DD006DE" w:rsidR="00107E22" w:rsidRDefault="006228A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidR="006228A6">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 </w:rPr>
-                <w:t>UNV Conditions of Service</w:t>
+                <w:t>UNV Conditions of Ser</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>v</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00107E22" w14:paraId="46ABC7E9" w14:textId="77777777" w:rsidTr="00CF529F">
         <w:trPr>
           <w:trHeight w:val="1215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A8CC6F5" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -13185,78 +13171,78 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>For &gt;65 years of age by a UN medical physician if available</w:t>
             </w:r>
             <w:r w:rsidR="00D548B5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, if not available by a medical practitioner selected by the IC.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03D505AB" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00270BBB">
+          <w:p w14:paraId="03D505AB" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00285942">
+              <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Medical certification</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00285942">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> issued by a certified physician.</w:t>
             </w:r>
-            <w:r w:rsidR="00285942">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E471996" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13942,67 +13928,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">UN Pension Fund for staff members on TAs of six months or longer </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02FF6C54" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> apply)</w:t>
+              <w:t>(conditions apply)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BEB83AC" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="352716F5" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
             <w:pPr>
@@ -17137,131 +17107,131 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7109028A" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Below are links to more information on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B36066" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00107E22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5985CAB2" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00217481">
+    <w:p w14:paraId="5985CAB2" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00285942">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>IPSAs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00285942">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBDFDDB" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00217481">
+    <w:p w14:paraId="7CBDFDDB" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00285942">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>NPSAs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FC0C0AF" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00217481">
+    <w:p w14:paraId="1FC0C0AF" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00285942">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>JPOs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00285942">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40ACB272" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00217481">
+    <w:p w14:paraId="40ACB272" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00285942">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>UNVs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00285942">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C469415" w14:textId="77777777" w:rsidR="00107E22" w:rsidRDefault="00107E22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AABCD35" w14:textId="28086F16" w:rsidR="00107E22" w:rsidRDefault="00285942">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17387,151 +17357,150 @@
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00107E22" w:rsidSect="00CF529F">
       <w:headerReference w:type="default" r:id="rId29"/>
       <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1710" w:right="1376" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4B6E03C1" w14:textId="77777777" w:rsidR="002170B0" w:rsidRDefault="002170B0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5D5B357B" w14:textId="77777777" w:rsidR="002170B0" w:rsidRDefault="002170B0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2083100838"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6CEBE50E" w14:textId="48674D81" w:rsidR="001A3374" w:rsidRDefault="001A3374">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -17540,76 +17509,76 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1C4DDBB8" w14:textId="77777777" w:rsidR="001A3374" w:rsidRDefault="001A3374">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4ED5E8B9" w14:textId="77777777" w:rsidR="002170B0" w:rsidRDefault="002170B0">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="672440B0" w14:textId="77777777" w:rsidR="002170B0" w:rsidRDefault="002170B0">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C42916F" w14:textId="428DE4D4" w:rsidR="001A3374" w:rsidRDefault="00217481">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58907207" wp14:editId="2F1CDC64">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-82550</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="304800" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="9" name="Picture 9"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -17636,51 +17605,51 @@
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="304800" cy="594360"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="DBE7F6E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DBE7F6E3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -18710,93 +18679,93 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="590743112">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1204446076">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1368796650">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2039043538">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="849029774">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2124374289">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1107043718">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1776900642">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="737551892">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="962614972">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiZmIzMjg5M2QyYjk1NDlhYmEyMTUwODA0ZTg4MmEzOWEifQ=="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00C45E2F"/>
     <w:rsid w:val="00007295"/>
     <w:rsid w:val="00007EDA"/>
@@ -18835,176 +18804,180 @@
     <w:rsid w:val="00320D34"/>
     <w:rsid w:val="00346032"/>
     <w:rsid w:val="003631CD"/>
     <w:rsid w:val="003A4D14"/>
     <w:rsid w:val="003C3892"/>
     <w:rsid w:val="003D757B"/>
     <w:rsid w:val="003E53EE"/>
     <w:rsid w:val="003F55EF"/>
     <w:rsid w:val="00411AD7"/>
     <w:rsid w:val="00417139"/>
     <w:rsid w:val="004235B4"/>
     <w:rsid w:val="004607E0"/>
     <w:rsid w:val="00487D47"/>
     <w:rsid w:val="004940CF"/>
     <w:rsid w:val="004B6C50"/>
     <w:rsid w:val="004D59C1"/>
     <w:rsid w:val="004E1BCF"/>
     <w:rsid w:val="005064CE"/>
     <w:rsid w:val="005071C0"/>
     <w:rsid w:val="00507C3C"/>
     <w:rsid w:val="00516A3C"/>
     <w:rsid w:val="00521447"/>
     <w:rsid w:val="00534A1D"/>
     <w:rsid w:val="0056759C"/>
     <w:rsid w:val="00567E98"/>
+    <w:rsid w:val="00586893"/>
     <w:rsid w:val="0059479D"/>
     <w:rsid w:val="005A2B46"/>
     <w:rsid w:val="005C65A0"/>
     <w:rsid w:val="0060798E"/>
     <w:rsid w:val="0061084A"/>
     <w:rsid w:val="00617A8F"/>
     <w:rsid w:val="006228A6"/>
     <w:rsid w:val="006723D8"/>
     <w:rsid w:val="0068278F"/>
     <w:rsid w:val="006C3033"/>
     <w:rsid w:val="006D0874"/>
     <w:rsid w:val="006D3427"/>
     <w:rsid w:val="006D408B"/>
     <w:rsid w:val="006E24E0"/>
+    <w:rsid w:val="0070466E"/>
     <w:rsid w:val="00763051"/>
     <w:rsid w:val="00784609"/>
     <w:rsid w:val="00792853"/>
     <w:rsid w:val="00795AC6"/>
     <w:rsid w:val="007A2899"/>
     <w:rsid w:val="007B693A"/>
     <w:rsid w:val="007C7EF3"/>
     <w:rsid w:val="007E6717"/>
     <w:rsid w:val="007F7A09"/>
     <w:rsid w:val="00827663"/>
     <w:rsid w:val="00832472"/>
     <w:rsid w:val="0083451C"/>
     <w:rsid w:val="0087102E"/>
     <w:rsid w:val="00875838"/>
     <w:rsid w:val="00883EE8"/>
     <w:rsid w:val="008A7F55"/>
     <w:rsid w:val="008B5BB0"/>
     <w:rsid w:val="009333B8"/>
     <w:rsid w:val="00950B12"/>
     <w:rsid w:val="00951734"/>
     <w:rsid w:val="00974F17"/>
     <w:rsid w:val="009A052A"/>
     <w:rsid w:val="009B0706"/>
     <w:rsid w:val="009D752A"/>
     <w:rsid w:val="009E0C35"/>
     <w:rsid w:val="009E3132"/>
     <w:rsid w:val="009F6336"/>
     <w:rsid w:val="009F7250"/>
     <w:rsid w:val="00A070BA"/>
     <w:rsid w:val="00A070C0"/>
     <w:rsid w:val="00A27154"/>
     <w:rsid w:val="00AC3762"/>
     <w:rsid w:val="00AE3B9B"/>
     <w:rsid w:val="00B02882"/>
     <w:rsid w:val="00B029ED"/>
     <w:rsid w:val="00B0692A"/>
     <w:rsid w:val="00B07041"/>
     <w:rsid w:val="00B15E28"/>
     <w:rsid w:val="00B36A34"/>
     <w:rsid w:val="00B54584"/>
     <w:rsid w:val="00B6071D"/>
     <w:rsid w:val="00B65E89"/>
     <w:rsid w:val="00B80DD5"/>
     <w:rsid w:val="00B817B7"/>
     <w:rsid w:val="00BD31A3"/>
     <w:rsid w:val="00BE33A9"/>
+    <w:rsid w:val="00C2539D"/>
     <w:rsid w:val="00C370D3"/>
     <w:rsid w:val="00C45E2F"/>
     <w:rsid w:val="00C53B3D"/>
+    <w:rsid w:val="00C82305"/>
     <w:rsid w:val="00C904B6"/>
     <w:rsid w:val="00CA065B"/>
     <w:rsid w:val="00CF529F"/>
     <w:rsid w:val="00CF69FB"/>
     <w:rsid w:val="00D16D8E"/>
     <w:rsid w:val="00D36803"/>
     <w:rsid w:val="00D40637"/>
     <w:rsid w:val="00D548B5"/>
     <w:rsid w:val="00D72C85"/>
     <w:rsid w:val="00D774DA"/>
     <w:rsid w:val="00D9309B"/>
     <w:rsid w:val="00DC3CA4"/>
     <w:rsid w:val="00DC5D15"/>
     <w:rsid w:val="00DC790E"/>
     <w:rsid w:val="00DD2DE9"/>
     <w:rsid w:val="00E00DDB"/>
     <w:rsid w:val="00E14585"/>
     <w:rsid w:val="00E37C6E"/>
     <w:rsid w:val="00E63D7D"/>
     <w:rsid w:val="00EB35DC"/>
     <w:rsid w:val="00EE3AC7"/>
     <w:rsid w:val="00EE7B8C"/>
     <w:rsid w:val="00F21A07"/>
     <w:rsid w:val="00F40457"/>
     <w:rsid w:val="00F411A4"/>
     <w:rsid w:val="00F4448F"/>
     <w:rsid w:val="00F658BD"/>
     <w:rsid w:val="00F8340A"/>
     <w:rsid w:val="00FC7E78"/>
     <w:rsid w:val="00FD112B"/>
     <w:rsid w:val="00FD75C9"/>
     <w:rsid w:val="00FF2A8A"/>
     <w:rsid w:val="29030E63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0DAC6967"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19715,99 +19688,99 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00263A99"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:qFormat/>
     <w:rsid w:val="00263A99"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="315493123">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="387269811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="908266172">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jposc.undp.org/content/jposc/en/home/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10966" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unv.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unv.org/become-volunteer/conditions-of-service" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jposc.undp.org/content/jposc/en/home/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unv.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/OHR-Portal/_layouts/15/Doc.aspx?sourcedoc=%7B7BCBE06F-8387-4179-BC99-D974E7A1C8B5%7D&amp;file=NPSA_Remuneration_setting_Tool.xlsx&amp;action=default&amp;mobileredirect=true&amp;web=1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en?web=1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11146" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/191" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/186" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/OHR-Portal/_layouts/15/Doc.aspx?sourcedoc=%7B2524519F-19B2-477E-827D-D17BB45C0E50%7D&amp;file=PSA_Remuneration_setting_Tool.xlsx&amp;action=default&amp;mobileredirect=true&amp;web=1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.undp.org/gssu/SiteAssets/PSA/IPSA/Human%20Resources%20Practitioners/3-Forms%20and%20Templates/Certificate_of_Good_Health.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://toolkit.unv.org/home" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jposc.undp.org/content/jposc/en/home/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10966" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unv.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unv.org/conditions-service" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jposc.undp.org/content/jposc/en/home/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unv.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/OHR-Portal/_layouts/15/Doc.aspx?sourcedoc=%7B7BCBE06F-8387-4179-BC99-D974E7A1C8B5%7D&amp;file=NPSA_Remuneration_setting_Tool.xlsx&amp;action=default&amp;mobileredirect=true&amp;web=1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en?web=1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11146" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/191" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/186" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/OHR-Portal/_layouts/15/Doc.aspx?sourcedoc=%7B2524519F-19B2-477E-827D-D17BB45C0E50%7D&amp;file=PSA_Remuneration_setting_Tool.xlsx&amp;action=default&amp;mobileredirect=true&amp;web=1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.undp.org/gssu/SiteAssets/PSA/IPSA/Human%20Resources%20Practitioners/3-Forms%20and%20Templates/Certificate_of_Good_Health.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://toolkit.unv.org/home" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -20292,149 +20265,149 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c26dc373-2944-4fff-a656-1635ba5514b5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39A4534D-ED0D-424C-B098-2306DFA1BCFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81B0165C-C459-4B38-AB99-F7C703F89316}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00858190-DB39-481E-A850-D4E5CD6DA2CB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{678AC41C-24F5-43BD-B6EA-597E5ECD2F02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00858190-DB39-481E-A850-D4E5CD6DA2CB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81B0165C-C459-4B38-AB99-F7C703F89316}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+    <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3676</Words>
-  <Characters>20955</Characters>
+  <Words>3783</Words>
+  <Characters>20812</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>174</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>1486</Lines>
+  <Paragraphs>558</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24582</CharactersWithSpaces>
+  <CharactersWithSpaces>24037</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>42aaae80-4026-46af-b4de-ef534419bd0a</vt:lpwstr>
   </property>