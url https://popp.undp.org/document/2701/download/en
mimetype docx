--- v0 (2025-10-28)
+++ v1 (2026-06-06)
@@ -1,5725 +1,6197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+    <w:p w14:paraId="502F9EB8" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F97CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annex 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+    <w:p w14:paraId="62A01386" w14:textId="77777777" w:rsidR="00524AE1" w:rsidRPr="00F97CFE" w:rsidRDefault="00524AE1" w:rsidP="00C93820">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791C9E68" w14:textId="16AC4A1D" w:rsidR="00524AE1" w:rsidRPr="00F97CFE" w:rsidRDefault="00D244A8" w:rsidP="00524AE1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Template</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008050B5">
+      </w:pPr>
+      <w:r w:rsidRPr="00D244A8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>  -</w:t>
+        <w:t>Template -</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008050B5">
+      <w:r w:rsidR="00C93820" w:rsidRPr="00F97CFE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>   Annual Certification of a fair value of in-kind contribution made in the form of donated right to use premises and other in-kind contributions by host Government</w:t>
+        <w:t>  Annual Certification of a fair value of in-kind contribution made in the form of donated right to use premises and other in-kind contributions by host Government</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9595" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3145"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1155"/>
         <w:gridCol w:w="1695"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="52752BCD" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...30 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A45D9F4" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Country office:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6450" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64C77234" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="4DC32C00" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="741E3B6D" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Address of the Premise:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6450" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46DAAA46" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="0F1FF4A5" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="537BDD68" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Premise provided by Government of:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6450" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51E9BDB7" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="6C8C69D7" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57F90547" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Property registration No:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="074C5C7F" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(if available)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6450" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1785369A" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="68BF524B" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9595" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61C54A46" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Appraisal of the office property:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="0416E5AD" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC4F28C" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date of the last appraisal &amp; Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6450" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34999C88" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="123FC763" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D75D045" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name of the appraiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC3F0A3" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2850" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16F36393" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="246D6100" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="1430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33D0D14B" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+          <w:p w14:paraId="6CFA0A27" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Space</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+          <w:p w14:paraId="4F646730" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in sq.m</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+          <w:p w14:paraId="59D7815D" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Potential</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+          <w:p w14:paraId="3B8AC053" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>annual rent in:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2850" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+          <w:p w14:paraId="55010D70" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Potential annual other in-kind contributions (e.g. utilities, maintenance, etc.) if paid for directly by the Government and no cash for this purpose is received by UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="601FA7DD" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="132EF247" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="0B1146E4" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+          <w:p w14:paraId="30D95C0A" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Local currency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+          <w:p w14:paraId="1DACC2DA" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD (UNORE MM/DD/YYY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+          <w:p w14:paraId="07BBE929" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Local currency </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+          <w:p w14:paraId="4EEC73B4" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD (UNORE MM/DD/YYYY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="6AC4F940" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3977C392" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Useable office space* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42967C4D" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="222B5BA8" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74681305" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57AEA299" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61A0A41E" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="444BBCCA" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="219AEABD" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Other spaces*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2C0A15" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="678BB506" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75AC8882" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76FDE18D" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04C2E805" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="46F57BC8" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28967B55" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>         Parking/Garage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30063F93" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC1C01E" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75F4374E" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34FAA7A5" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFE259C" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="4F1037EA" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="529A84A4" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>         Canteen/cafeteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDF7161" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="730D5BFE" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="628F2398" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28557608" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="719DD563" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="397F5A31" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3DFD13" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">         Warehouse/storage       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31229F6A" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="184A735C" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B385FB1" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBC103F" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15C81FF9" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="7181593F" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65B3CF42" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>         Residential</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E22FF6D" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FADDA61" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9F96A7" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24634F39" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10E30D49" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="42AFB92B" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A49BAC7" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="498F258E" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13A09A72" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1351C36F" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42C33FC2" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5771C56D" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="49195154" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5F86E7" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Change from prior valuation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC7356A" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E591A1F" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4BDF6C" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78C6E2A3" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00F16E18" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="425EF0F5" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B51EFB6" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Main factors that change the valuation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41660983" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0287ABC1" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29D4B154" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA3AF6B" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="258D8CCA" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="2D5DD59E" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F4EBD19" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Due to market appreciation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB9369C" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E70BFEF" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="568015AE" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACC9698" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65BA0BA6" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="69877738" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03D8E0F9" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Due to change (increase/decrease) in space</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="323B6A61" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6CCE60" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6536091F" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6508D8B4" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6E678E" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="09A3F430" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF587DF" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Due to improvement work or impairment in conditions of premise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="426A3866" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0002785A" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79CFB942" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31030B65" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD8F10A" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="7E360942" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71DB89F6" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Due to exchange rate fluctuation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4888DF" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB79913" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11781B03" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47B102E7" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC93653" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="7D3F5B87" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> &amp; $)</w:t>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0E1399" w14:textId="6AA3EE02" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space </w:t>
+            </w:r>
+            <w:r w:rsidR="00D244A8" w:rsidRPr="00D244A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>allocation (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>sq.m &amp; $)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0912C0B5" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F77976D" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19F908DE" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01D5DF14" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04DBBF1D" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="003E851D" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02A75062" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Space in use by UNDP country office</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67C37E04" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51C6450F" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E54269E" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5A50E4" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDE1E55" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="51AB361A" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79856207" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Space in use by other UN Agencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0EA51A" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05E0905E" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="130F294A" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47AFA5C5" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38773EA6" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="1B1357BF" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Space in use by UN Common Services Units(e.g. Dispensary, Security &amp; Logistics Office) </w:t>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30476E72" w14:textId="2DEEBAC3" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space in use by UN Common Services </w:t>
+            </w:r>
+            <w:r w:rsidR="00D244A8" w:rsidRPr="00D244A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Units (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e.g. Dispensary, Security &amp; Logistics Office) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F64CD93" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="192F6928" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE1D476" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54A07DCB" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C06C72A" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidTr="008050B5">
+      <w:tr w:rsidR="00C93820" w:rsidRPr="00524AE1" w14:paraId="3146623B" w14:textId="77777777" w:rsidTr="00536AE6">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="501A0AC9" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Space in use by UNDP projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="121C970A" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDB2230" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABB7730" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54D827B4" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0378183C" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+    <w:p w14:paraId="74334041" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008050B5">
+      <w:r w:rsidRPr="00F97CFE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>* Provide a breakdown of the space occupied by the Local Office and space occupied by UNDP Projects and Common Premises shared with other agencies, if any.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+    <w:p w14:paraId="6D35011C" w14:textId="77777777" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008050B5">
+      <w:r w:rsidRPr="00F97CFE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008050B5" w:rsidRPr="008050B5" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+    <w:p w14:paraId="4865D2A1" w14:textId="77777777" w:rsidR="00524AE1" w:rsidRDefault="00524AE1" w:rsidP="00C93820">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008050B5">
+    </w:p>
+    <w:p w14:paraId="257886FC" w14:textId="0112C6EB" w:rsidR="00C93820" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00C93820">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F97CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP Resident Representative:                                                            Signature and Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005841D2" w:rsidRDefault="008050B5" w:rsidP="008050B5">
+    <w:p w14:paraId="49F0B588" w14:textId="25AEBD78" w:rsidR="00DA504D" w:rsidRPr="00F97CFE" w:rsidRDefault="00C93820" w:rsidP="00F97CFE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008050B5">
+      <w:r w:rsidRPr="00F97CFE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>UNDP Deputy Resident Representative (Operations):                           Signature and Date</w:t>
+        <w:t>UNDP Deputy Resident Representative (Operations):                      Signature and Date</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="005841D2">
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00F97CFE" w:rsidSect="00F97CFE">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="810" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008050B5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AD6BA3"/>
+    <w:rsidRoot w:val="00C93820"/>
+    <w:rsid w:val="002D3475"/>
+    <w:rsid w:val="00524AE1"/>
+    <w:rsid w:val="009372BB"/>
+    <w:rsid w:val="00BE0B4E"/>
+    <w:rsid w:val="00C011AC"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C93820"/>
+    <w:rsid w:val="00D244A8"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F97CFE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7CA51987"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{DA4A6D46-440C-42E9-B2D9-974A1C319E75}"/>
+  <w15:docId w15:val="{4872E95A-B5BF-433A-B04F-1FC88331891B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6047,1868 +6519,745 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93820"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00524AE1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1660 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8015,626 +7364,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...533 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>278</Words>
-  <Characters>1587</Characters>
+  <Words>277</Words>
+  <Characters>1583</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1862</CharactersWithSpaces>
+  <CharactersWithSpaces>1857</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>