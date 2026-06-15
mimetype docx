--- v0 (2025-10-23)
+++ v1 (2026-06-15)
@@ -1,8134 +1,8343 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000C14A1" w:rsidP="00805BD2">
-      <w:pPr>
+    <w:p w14:paraId="22CDC6E5" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">DIRECTIVES </w:t>
+        <w:t>DIRECTIVES SUR LA PRÉPARATION DE L'INVITATION À SOUMISSIONNER POUR DES SERVICES BANCAIRES</w:t>
       </w:r>
-      <w:r w:rsidR="000018B6">
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00805BD2">
-      <w:pPr>
+    <w:p w14:paraId="4B53FFC7" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00251300">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="70886529" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L'objet</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de ces </w:t>
+        <w:t xml:space="preserve"> de ces directives est de prêter assistance aux bureaux de pays du PNUD dans la conduite d'IAS des offres de services bancaires. Comme le prévoient les politiques et procédures d'acquisition du PNUD, cette opération nécessite une mise en concurrence. [</w:t>
       </w:r>
-      <w:r w:rsidR="000C14A1">
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pour plus de précisions, se reporter au Guide de l'utilisateur sur les</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Principes de l'acquisition de biens et services</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-      <w:pPr>
+    <w:p w14:paraId="3B9DB701" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00251300">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="2C82646D" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La responsabilité</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pour l'attribution </w:t>
+        <w:t xml:space="preserve"> pour l'attribution d’un contrat à une banque en vue de prestation de services bancaires a été déléguée par l'Administrateur au Trésorier, comme le prévoit la Règle 125.01 du Règlement financier. Le Trésorier est la seule personne habilitée à approuver la recommandation formulée par le Représentant résident ou le chef de bureau de pays à l'issue de l'examen des offres. Cette approbation donnera lieu à la conclusion d'un contrat, désigné Convention de services bancaires [</w:t>
       </w:r>
-      <w:r w:rsidR="00253EC7">
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Convention</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>] Le Trésorier peut déléguer la signature de la Convention au Représentant résident ou au chef de bureau.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p w14:paraId="215372E1" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00251300">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="196AEDF1" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le principe Unis dans l'action</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> doit être appliqué aux </w:t>
+        <w:t xml:space="preserve"> doit être appliqué aux Invitations à soumissionner pour la prestation de services bancaires. Toutes les agences de l'ONU ayant établi leurs propres relations bancaires dans le pays [</w:t>
       </w:r>
-      <w:r w:rsidR="00A82093">
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>à l'exclusion des agences</w:t>
+        <w:t>à l'exclusion des agences utilisant Atlas pour lesquelles le bureau de pays du PNUD assure des services bancaires</w:t>
       </w:r>
-      <w:r w:rsidR="00342231">
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> utilisant </w:t>
+        <w:t xml:space="preserve">] devraient être invitées à participer au processus de l'IAS. Cependant, les agences de l'ONU ne sont </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pas tenues</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> d'y participer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-      <w:pPr>
+    <w:p w14:paraId="363705FA" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00251300">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="77ED0FF9" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les coûts</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> encourus dans le processus d'acquisition de services bancaires, tels que l'impression de la documentation et la publication de l'annonce de l'</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> pour des services bancaires.</w:t>
+        <w:t xml:space="preserve"> encourus dans le processus d'acquisition de services bancaires, tels que l'impression de la documentation et la publication de l'annonce de l'IAS, doivent être partagés équitablement entre le bureau de pays du PNUD et les agences de l'ONU participantes. Il incombe au bureau de pays d'estimer ces coûts à l'avance, d'en informer les agences participantes et d'obtenir leur accord par écrit au partage des coûts. Le bureau de pays est responsable du recouvrement des coûts encourus localement dans une IAS pour des services bancaires.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C8AC096" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-      <w:pPr>
+    <w:p w14:paraId="520B2185" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00251300">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1011BBCB" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>L'</w:t>
+        <w:t>L'IAS doit comprendre les documents suivants :</w:t>
       </w:r>
-      <w:r w:rsidR="00A82093">
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="135E115F" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lettre de couverture</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1ACD2CF3" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Section 1</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Section 1 : Lettre d'Invitation </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="4C422C09" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Section 2</w:t>
-[...11 lines deleted...]
-        <w:t>: Instructions aux Soumissionnaires</w:t>
+        <w:t>Section 2 : Instructions aux Soumissionnaires</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="21A0333B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Section 2</w:t>
+        <w:t>Section 2 : Fiche d’information</w:t>
       </w:r>
-      <w:r w:rsidR="000C14A1">
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="19DA2FBC" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Section 3</w:t>
+        <w:t>Section 3 : Termes de référence (</w:t>
       </w:r>
-      <w:r w:rsidR="000C14A1">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>TdR</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>: Termes de référence (TdR)</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6265F5D8" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Section 4</w:t>
+        <w:t>Section 4 : Modèle de soumission</w:t>
       </w:r>
-      <w:r w:rsidR="000C14A1">
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="7C95424C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Section 5</w:t>
+        <w:t>Section 5 : Formulaire d'Offre technique</w:t>
       </w:r>
-      <w:r w:rsidR="000C14A1">
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="051D4DDB" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Section 6</w:t>
-[...11 lines deleted...]
-        <w:t>: Formulaire d'Offre financière</w:t>
+        <w:t>Section 6 : Formulaire d'Offre financière</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="504081EE" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Section 7</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 7 : Formulaire de services bancaires aux particuliers</w:t>
       </w:r>
-      <w:r w:rsidR="000C14A1">
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="55C56A37" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Section 8 : Convention type de services bancaires (comprenant les conditions générales)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-      <w:pPr>
+    <w:p w14:paraId="1188A942" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="42D20452" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les étapes du lancement d'une </w:t>
+        <w:t>Les étapes du lancement d'une IAS pour services bancaires</w:t>
       </w:r>
-      <w:r w:rsidR="00A82093">
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10191" w:type="dxa"/>
+        <w:tblW w:w="9540" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="695"/>
-        <w:gridCol w:w="9496"/>
+        <w:gridCol w:w="8845"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000018B6">
+      <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="234D0E56" w14:textId="77777777" w:rsidTr="006866DF">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00F36A64">
+          <w:p w14:paraId="0DFC923D" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="2D82D679" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préparer le projet de documentation de l'IAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F6AAF29" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-[...49 lines deleted...]
-              </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Lettre de couverture de l'IAS [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Insérer l'information pertinente</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="004C79B3">
+          <w:p w14:paraId="0ACE6B26" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Lettre d’Invitation [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Insérer l'information pertinente</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="004C79B3">
+          <w:p w14:paraId="2BF14D93" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Instructions aux Soumissionnaires [</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ne pas modifier ce document</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="004C79B3">
+          <w:p w14:paraId="6339BFCA" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fiche d'information [</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Remplir la Fiche d'information comme il convient</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="004C79B3">
+          <w:p w14:paraId="397F9BD9" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Termes de référence [</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Insérer l'information pertinente et remplir le tableau des caractéristiques essentielles des services bancaires requis</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="004C79B3">
+          <w:p w14:paraId="6F8AAA26" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Modèle de soumission [</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Insérer l'information pertinente et signer au bas de la dernière page]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35AE573C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6480"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Formulaire d'Offre technique [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-              <w:t>page]</w:t>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La catégorie A ne soit pas être modifiée. Si d'autres changements doivent être apportés à ce formulaire, veillez à ce que les changements soient insérés sous les catégories de services B, C, D, etc.  Cela facilitera l'établissement des scores pendant l'évaluation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="004C79B3">
+          <w:p w14:paraId="7C557422" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Formulaire d'Offre financière [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Il est permis de modifier ce formulaire en fonction du type de services requis par le bureau</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="004C79B3">
+          <w:p w14:paraId="7555264C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Formulaire d'Offre de services bancaires aux particuliers [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Il est permis de modifier ce formulaire en fonction du type de services requis par le bureau</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="004C79B3">
+          <w:p w14:paraId="5EAB2BD1" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Formulaire de contrat [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Il s'agit de la Convention type du PNUD pour l'exécution de services bancaires. Nous encourageons toutes les banques à l'adopter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="004C79B3">
+          <w:p w14:paraId="67BCD4A7" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>]</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dans la préparation des pièces qui précèdent, on recherchera les contributions des agences participantes de l'ONU, en prenant note de leurs besoins opérationnels et en les priant de passer en revue la version finale de l'IAS.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="004C79B3">
+          <w:p w14:paraId="523701CE" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
-[...35 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000018B6">
+      <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="77A39A1D" w14:textId="77777777" w:rsidTr="006866DF">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="5E2BAC31" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="004B15FC">
+          <w:p w14:paraId="4C79C16C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...35 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nommer les membres du comité d'évaluation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75FE1C1B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="308929C7" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>seront :</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Pour le PNUD, les membres en seront :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="00FD20B1">
+          <w:p w14:paraId="19147569" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Représentant résident adjoint (Opérations) ou Responsable Opérations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E906E0" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Chef d’équipe/Chef de section/unité Finances</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46B98F06" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Responsable/Associé Achats</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57B0B63D" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="314C32EE" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>(Opérations) ou Responsable Opérations</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Les membres représentant les agences participantes seront nommés par les chefs des agences respectives :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="00FD20B1">
+          <w:p w14:paraId="534A9619" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:tabs>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...85 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Au maximum 3 membres [</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>provenant de toutes les agences participantes</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="6F6D1B6A" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:tabs>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Les personnes nommées doivent posséder les qualifications appropriées, telles que celles d'un responsable des opérations ou des achats.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="47C1A5A6" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>de bureau de pays au Siège à titre de point focal en vue d'appuyer le processus d'</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">.  </w:t>
+              <w:t xml:space="preserve">Le Trésorier nommera son représentant à l'Unité de gestion de trésorerie de bureau de pays au Siège à titre de point focal en vue d'appuyer le processus d'IAS.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="6AFC99C2" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="1296"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000018B6">
+      <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="7ADC8AB3" w14:textId="77777777" w:rsidTr="006866DF">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="5A5C4770" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="212D8C19" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Faire viser les points 1 et 2 ci-dessus par la Trésorerie et obtenir son agrément</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...34 lines deleted...]
-                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="00A25F11">
+          <w:p w14:paraId="6B6470F3" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-              <w:t>, les banques potentielles, et les membres pressentis du comité d'évaluation.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La Trésorerie devra examiner le texte provisoire de l'IAS, les banques potentielles, et les membres pressentis du comité d'évaluation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="074DFA44" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> demandera des éclaircissements/amendements au projet de texte.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Au besoin, la Trésorerie demandera des éclaircissements/amendements au projet de texte.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="00A25F11">
+          <w:p w14:paraId="5586AA0A" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> autorise le bureau de pays à passer à l'étape suivante.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La Trésorerie autorise le bureau de pays à passer à l'étape suivante.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="2A362956" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000018B6">
+      <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="3D12B679" w14:textId="77777777" w:rsidTr="006866DF">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00791473">
+          <w:p w14:paraId="79C1F9A6" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="219342A1" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> en procédant aux étapes ci-après :</w:t>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Publier l'IAS en procédant aux étapes ci-après :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="296FCE91" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="41544D5E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Annoncer aux banques potentielles que le PNUD recherche des offres pour la prestation de services bancaires</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="5A28EDEE" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> peut être recueillie par les banques potentielles</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Faire connaître le bureau/l'adresse où la documentation complète de l'IAS peut être recueillie par les banques potentielles</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="6F3CBB0B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fixer les conditions et modalités régissant le lancement de l'IAS [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>voir l'ANNEXE 1</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="07E0914E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> sera annoncée pendant deux jours dans des journaux et affichée sur le site Internet du PNUD.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>L'IAS sera annoncée pendant deux jours dans des journaux et affichée sur le site Internet du PNUD.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00325DFE">
+          <w:p w14:paraId="4D331E00" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1656" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000018B6">
+      <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="19430E88" w14:textId="77777777" w:rsidTr="006866DF">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="11EF1CF2" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="1D36335A" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> parmi les banques potentielles qualifiées</w:t>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Diffuser l'IAS parmi les banques potentielles qualifiées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="435CC974" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
-[...3 lines deleted...]
-              <w:ind w:left="576" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="003137E9">
+          <w:p w14:paraId="59A94519" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> ne doit être distribuée qu'à des banques potentielles membres de SWIFT [Society for Worldwide Interbank Financial Telecommunication].  Les banques potentielles auront à indiquer leur code SWIFT pour démontrer leur adhésion à SWIFT.  </w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'IAS ne doit être distribuée qu'à des banques potentielles membres de SWIFT [Society for Worldwide Interbank Financial </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Telecommunication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">].  Les banques potentielles auront à indiquer leur code SWIFT pour démontrer leur adhésion à SWIFT.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00920EFC">
+          <w:p w14:paraId="4DCCC7BE" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="4417A0EF" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>, laquelle peut être envoyée par e-mail, remise par messager, ou recueillie sur place par les banques.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Le bureau de pays décide de la méthode à utiliser pour distribuer l'IAS, laquelle peut être envoyée par e-mail, remise par messager, ou recueillie sur place par les banques.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00BD23E1">
+          <w:p w14:paraId="5985D3A7" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="7E159DE8" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> et de compléter leurs Offres sous format électronique, ce qui en facilitera l'examen par le comité d'évaluation.  </w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La documentation totale de l'IAS peut être gravée sur le nombre approprié de cédéroms. Cela devrait réduire les frais d'impression de copies papier du  PNUD. Cela devrait également permettre aux banques potentielles de fournir l'information demandée dans l'IAS et de compléter leurs Offres sous format électronique, ce qui en facilitera l'examen par le comité d'évaluation.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="002364D5">
+          <w:p w14:paraId="1E57D13B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="2A029954" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> sont exacts et complets.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Le bureau de pays devra vérifier le contenu de chaque cédérom ainsi gravé pour s'assurer que les documents de l'IAS sont exacts et complets.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00F36A64">
+          <w:p w14:paraId="40C0FDA3" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="1341"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="46CF330D" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...39 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La documentation entière doit être mise à la disposition des banques potentielles. La liste de ces banques sera visée par la Trésorerie.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00BD23E1">
+          <w:p w14:paraId="15E65596" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="406E297E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> et la réception des réponses. Ce journal précisera :</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Le bureau de pays gardera un journal pour enregistrer la distribution de l'IAS et la réception des réponses. Ce journal précisera :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="5D3AA3FC" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>le nom de la banque</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="2DB1D2E4" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>son adresse</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="19F42E3A" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>la personne de contact et son adresse électronique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="479E1FCA" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> a été distribuée</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>la date à laquelle l'IAS a été distribuée</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="1836757B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>au moment où les enveloppes contenant les Offres seront reçues, le Bureau de pays y apposera l'heure et la date de réception.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="7C45B524" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000018B6">
+      <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="1DFEDA21" w14:textId="77777777" w:rsidTr="006866DF">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="3C9132FA" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="295D63CF" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tenir une conférence de pré-soumission à l'intention des banques potentielles</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00C93770">
+          <w:p w14:paraId="7ECABE82" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
-[...3 lines deleted...]
-              <w:ind w:left="621" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="42FB77EA" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...39 lines deleted...]
-              <w:t>: Instructions aux Soumissionnaires, sous-section F, n° 28</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Voir l'IAS, Section 2 : Instructions aux Soumissionnaires, sous-section F, n° 28</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="44341B0F" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000018B6">
+      <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="7CCAD92E" w14:textId="77777777" w:rsidTr="006866DF">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="5502E8FF" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="6BB163A3" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ouvrir les Offres techniques</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="0F485EBA" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="00A82093">
+          <w:p w14:paraId="6666B872" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> un comité ad hoc réunissant au moins 3 collaborateurs et/ou cadres.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Le bureau de pays doit établir un comité ad hoc réunissant au moins 3 collaborateurs et/ou cadres.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="0DBED412" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Les membres du comité ont à signer une Déclaration d'impartialité.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="6CDA642B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Si l'Offre technique est sur papier, les membres du comité devront en parapher toutes les pages et dénombrer le nombre de pages total. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="1141B737" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Les détails qui précèdent seront documentés sur le Dossier d'ouverture de l'Offre technique.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="211E7A8C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Les membres du comité signeront le Dossier d'ouverture de l'Offre technique lorsque toutes les Offres techniques auront été ouvertes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="294FFDDD" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000018B6">
+      <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="5E516163" w14:textId="77777777" w:rsidTr="006866DF">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="0CFAA802" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="070C1698" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Examiner et évaluer les Offres techniques</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="75CB6BBB" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FD0BD7">
+          <w:p w14:paraId="17F0CCB6" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Utiliser l'outil d'évaluation/l'évaluation technique de l'IAS [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Annexe 2</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="0068182C">
+          <w:p w14:paraId="0BEA2BA0" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="1800"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FD0BD7">
+          <w:p w14:paraId="319853DF" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A1</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Notation financière :</w:t>
             </w:r>
-            <w:r w:rsidR="00A82093">
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pour évaluer la solvabilité, ou solidité financière, de la banque. Normalement, les notations financières reposent sur une échelle variant de AAA pour la société la plus solvable, à D pour la plus faible. Les notations financières ne se fondent pas uniquement sur des formules mathématiques mais tiennent également compte du jugement et de l'expérience des agences de notation dans leur appréciation de données qualitatives et quantitatives, y compris de renseignements non publics sur des sociétés, y compris des banques. Les notations financières représentent une évaluation indépendante de la santé financière d'une banque. On doit donc y accorder une certaine importance en décidant d'un score. Si la banque n'est pas notée par une agence de notation financière internationalement reconnue, l'autre option consistera à examiner la notation proposée par l'agence de notation nationale, ou le classement accordé à </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>cette banque par la Banque centrale du pays.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="009720FE">
+          <w:p w14:paraId="3BD65513" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A2</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Situation du bilan et des ratios financiers :</w:t>
             </w:r>
-            <w:r>
-[...50 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pour évaluer les résultats d'exploitation de la banque, ses fonds propres et sa solidité financière, son profil de risque, des perspectives de croissance et de réalisation de bénéfices.  Compte non tenu du passif total, la banque sera d'autant plus solide que les indicateurs de santé financière énumérés seront élevés. Ces indicateurs sont : l'actif total, le résultat net, le rendement de l'actif, le ratio fonds propres/montant des crédits distribués, le ratio fonds propres/montant des crédits distribués pondérés par les risques associés, et le ratio de liquidité bancaire. En cherchant à établir le score, il incombe de tenir également compte de la tendance (comparaisons sur trois ans) et de guetter toutes évolutions négatives dans ces indicateurs et dans la situation du bilan.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="004842E1">
+          <w:p w14:paraId="288A832F" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A3</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Présence et couverture géographiques :</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pour apprécier la couverture géographique de la banque dans les régions où le PNUD et les agences participantes de l'ONU mènent des projets de programme et des activités nécessitant des services bancaires.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="009720FE">
+          <w:p w14:paraId="64D76E46" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B1</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Frais appliqués aux bénéficiaires de paiements:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pour évaluer la pratique de la banque et savoir si elle applique un tarif fixe ou un pourcentage sur chaque paiement initié par le PNUD [</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>dans quel cas le montant touché par le bénéficiaire serait réduit</w:t>
             </w:r>
-            <w:r>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>]. Le PNUD s'attend à ce que les bénéficiaires touchent l'intégralité des montants qui leur sont destinés. Les frais de services de paiement doivent être présentés de manière explicite, et facturés au PNUD en conformité avec le tableau des tarifs. Ils ne doivent pas être intégrés aux paiements individuels.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00AB10A3">
+          <w:p w14:paraId="37AE6938" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B2</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Temps de traitement et heure limite :</w:t>
             </w:r>
-            <w:r>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pour évaluer les capacités et la flexibilité de la banque dans ses prestations de services. Plus les horaires de services seront étendus et les heures limites seront souples, plus le score de la banque sera élevé. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="009720FE">
+          <w:p w14:paraId="39075180" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B3</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Disponibilités en fonds :</w:t>
             </w:r>
-            <w:r>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">Dans le cas de paiements sortants, elle ne devra débiter le compte du PNUD qu'à la date de valeur. </w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pour établir la rapidité avec laquelle la banque crédite les comptes du PNUD des fonds entrants, et traite les paiements sortants. Dans le cas des fonds entrants, la banque devra créditer le compte du PNUP dès qu'elle reçoit les fonds. Dans le cas de paiements sortants, elle ne devra débiter le compte du PNUD qu'à la date de valeur. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="009720FE">
+          <w:p w14:paraId="68CE7244" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="1800"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="009720FE">
+          <w:p w14:paraId="53028194" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B4</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Traitements de paiements à des bénéficiaires ne possédant pas de compte en banque:</w:t>
             </w:r>
-            <w:r w:rsidR="00A82093">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pour évaluer la capacité de la banque à proposer des solutions </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>personnalisées.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> Une telle capacité pourrait intéresser des bureaux utilisant des systèmes bancaires plus rudimentaires dans leurs pays respectifs.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00AB10A3">
+          <w:p w14:paraId="2231F3AB" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="1800"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="009720FE">
+          <w:p w14:paraId="715DA5FC" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B5-B6-B7-B8-B9</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opérations de change : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Pour évaluer les services de change de la banque, y compris les monnaies traitées, la compétitivité de ses tarifs et la rapidité du règlement des transactions. Il s'agit en particulier de connaître le délai entre un achat de devises et son inscription au crédit du compte du PNUD, et d'établir l'heure limite pour l'exécution de services de change.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B59D99" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="426BC389" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...19 lines deleted...]
-              <w:tab/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>C1-C2 – Capacités en matière de banque électronique et d'interfaçage avec le progiciel de gestion intégré (ERP) du client :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pour connaître les capacités de la banque en vue de communiquer avec les systèmes informatiques des clients, tout plan d'expansion en la matière ainsi que le calendrier d'exécution prévu ; pour comprendre les exigences éventuellement imposées aux systèmes du client et les procédures opérationnelles à appliquer pour utiliser le système de banque électronique de la banque.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="009720FE">
+          <w:p w14:paraId="3B392727" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="009720FE">
+          <w:p w14:paraId="1A9FC87B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Pour connaître les capacités de la banque en vue de communiquer avec les systèmes informatiques des clients, tout plan d'expansion en la matière ainsi que le calendrier d'exécution prévu ; pour comprendre les exigences éventuellement imposées aux systèmes du client et les procédures opérationnelles à appliquer pour utiliser le système de banque électronique de la banque.</w:t>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>C3 – Sécurité et contrôle de banque électronique et d'interface de banque électronique :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pour évaluer les caractéristiques du système de sécurité et les mesures d'atténuation du risques présenté par les opérations de banque électronique et par l'interface entre les systèmes de la banque et ceux du PNUD.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00772887">
+          <w:p w14:paraId="7EDACAD5" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AA43767" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>C4 – Information du client :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pour établir si la banque propose une information de compte pour le même jour ou la veille sur le solde et les opérations sur comptes, ou toute alternative.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78EE4527" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D1 – Service au client : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Évaluer l'organigramme de la banque, la chaîne de commandement partant du directeur de l'établissement ; la présence d'un préposé aux relations avec le PNUD ainsi que d'une personne de contact pour le service courant ; les délais de réponse, et la bonne résolution de problèmes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67DFE818" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13D7D589" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E1 – Gestion du risque :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pour évaluer les pratiques de la banque en matière de gestion du risque et ses dispositions pour assurer la continuité des affaires, autant de facteurs susceptibles d'impacter la manière dont la banque saura desservir le PNUD en période de crise et dans des régions problématiques.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A27A310" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="009720FE">
+          <w:p w14:paraId="3DA782CA" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>F – Autres services :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Il appartiendra au bureau de pays de déterminer si les services dont il a besoin ne sont pas couverts par les catégories A à E énumérées plus haut. S'il est prévu d'inclure cette section à l'IAS, le bureau de pays devra en discuter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>avec la Trésorerie afin de finaliser les exigences de service et les points d'évaluation.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-          </w:p>
-[...343 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000018B6">
+      <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="709AA010" w14:textId="77777777" w:rsidTr="006866DF">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="73120348" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="1514C5B7" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ouvrir les Offres financières</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="58F1A7F7" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="49C58832" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>Offres financières lorsque le comité aura terminé son examen des Offres techniques.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Les membres du comité ad hoc sont convoqués à une séance d'ouverture des Offres financières lorsque le comité aura terminé son examen des Offres techniques.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00194FB8">
+          <w:p w14:paraId="3A06BB5C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="2F4E800E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mêmes étapes que celles décrites sous </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>sont à suivre.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7193656F" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EA7570C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>sont à suivre.</w:t>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Évaluer les offres financières et les résultats récapitulatifs</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="34C34DCA" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="438BFD79" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
-[...30 lines deleted...]
-                <w:numId w:val="39"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Utiliser l'outil d'évaluation/l'évaluation financière de l'IAS [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>voir l'Annexe 2</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="0068182C">
+          <w:p w14:paraId="6C87E28C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="340AFBA9" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section A: Tarifs proposés par les banques potentielles </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>- Capter les données tarifaires comprises dans les Offres financières des banques potentielles. Si les tarifs sont présentés sous la forme de prix unitaires, multiplier ces prix par les volumes mensuels estimatifs des services respectifs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24656454" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60C6AD80" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6480"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...49 lines deleted...]
-                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Section B: Évaluer les Offres des banques potentielles individuelles</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Suivre les étapes prévues sur le tableau pour saisir les données pertinentes.  Le tableau effectuera le calcul automatique du score financier pour chaque banque potentielle (</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>vous aurez à répéter les mêmes étapes pour chaque banque</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t>Le tableau affectera automatiquement 5 points à chaque banque potentielle, de sorte que l'impact de cette composante sera neutre sur le score financier final de toutes les banques potentielles.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>). Le score financier comporte deux composantes : la composante frais bancaires (95 %) et la composante intérêt sur compte-chèques (5 %). La formule est protégée. Dans un pays n'autorisant pas le versement d'intérêt sur les compte-chèques, mettre 0 (zéro) dans les champs pertinents. Le tableau affectera automatiquement 5 points à chaque banque potentielle, de sorte que l'impact de cette composante sera neutre sur le score financier final de toutes les banques potentielles.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="0068182C">
+          <w:p w14:paraId="40FAF02D" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="75DCBEAB" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Section C: Saisir le résultat obtenu à la section B pour chaque banque potentielle</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Cette section est évidente.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="0068182C">
+          <w:p w14:paraId="308B9B89" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="76DAA285" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utiliser l'outil d'évaluation/les résultats récapitulatifs de l'IAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>– Saisir le score final des évaluations technique et financière pour chaque banque potentielle. Les scores finaux combinés sont calculés automatiquement.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="3C99BAA8" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000018B6">
+      <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="1F5935AD" w14:textId="77777777" w:rsidTr="006866DF">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="76FB6844" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="25DBEC9E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ouvrir et évaluer l'Offre de services bancaires aux particuliers [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NOTA :</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> seulement en cas d'égalité de Soumissionnaires après l'évaluation financière.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="0111433E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="0E4D4CD6" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On se rappellera que le PNUD souhaite obtenir des services bancaires à l'appui de ses opérations. Il ne cherche </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>pas</w:t>
             </w:r>
-            <w:r>
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à obtenir des services bancaires à l'appui des </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>besoins de son personnel..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="468960C5" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...50 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Le PNUD est néanmoins conscient du fait que s'il conclut un contrat avec une banque, celle-ci ne bénéficiera pas seulement de sa mission pour le PNUD et pour les Agences participantes des Nations Unies, mais également du nombre important de comptes en banque individuels que leurs personnels sont susceptibles d'ouvrir et du volume d'activité supplémentaire qui en découlera. L'IAS comprend donc des instructions aux banques potentielles pré-qualifiées pour qu'elles soumettent une Offre distincte en matière de services aux particuliers. Cette Offre doit être soumise de la manière prescrite à la section 7 de l'IAS, Services bancaires.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="1F523F4C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">signifiant que deux soumissions ou plus auront été jugées égales, que le comité ad hoc se réunira pour ouvrir les Offres de services bancaires aux particuliers des banques à scores égaux.  </w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Offre de services bancaires aux particuliers ne sera pas ouverte/étudiée tant que les Offres techniques et financières n'auront pas été évaluées. Ce ne sera que si l'évaluation des Offres techniques et financières donne lieu à une situation d'égalité parmi deux Soumissionnaires ou plus, signifiant que deux soumissions ou plus auront été jugées égales, que le comité ad hoc se réunira pour ouvrir les Offres de services bancaires aux particuliers des banques à scores égaux.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00C17E3A">
+          <w:p w14:paraId="3152FA9C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="57650EC2" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...39 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Le comité d'évaluation examine et compare les Offres de services bancaires aux particuliers des banques aux scores égaux, se penchant notamment sur l'offre de produits, la tarification et les services au client. Le comité sélectionne alors la banque qui aura fait preuve de capacités lui permettant de proposer les meilleurs services aux particuliers, cette banque étant déclarée gagnante parmi celles qui ont répondu à l'IAS.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="004B4CC6">
+          <w:p w14:paraId="5AF40B61" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="5F657F73" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Si les étapes de la Section </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> et de la Section</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>Les Offres de services bancaires aux particuliers des autres banques ne seront pas ouvertes.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dégagent une seule gagnante, le comité ad hoc se réunira pour n'examiner que l'Offre de services bancaires aux particuliers de cette banque sélectionnée. Les Offres de services bancaires aux particuliers des autres banques ne seront pas ouvertes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="004B4CC6">
+          <w:p w14:paraId="53D7383E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="029577B9" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Les services bancaires aux particuliers proposés au personnel de l'ONU doivent figurer en ANNEXE à la Convention définitive.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="3B1E957A" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000018B6">
+      <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="1BD7F33C" w14:textId="77777777" w:rsidTr="006866DF">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="3C6CFBD9" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="3C06910B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Finaliser la recommandation du comité d'évaluation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="62F72B56" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="3F466200" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>Joindre tous les documents à l'appui de la recommandation, soit :</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Le comité d'évaluation complètera et signera le rapport d'évaluation présentant une évaluation qualitative et quantitative de l'ensemble des Offres pour la recommandation définitive. Joindre tous les documents à l'appui de la recommandation, soit :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00DC550E">
+          <w:p w14:paraId="0A2A7916" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="1A7407BA" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="19"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>financières</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tableaux des scores des Offres techniques et financières</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="70593007" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="19"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> et de réception des Offres</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Journal de distribution de l'IAS et de réception des Offres</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="289464FF" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="19"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dossier d'ouverture des Offres</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="5FF34634" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="19"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Formulaire de déclaration d'impartialité</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="12D9223E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:ind w:left="1980"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="2F0366D6" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>s à soumissionner pour services bancaires ont été suivies et que la banque gagnante est celle qui proposera le meilleure rapport qualité/prix.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Le responsable des acquisitions (CAP) du bureau de pays examine le rapport d'évaluation ainsi que les documents d'appui pour s'assurer que les procédures et directives d'acquisition touchant aux Invitations à soumissionner pour services bancaires ont été suivies et que la banque gagnante est celle qui proposera le meilleure rapport qualité/prix.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00720963">
+          <w:p w14:paraId="308CF011" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="29E28B3A" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>procès-verbal et toute la documentation au RR ou au chef de bureau.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Le CAP avalise la recommandation du comité d'évaluation et soumet son procès-verbal et toute la documentation au RR ou au chef de bureau.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00720963">
+          <w:p w14:paraId="7303FBBF" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="7ADDB9C1" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>Les documents doivent comprendre :</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Le RR ou le chef de bureau avalise la recommandation à titre définitif et soumet les documents au Trésorier. Les documents doivent comprendre :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00DC550E">
+          <w:p w14:paraId="272C2C8F" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="64B61EC6" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Toutes les offres soumises par les banques</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="39C76DF1" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Le rapport d'évaluation signé accompagné des documents justificatifs</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="32D1927D" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Le procès-verbal du CAP</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="2CED9A61" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aval du RR ou du chef de bureau </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="32485454" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000018B6">
+      <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="1B8392D1" w14:textId="77777777" w:rsidTr="006866DF">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00AC52FE">
+          <w:p w14:paraId="469AFAAC" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="428F62F7" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Décision du Trésorier</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FE6029">
+          <w:p w14:paraId="11D46657" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="002F6B1E">
+          <w:p w14:paraId="1C66CB75" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Le Trésorier approuve la recommandation à partir d'un examen du rapport d'évaluation, du procès-verbal du CAP et de l'aval du RR. Si la présentation de ces pièces est incomplète ou non conforme aux procédures et directives, il est possible qu'elles soient rejetées ou que la décision d'agrément soit retardée.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00AB10A3">
+          <w:p w14:paraId="2E9815A8" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637" w:hanging="414"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000018B6">
+      <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="6D895281" w14:textId="77777777" w:rsidTr="006866DF">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="21A42C07" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="3239C2B0" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Finalisation du texte et signature de la Convention</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="6CEEB1FA" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:ind w:left="252"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="1C2EAE12" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Le Trésorier signe la délégation d'autorité au RR ou au chef de bureau de pays pour qu'il signe la Convention.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="45D8B1E5" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="252D715D" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Toute modification à la Convention devra recevoir le feu vert du Bureau d'appui juridique (LSO) préalablement à son approbation par le Trésorier.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00A14663">
+          <w:p w14:paraId="5B62C816" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="77A2E2E2" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Le terme initial de la Convention est de cinq ans, le PNUD ayant alors l'option de la reconduire de 5 ans pour autant que le réexamen annuel des services de la banque à entreprendre par le bureau de pays ait donné des résultats satisfaisants (voir la carte de pointage bancaire qui sera publiée dans la section des POPP consacrée à la gestion des relations avec les banques) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="3EE6F1B6" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="3CD3A577" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>La Convention définitive comprendra :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="1E7F919C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> et d'une personne de contact pour les services courants</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La désignation d'une personne de contact pour les relations avec le PNUD  et d'une personne de contact pour les services courants</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="1F01DD2C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Un tableau des prestations </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="258EB01C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>à l’encaissement</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Un tableau des disponibilités à l’encaissement</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="6E06F4D1" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Un tableau des tarifs </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="1BEADD2E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Une Annexe portant sur les services bancaires aux particuliers</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="1C33ECE1" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="0F132BF0" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Un exemplaire de la délégation d'autorité acceptée par le RR ou le chef de bureau, ainsi que l'exemplaire signé de la Convention [</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>signé par le PNUD et la banque sélectionnée</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>] seront envoyés au Trésorier pour archivage.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000018B6">
+      <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="1109625C" w14:textId="77777777" w:rsidTr="006866DF">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="482F012B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="00C322B7">
+          <w:p w14:paraId="4E4CB473" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">la Convention </w:t>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise en œuvre de la Convention </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00A31106">
+          <w:p w14:paraId="6FB373D8" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:ind w:left="252"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="52701E07" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Si la banque sélectionnée est le prestataire de services existant, la nouvelle Convention  doit quand même s’appliquer..</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="003755A0">
+          <w:p w14:paraId="323CD66C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6">
+          <w:p w14:paraId="62FACBF1" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> se concertera avec le bureau de pays pour amorcer la mise en œuvre, procédant aux étapes suivantes :</w:t>
+            <w:r w:rsidRPr="006866DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Si la banque sélectionnée est un nouveau prestataire de services, la Trésorerie se concertera avec le bureau de pays pour amorcer la mise en œuvre, procédant aux étapes suivantes :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="009D4FD4">
+          <w:p w14:paraId="4A6ECD2B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3748"/>
               <w:gridCol w:w="3722"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000018B6">
+            <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="37E02932" w14:textId="77777777" w:rsidTr="00201B07">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="17C1C4B0" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Étapes</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="7FA35426" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Parties responsables</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000018B6">
+            <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="77EB583B" w14:textId="77777777" w:rsidTr="00201B07">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="2D993284" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Préparer une lettre en vue d'ouvrir des comptes en banque </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="6933B323" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="7F6C46F6" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Trésorier</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000018B6">
+            <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="4F899797" w14:textId="77777777" w:rsidTr="00201B07">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="1AA4BBDC" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t>Paramétrer les nouveaux comptes en banque dans Atlas et dans le s</w:t>
-[...5 lines deleted...]
-                    <w:t>ystème d'administration bancaire du PNUD</w:t>
+                    <w:t>Paramétrer les nouveaux comptes en banque dans Atlas et dans le système d'administration bancaire du PNUD</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="3CC7941B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Assistant au Trésorier </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000018B6">
+            <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="7161BAF9" w14:textId="77777777" w:rsidTr="00201B07">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="6C895624" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Reporting SWIFT, le cas échéant </w:t>
+                    <w:t>Reporting</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="006866DF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> SWIFT, le cas échéant </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="6BBA9E8F" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>OIST et la banque sélectionnée</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000018B6">
+            <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="68D6AA80" w14:textId="77777777" w:rsidTr="00201B07">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="4D4ED95E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Saisir les instructions de règlement dans Atlas, y compris AP, AR, BT, Deal, selon le cas.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="64F5CF2D" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>S'assurer que le service de paie est connecté au nouveau compte en banque et déconnecté de l'ancien</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="4519DDFE" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="0C6641A7" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Spécialiste systèmes </w:t>
-[...17 lines deleted...]
-                    <w:t>erie</w:t>
+                    <w:t>Spécialiste systèmes de Trésorerie</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="49F1581E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="4ACE566F" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Paie mondiale</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000018B6">
+            <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="5B20340A" w14:textId="77777777" w:rsidTr="00201B07">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="0E57E9F6" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Interface entre Atlas et le système de la banque, le cas échéant</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="5DB746B3" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>OIST, Unités Finances et TIC du bureau de pays, et la banque sélectionnée</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000018B6">
+            <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="13EE7625" w14:textId="77777777" w:rsidTr="00201B07">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="7D795CDD" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Tester le fonctionnement des transferts électroniques de fonds </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="33EC8671" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>OIST, Unités Finances et TIC du bureau de pays, et la banque sélectionnée</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000018B6">
+            <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="13A88C07" w14:textId="77777777" w:rsidTr="00201B07">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="3E371BCB" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Convenir de la date effective d'utilisation des nouveaux comptes en banque et de clôture des anciens </w:t>
+                    <w:t xml:space="preserve">Convenir de la date effective d'utilisation des nouveaux </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006866DF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t xml:space="preserve">comptes en banque et de clôture des anciens </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="633216FB" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t>Gestion de trésorerie de bureau de pays au Siège et unité Finances au bureau de pays</w:t>
+                    <w:lastRenderedPageBreak/>
+                    <w:t xml:space="preserve">Gestion de trésorerie de bureau de pays au Siège et </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006866DF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>unité Finances au bureau de pays</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000018B6">
+            <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="045A62F8" w14:textId="77777777" w:rsidTr="00201B07">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="4410B126" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">Effectuer le rapprochement total des anciens comptes </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="4F68D905" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Unité Finances du bureau de pays</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000018B6">
+            <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="6FAB004A" w14:textId="77777777" w:rsidTr="00201B07">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="1A9388E1" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Préparer la lettre en vue de la clôture des anciens comptes en banque 90 jours après la date effective des nouveaux comptes </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="28F6EFD7" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="245BC540" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Gestion de trésorerie de bureau de pays au Siège, unité Finances du bureau de pays, et Assistant au Trésor</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000018B6">
+            <w:tr w:rsidR="000654A6" w:rsidRPr="000654A6" w14:paraId="4CA0E78D" w14:textId="77777777" w:rsidTr="00201B07">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="0E370122" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Mettre le statut des comptes en banque clôturés sur Inactif dans Atlas</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00FA6F07">
+                <w:p w14:paraId="6F333EB4" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="000018B6" w:rsidRDefault="00ED5752" w:rsidP="00FA6F07">
+                <w:p w14:paraId="1BF978ED" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="637"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="006866DF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="fr-FR"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t>Spécialiste systèmes a</w:t>
-[...5 lines deleted...]
-                    <w:t>u Trésor</w:t>
+                    <w:t>Spécialiste systèmes au Trésor</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="009D4FD4">
+          <w:p w14:paraId="53DFE2B0" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="009D4FD4">
+          <w:p w14:paraId="4F086B4E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="006866DF">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="360" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="637"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00F36A64">
-      <w:pPr>
+    <w:p w14:paraId="300F20CA" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00DA7D7C">
-      <w:pPr>
+    <w:p w14:paraId="4F69B628" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Nota : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00DA7D7C">
-      <w:pPr>
+    <w:p w14:paraId="257DEF07" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00DC550E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6B47B8DB" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Les communications des bureaux de pays concernant l'</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Les communications des bureaux de pays concernant l'IAS pour des services bancaires sont à adresser à </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="006866DF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>treasury.cash.management@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00DA7D7C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="398B972E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Citibank, Standard Chartered Bank, and Standard Bank ont signé la Convention type ; à leur sélection, le modèle sera remis au RR ou au chef de bureau ayant reçu la délégation d'autorité du Trésorier.</w:t>
+        <w:t xml:space="preserve">Citibank, Standard </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006866DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chartered</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006866DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bank, and Standard Bank ont signé la Convention type ; à leur sélection, le modèle sera remis au RR ou au chef de bureau ayant reçu la délégation d'autorité du Trésorier.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="3B338FA9" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="00AB10A3">
-      <w:pPr>
+    <w:p w14:paraId="441B18F7" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="710B38E6" w14:textId="77777777" w:rsidR="006866DF" w:rsidRDefault="006866DF" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="57F725B5" w14:textId="77777777" w:rsidR="006866DF" w:rsidRDefault="006866DF" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B242D93" w14:textId="77777777" w:rsidR="006866DF" w:rsidRDefault="006866DF" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25985575" w14:textId="77777777" w:rsidR="006866DF" w:rsidRDefault="006866DF" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59512F16" w14:textId="77777777" w:rsidR="006866DF" w:rsidRDefault="006866DF" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783266F3" w14:textId="77777777" w:rsidR="006866DF" w:rsidRDefault="006866DF" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0249E604" w14:textId="77777777" w:rsidR="006866DF" w:rsidRDefault="006866DF" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D124EC8" w14:textId="77777777" w:rsidR="006866DF" w:rsidRDefault="006866DF" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E875989" w14:textId="77777777" w:rsidR="006866DF" w:rsidRDefault="006866DF" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E999C03" w14:textId="22652D4B" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006866DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="46030897" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="7D6D591A" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="670028E3" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="0C2D82C8" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="48FEDEDD" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="74B8A491" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="7CE96333" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="208F8900" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...244 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ANNEXE I</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000001A4" w:rsidRDefault="000001A4" w:rsidP="000001A4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="3D878703" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Annonce de l'appel d'offres</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000001A4" w:rsidRDefault="000001A4" w:rsidP="000001A4">
-      <w:pPr>
+    <w:p w14:paraId="135358E8" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> des Nations Unies pour la prestation de services bancaires</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000001A4" w:rsidRDefault="00543160" w:rsidP="000001A4">
-      <w:pPr>
+    <w:p w14:paraId="7F867573" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006866DF">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F89F609" wp14:editId="09990112">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>381000</wp:posOffset>
+                  <wp:posOffset>388620</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>99060</wp:posOffset>
+                  <wp:posOffset>103506</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5181600" cy="7389495"/>
-                <wp:effectExtent l="19050" t="13335" r="19050" b="17145"/>
+                <wp:extent cx="5181600" cy="8023860"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5181600" cy="7389495"/>
+                          <a:ext cx="5181600" cy="8023860"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="25400">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="8148" w:type="dxa"/>
                               <w:tblBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               </w:tblBorders>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="990"/>
                               <w:gridCol w:w="5118"/>
                               <w:gridCol w:w="2040"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="000001A4">
+                            <w:tr w:rsidR="000654A6" w14:paraId="29E6FB34" w14:textId="77777777">
                               <w:trPr>
                                 <w:cantSplit/>
                                 <w:trHeight w:val="1260"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="990" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="000001A4" w:rsidRDefault="00543160">
+                                <w:p w14:paraId="15F84BB9" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6">
                                   <w:pPr>
                                     <w:ind w:right="-60"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:noProof/>
-                                      <w:lang w:val="en-US"/>
                                     </w:rPr>
                                     <w:drawing>
-                                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7366E688" wp14:editId="4DA6D349">
                                         <wp:extent cx="495300" cy="1009650"/>
                                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                                        <wp:docPr id="1" name="Picture 1" descr="undplogo_blk_small"/>
+                                        <wp:docPr id="2027711720" name="Picture 2027711720" descr="undplogo_blk_small"/>
                                         <wp:cNvGraphicFramePr>
                                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                         </wp:cNvGraphicFramePr>
                                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                               <pic:nvPicPr>
                                                 <pic:cNvPr id="0" name="Picture 1" descr="undplogo_blk_small"/>
                                                 <pic:cNvPicPr>
                                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                                 </pic:cNvPicPr>
                                               </pic:nvPicPr>
                                               <pic:blipFill>
                                                 <a:blip r:embed="rId9">
                                                   <a:extLst>
                                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                     </a:ext>
                                                   </a:extLst>
                                                 </a:blip>
                                                 <a:srcRect/>
                                                 <a:stretch>
                                                   <a:fillRect/>
                                                 </a:stretch>
                                               </pic:blipFill>
@@ -8141,1020 +8350,3182 @@
                                                   <a:avLst/>
                                                 </a:prstGeom>
                                                 <a:noFill/>
                                                 <a:ln>
                                                   <a:noFill/>
                                                 </a:ln>
                                               </pic:spPr>
                                             </pic:pic>
                                           </a:graphicData>
                                         </a:graphic>
                                       </wp:inline>
                                     </w:drawing>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5118" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00D5132A" w:rsidRDefault="000001A4">
+                                <w:p w14:paraId="717DAD1B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00D5132A" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                                   <w:pPr>
                                     <w:pStyle w:val="Heading2"/>
+                                    <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-                                      <w:i w:val="0"/>
-                                      <w:iCs w:val="0"/>
+                                      <w:i/>
+                                      <w:iCs/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00D5132A" w:rsidRDefault="00A82093">
+                                <w:p w14:paraId="7D66C7C9" w14:textId="4184D53D" w:rsidR="000654A6" w:rsidRPr="00D5132A" w:rsidRDefault="000654A6" w:rsidP="00E82030">
                                   <w:pPr>
                                     <w:pStyle w:val="Heading2"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-                                      <w:i w:val="0"/>
-                                      <w:iCs w:val="0"/>
+                                      <w:i/>
+                                      <w:iCs/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00D5132A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-                                      <w:i w:val="0"/>
-[...10 lines deleted...]
-                                    <w:t xml:space="preserve"> À SOUMISSIONNER </w:t>
+                                    </w:rPr>
+                                    <w:t>INVITATION À SOUMISSIONNER</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00D5132A" w:rsidRDefault="000001A4">
+                                <w:p w14:paraId="6B0B6845" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00D5132A" w:rsidRDefault="000654A6" w:rsidP="00E82030">
                                   <w:pPr>
                                     <w:pStyle w:val="Heading2"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-                                      <w:i w:val="0"/>
-                                      <w:iCs w:val="0"/>
+                                      <w:i/>
+                                      <w:iCs/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00D5132A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-                                      <w:i w:val="0"/>
-                                      <w:iCs w:val="0"/>
                                     </w:rPr>
                                     <w:t>POUR LA PRESTATION DE</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00D5132A" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                                <w:p w14:paraId="2FAC21D1" w14:textId="1FF54A8C" w:rsidR="000654A6" w:rsidRPr="00D5132A" w:rsidRDefault="000654A6" w:rsidP="00E82030">
                                   <w:pPr>
                                     <w:pStyle w:val="Heading2"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-                                      <w:i w:val="0"/>
-                                      <w:iCs w:val="0"/>
+                                      <w:i/>
+                                      <w:iCs/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00D5132A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-                                      <w:i w:val="0"/>
-[...2 lines deleted...]
-                                    <w:t xml:space="preserve">SERVICES BANCAIRES </w:t>
+                                    </w:rPr>
+                                    <w:t>SERVICES BANCAIRES</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2040" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="000001A4" w:rsidRDefault="00543160">
+                                <w:p w14:paraId="799A276A" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6">
                                   <w:pPr>
                                     <w:ind w:right="-60"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:noProof/>
-                                      <w:lang w:val="en-US"/>
                                     </w:rPr>
                                     <w:drawing>
-                                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1404764F" wp14:editId="0A3B5F90">
                                         <wp:extent cx="1114425" cy="952500"/>
                                         <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-                                        <wp:docPr id="2" name="Picture 2" descr="UN_logo_bw"/>
+                                        <wp:docPr id="1859749792" name="Picture 1859749792" descr="UN_logo_bw"/>
                                         <wp:cNvGraphicFramePr>
                                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                         </wp:cNvGraphicFramePr>
                                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                               <pic:nvPicPr>
                                                 <pic:cNvPr id="0" name="Picture 2" descr="UN_logo_bw"/>
                                                 <pic:cNvPicPr>
                                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                                 </pic:cNvPicPr>
                                               </pic:nvPicPr>
                                               <pic:blipFill>
                                                 <a:blip r:embed="rId10">
                                                   <a:extLst>
                                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                     </a:ext>
                                                   </a:extLst>
                                                 </a:blip>
                                                 <a:srcRect/>
                                                 <a:stretch>
                                                   <a:fillRect/>
                                                 </a:stretch>
                                               </pic:blipFill>
                                               <pic:spPr bwMode="auto">
                                                 <a:xfrm>
                                                   <a:off x="0" y="0"/>
                                                   <a:ext cx="1114425" cy="952500"/>
                                                 </a:xfrm>
                                                 <a:prstGeom prst="rect">
                                                   <a:avLst/>
                                                 </a:prstGeom>
                                                 <a:noFill/>
                                                 <a:ln>
                                                   <a:noFill/>
                                                 </a:ln>
                                               </pic:spPr>
                                             </pic:pic>
                                           </a:graphicData>
                                         </a:graphic>
                                       </wp:inline>
                                     </w:drawing>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="000001A4" w:rsidRDefault="000001A4" w:rsidP="000001A4">
+                          <w:p w14:paraId="1D3FD0BC" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                             <w:pPr>
                               <w:ind w:right="-215"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="2"/>
                                 <w:szCs w:val="2"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="8148" w:type="dxa"/>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="8148"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="000001A4">
+                            <w:tr w:rsidR="000654A6" w14:paraId="4B33B1D5" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="10731"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8148" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="000001A4" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                                <w:p w14:paraId="343783C8" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6" w:rsidP="00901B78">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:sz w:val="8"/>
                                       <w:szCs w:val="8"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                                <w:p w14:paraId="090AEE25" w14:textId="15A2B918" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="00E82030">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">Les Nations Unies sollicitent des offres de services bancaires au profit des agences des Nations Unies en/au </w:t>
+                                    <w:t xml:space="preserve">Les Nations </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>Unies</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>sollicitent</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> des </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>offres</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> de services </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>bancaires</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> au profit des </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>agences</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> des Nations </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>Unies</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>en</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">/au </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>[Nota : Insérer le pays]</w:t>
+                                    <w:t xml:space="preserve">[Nota : </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>Insérer</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> le pays]</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>.</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
-[...9 lines deleted...]
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                                <w:p w14:paraId="035EC09C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>Les banques admissibles peuvent recueillir l'</w:t>
-[...1 lines deleted...]
-                                  <w:r w:rsidR="00A82093">
+                                    <w:t xml:space="preserve">Les </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>banques</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>admissibles</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>peuvent</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>recueillir</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>l'</w:t>
+                                  </w:r>
+                                  <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>Invitation</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00347E13">
-[...5 lines deleted...]
-                                    <w:t xml:space="preserve"> à soumissionner et les documents y afférents sur paiement de [</w:t>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> à </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>soumissionner</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> et les documents y </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>afférents</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> sur </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>paiement</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> de [</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>Nota : insérer la monnaie nationale et un montant approprié]</w:t>
-[...34 lines deleted...]
-                                  </w:r>
+                                    <w:t xml:space="preserve">Nota : </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>[Nota: insérer le lieu/le nom du bureau/l'adresse ]</w:t>
-[...8 lines deleted...]
-                                  </w:r>
+                                    <w:t>insérer</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">[Nota : insérer le jour/la date de départ] </w:t>
-[...10 lines deleted...]
-                                  </w:r>
+                                    <w:t xml:space="preserve"> la </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>[Nota : insérer le jour/la date de clôture]</w:t>
+                                    <w:t>monnaie</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>nationale</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> et un </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>montant</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>approprié</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>]</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>(</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve"> (la date finale pour recueillir les </w:t>
-[...1 lines deleted...]
-                                  <w:r w:rsidR="00A82093">
+                                    <w:t>non-</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>Invitation</w:t>
+                                    <w:t>remboursable</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">) à </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">[Nota: </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>insérer</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> le lieu/le nom du bureau/</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>l'adresse</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> ]</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> du </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">[Nota : </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>insérer</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> le jour/la date de </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>départ</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">] </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>s à soumissionner)</w:t>
-[...7 lines deleted...]
-                                    <w:t xml:space="preserve"> aux jours ouvrables de 9h 30 à 17h 00 ;</w:t>
+                                    <w:t xml:space="preserve">à </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">[Nota : </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>insérer</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> le jour/la date de </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>clôture</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>]</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> (la date finale pour </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>recueillir</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> les </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>Invitation</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">s à </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>soumissionner</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>)</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> aux </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>jours</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>ouvrables</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> de 9h 30 à 17h 00 ;</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                                <w:p w14:paraId="650FD8DE" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
+                                  <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>L'</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00A82093">
+                                  <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>Invitation</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00347E13">
-[...6 lines deleted...]
-                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> à </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>soumissionner</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>s'adresse</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:u w:val="single"/>
                                     </w:rPr>
                                     <w:t>uniquement</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00347E13">
-[...7 lines deleted...]
-                                  <w:r w:rsidR="00A82093">
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> aux Banques qui </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>adhèrent</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> à SWIFT. Les </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>banques</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> candidates </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>seront</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>priées</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> de </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>fournir</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>leur</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>immatriculation</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> SWIFT </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>lorsqu'elles</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>recueilleront</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>l'</w:t>
+                                  </w:r>
+                                  <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>Invitation</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00347E13">
-[...5 lines deleted...]
-                                    <w:t xml:space="preserve"> à soumissionner ;</w:t>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> à </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>soumissionner</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> ;</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                                <w:p w14:paraId="2BFF9F55" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">Une conférence de pré-soumission aura lieu le </w:t>
+                                    <w:t xml:space="preserve">Une </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>conférence</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> de </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>pré-soumission</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> aura lieu le </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">[Nota : insérer le jour/la </w:t>
-[...1 lines deleted...]
-                                  <w:r w:rsidR="00253EC7" w:rsidRPr="00347E13">
+                                    <w:t xml:space="preserve">[Nota : </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>date]</w:t>
-                                  </w:r>
+                                    <w:t>insérer</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve"> </w:t>
+                                    <w:t xml:space="preserve"> le jour/la date] </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">à </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">[Nota : insérer l'heure] </w:t>
-[...17 lines deleted...]
-                                  <w:r w:rsidR="00253EC7" w:rsidRPr="00347E13">
+                                    <w:t xml:space="preserve">[Nota : </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve"> [</w:t>
-                                  </w:r>
+                                    <w:t>insérer</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>Nota : insérer le lieu/le nom du bureau/l'adresse]</w:t>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>l'heure</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">] </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>heure</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> à</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> [Nota : </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>insérer</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> le lieu/le nom du bureau/</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>l'adresse</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>]</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>;</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                                <w:p w14:paraId="08903BD3" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>Les offres conformes à l'</w:t>
-[...1 lines deleted...]
-                                  <w:r w:rsidR="00A82093">
+                                    <w:t xml:space="preserve">Les </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>offres</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>conformes</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> à </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>l'</w:t>
+                                  </w:r>
+                                  <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>Invitation</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00347E13">
-[...5 lines deleted...]
-                                    <w:t xml:space="preserve"> à soumissionner doivent être reçues au plus tard le </w:t>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> à </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>soumissionner</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>doivent</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>être</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> reçues au plus tard le </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>[Nota : insérer l'heure]</w:t>
-[...8 lines deleted...]
-                                  </w:r>
+                                    <w:t xml:space="preserve">[Nota : </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>[Nota : insérer le jour/la date]</w:t>
+                                    <w:t>insérer</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>l'heure</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>]</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>heures</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> le </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">[Nota : </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>insérer</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> le jour/la date]</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>;</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                                <w:p w14:paraId="2053CD1E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>Les offres seront évaluées en accord avec des pratiques internationalement reconnues. En particulier, elles seront évaluées à la lumière de leur adéquation par rapport aux services bancaires requis ;</w:t>
+                                    <w:t xml:space="preserve">Les </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>offres</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>seront</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>évaluées</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>en</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> accord avec des pratiques </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>internationalement</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>reconnues</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">. En particulier, </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>elles</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>seront</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>évaluées</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> à la lumière de </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>leur</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>adéquation</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> par rapport aux services </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>bancaires</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>requis</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> ;</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                                <w:p w14:paraId="49F0CBF8" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>Le PNUD se réserve le droit d'accepter ou de rejeter, en partie ou en totalité, tout ou partie des offres à tout moment, sans motiver sa décision ;</w:t>
+                                    <w:t xml:space="preserve">Le PNUD se </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>réserve</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> le droit </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>d'accepter</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>ou</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> de </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>rejeter</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">, </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>en</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>partie</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>ou</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>en</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>totalité</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">, tout </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>ou</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>partie</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> des </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>offres</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> à tout moment, sans </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>motiver</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>sa</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>décision</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> ;</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                                <w:p w14:paraId="35CDBB4B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>Les frais de la préparation des offres et de la négociation d'un contrat ne sont pas remboursables par le PNUD.</w:t>
+                                    <w:t xml:space="preserve">Les frais de la </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>préparation</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> des </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>offres</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> et de la </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>négociation</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> d'un </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>contrat</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> ne </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>sont</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> pas </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>remboursables</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> par le PNUD.</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                                <w:p w14:paraId="3096E9B0" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="00901B78">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                                <w:p w14:paraId="288FDCAE" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">Les offres devront </w:t>
-                                  </w:r>
+                                    <w:t xml:space="preserve">Les </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>offres</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>devront</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:u w:val="single"/>
                                     </w:rPr>
                                     <w:t>obligatoirement</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00347E13">
-[...5 lines deleted...]
-                                    <w:t xml:space="preserve"> être valides pendant une période de 120 jours à dater de l'échéance de soumission. Le PNUD veillera à sélectionner un établissement dans ce délai.</w:t>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>être</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>valides</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> pendant </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>une</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>période</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> de 120 </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>jours</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> à dater de </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>l'échéance</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> de </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>soumission</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">. Le PNUD </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>veillera</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> à </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>sélectionner</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> un </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>établissement</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> dans </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>ce</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>délai</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>.</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                                <w:p w14:paraId="3211CD96" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00347E13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>Le PNUD ne s'engage aucunement à sélectionner l'établissement qui proposera les tarifs les plus avantageux.</w:t>
+                                    <w:t xml:space="preserve">Le PNUD ne </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>s'engage</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>aucunement</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> à </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>sélectionner</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>l'établissement</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> qui </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>proposera</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> les </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>tarifs</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> les plus </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>avantageux</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00347E13">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>.</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="000001A4" w:rsidRDefault="000001A4" w:rsidP="00901B78"/>
-                                <w:p w:rsidR="000001A4" w:rsidRDefault="000001A4" w:rsidP="00901B78"/>
+                                <w:p w14:paraId="7008CD2E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6" w:rsidP="00901B78"/>
+                                <w:p w14:paraId="1CB447D0" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6" w:rsidP="00901B78"/>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="000001A4">
+                            <w:tr w:rsidR="000654A6" w14:paraId="61FF755A" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="6369"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8148" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="000001A4" w:rsidRPr="00D5132A" w:rsidRDefault="000001A4" w:rsidP="00152C71">
+                                <w:p w14:paraId="193A05DC" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00D5132A" w:rsidRDefault="000654A6" w:rsidP="00152C71">
                                   <w:pPr>
                                     <w:pStyle w:val="Heading3"/>
-                                    <w:jc w:val="left"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="000001A4" w:rsidRDefault="000001A4" w:rsidP="000001A4">
+                          <w:p w14:paraId="2045F2E3" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                             <w:pPr>
                               <w:ind w:right="-215"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="12700" tIns="12700" rIns="12700" bIns="12700" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:30pt;margin-top:7.8pt;width:408pt;height:581.85pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPFK06HwIAAEkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v0zAUfUfiP1h+p0m6deuiptPUUYQ0&#10;YGLwAxzHSSz8xbXbtPx6rp2slA/xgMiD5WtfH597znVWtwetyF6Al9ZUtJjllAjDbSNNV9HPn7av&#10;lpT4wEzDlDWiokfh6e365YvV4Eoxt71VjQCCIMaXg6toH4Irs8zzXmjmZ9YJg5utBc0ChtBlDbAB&#10;0bXK5nl+lQ0WGgeWC+9x9X7cpOuE37aChw9t60UgqqLILaQR0ljHMVuvWNkBc73kEw32Dyw0kwYv&#10;PUHds8DIDuRvUFpysN62YcatzmzbSi5SDVhNkf9SzVPPnEi1oDjenWTy/w+Wv98/ApFNRS8oMUyj&#10;RR9RNGY6Jcg8yjM4X2LWk3uEWKB3D5Z/8cTYTY9Z4g7ADr1gDZIqYn7204EYeDxK6uGdbRCd7YJN&#10;Sh1a0BEQNSCHZMjxZIg4BMJxcVEsi6scfeO4d32xvLm8WaQ7WPl83IEPb4TVJE4qCkg+wbP9gw+R&#10;DiufUxJ9q2SzlUqlALp6o4DsGXbHNn0Tuj9PU4YMFZ0vLpHJ3zHy9P0JQ8uAfa6krujylMTKKNxr&#10;06QuDEyqcY6clZmUjOKNJoRDfZj8qG1zRE3Bjv2M7w8nvYVvlAzYyxX1X3cMBCXqrYm+zK+jiOE8&#10;gPOgPg+Y4QhV0UDJON2E8cHsHMiux5uKJIOxd+hlK5PK0eeR1cQb+zWJP72t+CDO45T14w+w/g4A&#10;AP//AwBQSwMEFAAGAAgAAAAhABxx1XbfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1SFwQdQKtW0KcqiAhypG2EhzdeImj+iey3Ta8PcsJjvvNaHamXo7OshPG1AcvoZwUwNC3&#10;Qfe+k7DbvtwugKWsvFY2eJTwjQmWzeVFrSodzv4dT5vcMQrxqVISTM5DxXlqDTqVJmFAT9pXiE5l&#10;OmPHdVRnCneW3xWF4E71nj4YNeCzwfawOToJq1K8fb4O0+lHsgc9zm6ebFwbKa+vxtUjsIxj/jPD&#10;b32qDg112oej14lZCaKgKZn4TAAjfTEXBPYEyvnDPfCm5v8nND8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAjxStOh8CAABJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAHHHVdt8AAAAKAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" strokeweight="2pt">
+              <v:rect w14:anchorId="1F89F609" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.6pt;margin-top:8.15pt;width:408pt;height:631.8pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+Pn7DCQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElhSxU1Xa26FCEt&#10;LNLCBziOk1g4HjN2myxfz9jpditAHBA+WDP2+PnNm5nN9TQYdlToNdiKF4ucM2UlNNp2Ff/6Zf9q&#10;zZkPwjbCgFUVf1SeX29fvtiMrlRL6ME0ChmBWF+OruJ9CK7MMi97NQi/AKcsXbaAgwjkYpc1KEZC&#10;H0y2zPNVNgI2DkEq7+n0dr7k24TftkqG+7b1KjBTceIW0o5pr+OebTei7FC4XssTDfEPLAahLX16&#10;hroVQbAD6t+gBi0RPLRhIWHIoG21VCkHyqbIf8nmoRdOpVxIHO/OMvn/Bys/HR/cZ4zUvbsD+c0z&#10;C7te2E7dIMLYK9HQd0UUKhudL88PouPpKavHj9BQacUhQNJganGIgJQdm5LUj2ep1RSYpMOrYl2s&#10;cqqIpLt1vny9XqViZKJ8eu7Qh/cKBhaNiiPVMsGL450PkY4on0ISfTC62WtjkoNdvTPIjoLqvk8r&#10;ZUBZXoYZy8aKL6/eEJO/Y+Rp/Qlj0IE62Ogh5hHX3FNRuHe2Sf0VhDazTZyNPSkZxYt96ssw1RMF&#10;RrOG5pE0RZg7lSaLjB7wB2cjdWnF/feDQMWZ+WBjXZZvo4jh0sFLp750hJUEVfHA2WzuwjwKB4e6&#10;6+mnIslg4YZq2eqk8jOrE2/qxCT+aWpiq1/6Kep5trc/AQAA//8DAFBLAwQUAAYACAAAACEAebae&#10;W98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1EkrShjhVQULAkVKp&#10;HN3YxFHtdWS7bfh7lhMc981odqZZTc6ykw5x8Cggn2XANHZeDdgL2H483y6AxSRRSetRC/jWEVbt&#10;5UUja+XP+K5Pm9QzCsFYSwEmpbHmPHZGOxlnftRI2pcPTiY6Q89VkGcKd5YXWVZyJwekD0aO+sno&#10;7rA5OgHrvHz7fBnn8120BzXd3zza8GqEuL6a1g/Akp7Snxl+61N1aKnT3h9RRWYFlHlBTuLlHTDS&#10;F1VFYE+gqJZL4G3D/09ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+Pn7DCQIAACME&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB5tp5b3wAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" strokeweight="2pt">
                 <v:textbox inset="1pt,1pt,1pt,1pt">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="8148" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="990"/>
                         <w:gridCol w:w="5118"/>
                         <w:gridCol w:w="2040"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="000001A4">
+                      <w:tr w:rsidR="000654A6" w14:paraId="29E6FB34" w14:textId="77777777">
                         <w:trPr>
                           <w:cantSplit/>
                           <w:trHeight w:val="1260"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="990" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="000001A4" w:rsidRDefault="00543160">
+                          <w:p w14:paraId="15F84BB9" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6">
                             <w:pPr>
                               <w:ind w:right="-60"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
-                                <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7366E688" wp14:editId="4DA6D349">
                                   <wp:extent cx="495300" cy="1009650"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                                  <wp:docPr id="1" name="Picture 1" descr="undplogo_blk_small"/>
+                                  <wp:docPr id="2027711720" name="Picture 2027711720" descr="undplogo_blk_small"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 1" descr="undplogo_blk_small"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId9">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
@@ -9167,1125 +11538,3337 @@
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5118" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00D5132A" w:rsidRDefault="000001A4">
+                          <w:p w14:paraId="717DAD1B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00D5132A" w:rsidRDefault="000654A6" w:rsidP="006866DF">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
+                              <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-                                <w:i w:val="0"/>
-                                <w:iCs w:val="0"/>
+                                <w:i/>
+                                <w:iCs/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00D5132A" w:rsidRDefault="00A82093">
+                          <w:p w14:paraId="7D66C7C9" w14:textId="4184D53D" w:rsidR="000654A6" w:rsidRPr="00D5132A" w:rsidRDefault="000654A6" w:rsidP="00E82030">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-                                <w:i w:val="0"/>
-                                <w:iCs w:val="0"/>
+                                <w:i/>
+                                <w:iCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D5132A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-                                <w:i w:val="0"/>
-[...10 lines deleted...]
-                              <w:t xml:space="preserve"> À SOUMISSIONNER </w:t>
+                              </w:rPr>
+                              <w:t>INVITATION À SOUMISSIONNER</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00D5132A" w:rsidRDefault="000001A4">
+                          <w:p w14:paraId="6B0B6845" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00D5132A" w:rsidRDefault="000654A6" w:rsidP="00E82030">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-                                <w:i w:val="0"/>
-                                <w:iCs w:val="0"/>
+                                <w:i/>
+                                <w:iCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D5132A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-                                <w:i w:val="0"/>
-                                <w:iCs w:val="0"/>
                               </w:rPr>
                               <w:t>POUR LA PRESTATION DE</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00D5132A" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                          <w:p w14:paraId="2FAC21D1" w14:textId="1FF54A8C" w:rsidR="000654A6" w:rsidRPr="00D5132A" w:rsidRDefault="000654A6" w:rsidP="00E82030">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-                                <w:i w:val="0"/>
-                                <w:iCs w:val="0"/>
+                                <w:i/>
+                                <w:iCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D5132A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-                                <w:i w:val="0"/>
-[...2 lines deleted...]
-                              <w:t xml:space="preserve">SERVICES BANCAIRES </w:t>
+                              </w:rPr>
+                              <w:t>SERVICES BANCAIRES</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2040" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="000001A4" w:rsidRDefault="00543160">
+                          <w:p w14:paraId="799A276A" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6">
                             <w:pPr>
                               <w:ind w:right="-60"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
-                                <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1404764F" wp14:editId="0A3B5F90">
                                   <wp:extent cx="1114425" cy="952500"/>
                                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-                                  <wp:docPr id="2" name="Picture 2" descr="UN_logo_bw"/>
+                                  <wp:docPr id="1859749792" name="Picture 1859749792" descr="UN_logo_bw"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 2" descr="UN_logo_bw"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId10">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1114425" cy="952500"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="000001A4" w:rsidRDefault="000001A4" w:rsidP="000001A4">
+                    <w:p w14:paraId="1D3FD0BC" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                       <w:pPr>
                         <w:ind w:right="-215"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="2"/>
                           <w:szCs w:val="2"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="8148" w:type="dxa"/>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="8148"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="000001A4">
+                      <w:tr w:rsidR="000654A6" w14:paraId="4B33B1D5" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="10731"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8148" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="000001A4" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                          <w:p w14:paraId="343783C8" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6" w:rsidP="00901B78">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="8"/>
                                 <w:szCs w:val="8"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                          <w:p w14:paraId="090AEE25" w14:textId="15A2B918" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="00E82030">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Les Nations Unies sollicitent des offres de services bancaires au profit des agences des Nations Unies en/au </w:t>
+                              <w:t xml:space="preserve">Les Nations </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Unies</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>sollicitent</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> des </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>offres</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> de services </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>bancaires</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> au profit des </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>agences</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> des Nations </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Unies</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>en</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">/au </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>[Nota : Insérer le pays]</w:t>
+                              <w:t xml:space="preserve">[Nota : </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Insérer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> le pays]</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
-[...9 lines deleted...]
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                          <w:p w14:paraId="035EC09C" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Les banques admissibles peuvent recueillir l'</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="00A82093">
+                              <w:t xml:space="preserve">Les </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>banques</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>admissibles</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>peuvent</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>recueillir</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>l'</w:t>
+                            </w:r>
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Invitation</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00347E13">
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> à soumissionner et les documents y afférents sur paiement de [</w:t>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> à </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>soumissionner</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> et les documents y </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>afférents</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> sur </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>paiement</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> de [</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Nota : insérer la monnaie nationale et un montant approprié]</w:t>
-[...34 lines deleted...]
-                            </w:r>
+                              <w:t xml:space="preserve">Nota : </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>[Nota: insérer le lieu/le nom du bureau/l'adresse ]</w:t>
-[...8 lines deleted...]
-                            </w:r>
+                              <w:t>insérer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">[Nota : insérer le jour/la date de départ] </w:t>
-[...10 lines deleted...]
-                            </w:r>
+                              <w:t xml:space="preserve"> la </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>[Nota : insérer le jour/la date de clôture]</w:t>
+                              <w:t>monnaie</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>nationale</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> et un </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>montant</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>approprié</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>]</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> (la date finale pour recueillir les </w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="00A82093">
+                              <w:t>non-</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Invitation</w:t>
+                              <w:t>remboursable</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">) à </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">[Nota: </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>insérer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> le lieu/le nom du bureau/</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>l'adresse</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ]</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> du </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">[Nota : </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>insérer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> le jour/la date de </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>départ</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">] </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>s à soumissionner)</w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> aux jours ouvrables de 9h 30 à 17h 00 ;</w:t>
+                              <w:t xml:space="preserve">à </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">[Nota : </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>insérer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> le jour/la date de </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>clôture</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>]</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (la date finale pour </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>recueillir</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> les </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Invitation</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">s à </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>soumissionner</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> aux </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>jours</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ouvrables</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> de 9h 30 à 17h 00 ;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                          <w:p w14:paraId="650FD8DE" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>L'</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A82093">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Invitation</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00347E13">
-[...6 lines deleted...]
-                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> à </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>soumissionner</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>s'adresse</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>uniquement</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00347E13">
-[...7 lines deleted...]
-                            <w:r w:rsidR="00A82093">
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> aux Banques qui </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>adhèrent</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> à SWIFT. Les </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>banques</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> candidates </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>seront</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>priées</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> de </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>fournir</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>leur</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>immatriculation</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> SWIFT </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>lorsqu'elles</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>recueilleront</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>l'</w:t>
+                            </w:r>
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Invitation</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00347E13">
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> à soumissionner ;</w:t>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> à </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>soumissionner</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                          <w:p w14:paraId="2BFF9F55" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Une conférence de pré-soumission aura lieu le </w:t>
+                              <w:t xml:space="preserve">Une </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>conférence</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> de </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>pré-soumission</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> aura lieu le </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">[Nota : insérer le jour/la </w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="00253EC7" w:rsidRPr="00347E13">
+                              <w:t xml:space="preserve">[Nota : </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>date]</w:t>
-                            </w:r>
+                              <w:t>insérer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve"> le jour/la date] </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">à </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">[Nota : insérer l'heure] </w:t>
-[...17 lines deleted...]
-                            <w:r w:rsidR="00253EC7" w:rsidRPr="00347E13">
+                              <w:t xml:space="preserve">[Nota : </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> [</w:t>
-                            </w:r>
+                              <w:t>insérer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Nota : insérer le lieu/le nom du bureau/l'adresse]</w:t>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>l'heure</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">] </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>heure</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> à</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> [Nota : </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>insérer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> le lieu/le nom du bureau/</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>l'adresse</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>]</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                          <w:p w14:paraId="08903BD3" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Les offres conformes à l'</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="00A82093">
+                              <w:t xml:space="preserve">Les </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>offres</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>conformes</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> à </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>l'</w:t>
+                            </w:r>
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Invitation</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00347E13">
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> à soumissionner doivent être reçues au plus tard le </w:t>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> à </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>soumissionner</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>doivent</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>être</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> reçues au plus tard le </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>[Nota : insérer l'heure]</w:t>
-[...8 lines deleted...]
-                            </w:r>
+                              <w:t xml:space="preserve">[Nota : </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>[Nota : insérer le jour/la date]</w:t>
+                              <w:t>insérer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>l'heure</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>]</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>heures</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> le </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">[Nota : </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>insérer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> le jour/la date]</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                          <w:p w14:paraId="2053CD1E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Les offres seront évaluées en accord avec des pratiques internationalement reconnues. En particulier, elles seront évaluées à la lumière de leur adéquation par rapport aux services bancaires requis ;</w:t>
+                              <w:t xml:space="preserve">Les </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>offres</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>seront</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>évaluées</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>en</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> accord avec des pratiques </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>internationalement</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>reconnues</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. En particulier, </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>elles</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>seront</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>évaluées</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> à la lumière de </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>leur</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>adéquation</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> par rapport aux services </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>bancaires</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>requis</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                          <w:p w14:paraId="49F0CBF8" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Le PNUD se réserve le droit d'accepter ou de rejeter, en partie ou en totalité, tout ou partie des offres à tout moment, sans motiver sa décision ;</w:t>
+                              <w:t xml:space="preserve">Le PNUD se </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>réserve</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> le droit </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>d'accepter</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ou</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> de </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>rejeter</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>en</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>partie</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ou</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>en</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>totalité</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, tout </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ou</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>partie</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> des </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>offres</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> à tout moment, sans </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>motiver</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>sa</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>décision</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                          <w:p w14:paraId="35CDBB4B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Les frais de la préparation des offres et de la négociation d'un contrat ne sont pas remboursables par le PNUD.</w:t>
+                              <w:t xml:space="preserve">Les frais de la </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>préparation</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> des </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>offres</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> et de la </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>négociation</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> d'un </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>contrat</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ne </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>sont</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> pas </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>remboursables</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> par le PNUD.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                          <w:p w14:paraId="3096E9B0" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="00901B78">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                          <w:p w14:paraId="288FDCAE" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Les offres devront </w:t>
-                            </w:r>
+                              <w:t xml:space="preserve">Les </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>offres</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>devront</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>obligatoirement</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00347E13">
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> être valides pendant une période de 120 jours à dater de l'échéance de soumission. Le PNUD veillera à sélectionner un établissement dans ce délai.</w:t>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>être</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>valides</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> pendant </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>une</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>période</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> de 120 </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>jours</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> à dater de </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>l'échéance</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> de </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>soumission</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. Le PNUD </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>veillera</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> à </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>sélectionner</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> un </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>établissement</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> dans </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ce</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>délai</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00347E13" w:rsidRDefault="000001A4" w:rsidP="00901B78">
+                          <w:p w14:paraId="3211CD96" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00347E13" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00347E13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Le PNUD ne s'engage aucunement à sélectionner l'établissement qui proposera les tarifs les plus avantageux.</w:t>
+                              <w:t xml:space="preserve">Le PNUD ne </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>s'engage</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>aucunement</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> à </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>sélectionner</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>l'établissement</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> qui </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>proposera</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> les </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>tarifs</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> les plus </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>avantageux</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00347E13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000001A4" w:rsidRDefault="000001A4" w:rsidP="00901B78"/>
-                          <w:p w:rsidR="000001A4" w:rsidRDefault="000001A4" w:rsidP="00901B78"/>
+                          <w:p w14:paraId="7008CD2E" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6" w:rsidP="00901B78"/>
+                          <w:p w14:paraId="1CB447D0" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6" w:rsidP="00901B78"/>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="000001A4">
+                      <w:tr w:rsidR="000654A6" w14:paraId="61FF755A" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="6369"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8148" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="000001A4" w:rsidRPr="00D5132A" w:rsidRDefault="000001A4" w:rsidP="00152C71">
+                          <w:p w14:paraId="193A05DC" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="00D5132A" w:rsidRDefault="000654A6" w:rsidP="00152C71">
                             <w:pPr>
                               <w:pStyle w:val="Heading3"/>
-                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="000001A4" w:rsidRDefault="000001A4" w:rsidP="000001A4">
+                    <w:p w14:paraId="2045F2E3" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6" w:rsidP="000654A6">
                       <w:pPr>
                         <w:ind w:right="-215"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000018B6" w:rsidRDefault="000018B6" w:rsidP="000001A4">
-      <w:pPr>
+    <w:p w14:paraId="6454AD51" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000018B6" w:rsidSect="00AC52FE">
+    <w:p w14:paraId="4524312C" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="006866DF" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="006866DF" w:rsidSect="000654A6">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1417" w:right="1440" w:bottom="1417" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D93886" w:rsidRDefault="00D93886" w:rsidP="000E6B48">
+    <w:p w14:paraId="0B903544" w14:textId="77777777" w:rsidR="00486CAA" w:rsidRDefault="00486CAA" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D93886" w:rsidRDefault="00D93886" w:rsidP="000E6B48">
+    <w:p w14:paraId="6FFE7737" w14:textId="77777777" w:rsidR="00486CAA" w:rsidRDefault="00486CAA" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00342231" w:rsidRDefault="00342231">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18E8124B" w14:textId="77777777" w:rsidR="000654A6" w:rsidRPr="006866DF" w:rsidRDefault="000654A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="006866DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006866DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006866DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00543160">
+    <w:r w:rsidRPr="006866DF">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006866DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00342231" w:rsidRDefault="00342231">
+  <w:p w14:paraId="1A127661" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D93886" w:rsidRDefault="00D93886" w:rsidP="000E6B48">
+    <w:p w14:paraId="7E8DC2C9" w14:textId="77777777" w:rsidR="00486CAA" w:rsidRDefault="00486CAA" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D93886" w:rsidRDefault="00D93886" w:rsidP="000E6B48">
+    <w:p w14:paraId="20DE941E" w14:textId="77777777" w:rsidR="00486CAA" w:rsidRDefault="00486CAA" w:rsidP="000654A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00342231" w:rsidRDefault="00342231">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31995DE8" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00342231" w:rsidRDefault="00342231">
+  <w:p w14:paraId="63B460E6" w14:textId="77777777" w:rsidR="000654A6" w:rsidRDefault="000654A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="002C4651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="896ED658"/>
     <w:lvl w:ilvl="0" w:tplc="A9BE7CFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.4.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -10359,258 +14942,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...206 lines deleted...]
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09094C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DCABDF0"/>
     <w:lvl w:ilvl="0" w:tplc="34B0A5E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.14.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -10684,51 +15060,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B100554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52D8A73C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -10776,51 +15152,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DD43421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA584C7A"/>
     <w:lvl w:ilvl="0" w:tplc="5C686F82">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10869,51 +15245,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F282EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA822E62"/>
     <w:lvl w:ilvl="0" w:tplc="B4C8EBE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.7.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -10987,51 +15363,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FA30828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64022832"/>
     <w:lvl w:ilvl="0" w:tplc="5164EDC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.2.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -11105,345 +15481,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-[...293 lines deleted...]
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B9E278C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BC46090"/>
     <w:lvl w:ilvl="0" w:tplc="D174C626">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.13.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -11517,51 +15599,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BAC4533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF849524"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11630,140 +15712,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23995C51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEF636EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11859,277 +15852,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="286C703E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B64EF1C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12171,51 +15938,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="299745EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8286F25A"/>
     <w:lvl w:ilvl="0" w:tplc="1C98351C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.6.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -12289,51 +16056,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30FC6898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95288E60"/>
     <w:lvl w:ilvl="0" w:tplc="741A71B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.3.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -12407,167 +16174,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A0C1B39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A027A54"/>
     <w:lvl w:ilvl="0" w:tplc="61E4E298">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.5.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -12617,51 +16268,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CC21078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29284F28"/>
     <w:lvl w:ilvl="0" w:tplc="1CB6C4FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="5.%1"/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -12735,51 +16386,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5544" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40525097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C1025F4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -12824,51 +16475,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42C83C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C2CABB8"/>
     <w:lvl w:ilvl="0" w:tplc="56CAFF1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.15.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -12942,51 +16593,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47AB26DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47CCB82A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -13031,51 +16682,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="500E69B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4852F234"/>
     <w:lvl w:ilvl="0" w:tplc="3F507030">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="6.%1"/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -13122,167 +16773,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="588B08A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="712ACD0E"/>
     <w:lvl w:ilvl="0" w:tplc="2812A7C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.12.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -13356,51 +16891,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EE65713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A443E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="504" w:hanging="360"/>
@@ -13472,51 +17007,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4824" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5544" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6084791F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0047A48"/>
     <w:lvl w:ilvl="0" w:tplc="B6661F92">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.10.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -13590,51 +17125,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66F063CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D48AF00"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -13679,51 +17214,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67266BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C4E3C24"/>
     <w:lvl w:ilvl="0" w:tplc="944CBB46">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.9.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -13797,51 +17332,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="674E710F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7360AE04"/>
     <w:lvl w:ilvl="0" w:tplc="AF7A4EBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.8.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -13886,51 +17421,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DDB4924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4544B38A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13999,51 +17534,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E404DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D443E4E"/>
     <w:lvl w:ilvl="0" w:tplc="88967DC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.1.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -14117,51 +17652,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F1E29E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="769CC5E6"/>
     <w:lvl w:ilvl="0" w:tplc="B290CC40">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.11.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -14235,1232 +17770,397 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37">
-[...403 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1155955458">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="516114054">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1555694956">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1075593288">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1305499761">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1946888327">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1081947164">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1736977192">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="185605194">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="412701943">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="873688613">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="819736453">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1196040629">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="82382485">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="230316128">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="885027033">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1091664281">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1238133330">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="616645216">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-[...8 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="20" w16cid:durableId="472451408">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="21" w16cid:durableId="1907180075">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="22" w16cid:durableId="1287660533">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="23" w16cid:durableId="1807046422">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
-[...2 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="24" w16cid:durableId="2062292277">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12">
-[...324 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="25" w16cid:durableId="541720718">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="32">
-[...29 lines deleted...]
-  <w:num w:numId="42">
+  <w:num w:numId="26" w16cid:durableId="1015349986">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="43">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="27" w16cid:durableId="93744446">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...2 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...3 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-  <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000917B9"/>
-[...234 lines deleted...]
-    <w:rsid w:val="00FE6029"/>
+    <w:rsidRoot w:val="000654A6"/>
+    <w:rsid w:val="000654A6"/>
+    <w:rsid w:val="00486CAA"/>
+    <w:rsid w:val="00600A1A"/>
+    <w:rsid w:val="006866DF"/>
+    <w:rsid w:val="00704CB5"/>
+    <w:rsid w:val="00A67A0E"/>
+    <w:rsid w:val="00C41434"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E82030"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="34A399ED"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B5CAB831-A2BF-47F3-B3CF-836BCECE7139}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...26 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -15505,2861 +18205,1086 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A60F14"/>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00A60F14"/>
+    <w:rsid w:val="000654A6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A60F14"/>
+    <w:rsid w:val="000654A6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A60F14"/>
+    <w:rsid w:val="000654A6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:right="-60"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000654A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000654A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000654A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000654A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000654A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000654A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:locked/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000654A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...5 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:locked/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000654A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...6 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
-    <w:locked/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000654A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...4 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-    <w:name w:val="Body Text Indent"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000654A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000654A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000654A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000654A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000654A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000654A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar"/>
-    <w:rsid w:val="00A60F14"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000654A6"/>
     <w:pPr>
-      <w:ind w:left="720" w:hanging="720"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
-[...3 lines deleted...]
-    <w:locked/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000654A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-[...2 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="00A60F14"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000654A6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...3 lines deleted...]
-    <w:locked/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000654A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-[...2 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
-    <w:name w:val="Body Text Indent 2"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
-    <w:rsid w:val="00A60F14"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000654A6"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="990" w:hanging="414"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...3 lines deleted...]
-    <w:locked/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000654A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-[...62 lines deleted...]
-      <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B401F0"/>
+    <w:rsid w:val="000654A6"/>
     <w:pPr>
       <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:rsid w:val="00461FA0"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000654A6"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00461FA0"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000654A6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00461FA0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000654A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-[...2 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...5 lines deleted...]
-    <w:rsid w:val="00461FA0"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000654A6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...13 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="000E6B48"/>
+    <w:rsid w:val="000654A6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
-    <w:locked/>
-    <w:rsid w:val="000E6B48"/>
+    <w:rsid w:val="000654A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-[...2 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:rsid w:val="000E6B48"/>
+    <w:rsid w:val="000654A6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:locked/>
-    <w:rsid w:val="000E6B48"/>
+    <w:rsid w:val="000654A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-[...25 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F370EC"/>
-[...209 lines deleted...]
-    <w:rsid w:val="00A60F14"/>
+    <w:rsid w:val="000654A6"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...436 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...25 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:treasury.cash.management@undp.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:treasury.cash.management@undp.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...1291 lines deleted...]
-</p:Policy>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23A79595-EAFF-4291-8EC6-AE657388CDA2}"/>
-[...19 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A0800DF-423D-4763-870D-2F5A3EAD36B4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6A00846-39A5-4D81-A6BC-F0B67F54F35F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3479</Words>
-  <Characters>19836</Characters>
+  <Words>3477</Words>
+  <Characters>19824</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>165</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23269</CharactersWithSpaces>
+  <CharactersWithSpaces>23255</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>GUIDELINES ON USE OF THE TEMPLATE RFP FOR BANKING SERVICES</dc:title>
-  <dc:creator>nick.brown</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>