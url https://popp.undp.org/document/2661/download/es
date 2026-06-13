--- v0 (2025-11-03)
+++ v1 (2026-06-13)
@@ -1,10572 +1,8288 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-      <w:pPr>
+    <w:p w14:paraId="0516BED9" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B7A06">
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>LLAMADO A LICITACIÓN DE SERVICIO</w:t>
+        <w:t xml:space="preserve">LLAMADO A LICITACIÓN DE SERVICIOS BANCARIOS: </w:t>
       </w:r>
-      <w:r w:rsidR="004B7A06">
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">S BANCARIOS: </w:t>
-[...27 lines deleted...]
-        <w:t>USUARIO</w:t>
+        <w:br/>
+        <w:t>GUÍA PARA EL USUARIO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-      <w:pPr>
+    <w:p w14:paraId="54A444AD" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="3CEB8361" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El propósito</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de esta guía es orientar a las oficinas del PNUD en el proceso de </w:t>
+        <w:t xml:space="preserve"> de esta guía es orientar a las oficinas del PNUD en el proceso de Licitación de la prestación de servicios bancarios. En conformidad con las políticas y procedimientos de adquisiciones del PNUD, este debe ser un proceso competitivo de licitación. </w:t>
       </w:r>
-      <w:r w:rsidR="004B7A06">
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F63BA1">
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:noProof/>
+          <w:snapToGrid w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="es-ES"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Más información en la sección “Principios de adquisiciones” de la Guía </w:t>
+        <w:t>Más información en la sección “Principios de adquisiciones” de la Guía para el usuario”.</w:t>
       </w:r>
-      <w:r w:rsidR="00F92B12">
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:color w:val="FF0000"/>
-[...18 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-      <w:pPr>
+    <w:p w14:paraId="321BF49C" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="7583CC60" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>En virtud de la regla 125.01 del Reglamento y la Re</w:t>
+        <w:t>En virtud de la regla 125.01 del Reglamento y la Reglamentación Financiera del PNUD, el Administrador ha delegado en el Tesorero</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3416">
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> la responsabilidad</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la adjudicación </w:t>
+        <w:t xml:space="preserve"> de la adjudicación de un contrato de prestación de servicios bancarios a una entidad bancaria. En el marco de este proceso, solo el Tesorero puede aprobar la recomendación del Representante residente o del </w:t>
       </w:r>
-      <w:r w:rsidR="00FA3416">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>de un contrato de prestación de servicios bancarios a una entidad bancaria</w:t>
+        <w:t>Jefe</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> de Oficina. Esta aprobación se traduce en la elaboración de un contrato, denominado Contrato de servicios bancarios [</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3416">
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...62 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="es-ES"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contrato</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">]. El Tesorero puede delegar la firma de este Contrato en el </w:t>
+        <w:t xml:space="preserve">]. El Tesorero puede delegar la firma de este Contrato en el Representante residente o en el </w:t>
       </w:r>
-      <w:r w:rsidR="00F92B12">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Representante residente</w:t>
+        <w:t>Jefe</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> o </w:t>
-[...13 lines deleted...]
-        <w:t>el Jefe de Oficina.</w:t>
+        <w:t xml:space="preserve"> de Oficina.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p w14:paraId="5C44788F" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="49D1DF30" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">En este proceso de </w:t>
+        <w:t xml:space="preserve">En este proceso de Licitación de servicios bancarios se ha de aplicar </w:t>
       </w:r>
-      <w:r w:rsidR="00FA3416">
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el principio de Una ONU</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3416">
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y, por ende, se </w:t>
+        <w:t xml:space="preserve"> y, por ende, se deberá invitar a participar en este proceso a todos los organismos de la ONU que tengan proveedores de servicios bancarios en el país [</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:snapToGrid w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="es-ES"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>excepto los organismos Atlas que utilizan los servicios bancarios de las oficinas del PNUD en los países</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3416">
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">]. </w:t>
+        <w:t xml:space="preserve">]. Sin embargo, la participación en la Licitación </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>no es obligatoria</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3416">
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-      <w:pPr>
+    <w:p w14:paraId="136C1B18" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="3558155A" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Las oficinas del PNUD en el país y los organismos de la ONU que participen en el proceso </w:t>
+        <w:t xml:space="preserve">Las oficinas del PNUD en el país y los organismos de la ONU que participen en el proceso de adquisición de servicios bancarios deberán compartir de manera equitativa </w:t>
       </w:r>
-      <w:r w:rsidR="00FA3416">
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los costos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> incurridos en </w:t>
+        <w:t xml:space="preserve"> incurridos en este, </w:t>
       </w:r>
-      <w:r w:rsidR="00D74211">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>este</w:t>
+        <w:t>como</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>, como por ejemplo, la impres</w:t>
-[...13 lines deleted...]
-        <w:t>lamado a licitación. Las oficinas del PNUD en el país deberán calcular estos costos con anticipación, informar a los organismos de la ONU que participan en el proceso y obtener, por escrito, su consentimiento para compartir los costos. La oficina del PNUD en el país será la responsable de la recuperación local de los costos incurridos en el proceso de llamado a licitación de servicios bancarios.</w:t>
+        <w:t xml:space="preserve"> por ejemplo, la impresión y difusión del documento de Llamado a licitación. Las oficinas del PNUD en el país deberán calcular estos costos con anticipación, informar a los organismos de la ONU que participan en el proceso y obtener, por escrito, su consentimiento para compartir los costos. La oficina del PNUD en el país será la responsable de la recuperación local de los costos incurridos en el proceso de llamado a licitación de servicios bancarios.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F37E8ED" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-      <w:pPr>
+    <w:p w14:paraId="6EEF8DA8" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="771A63C2" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El llamado a licitación deberá contener los siguientes documentos:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sangra2det"/>
+    <w:p w14:paraId="4A7201E3" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Carta de presentación</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sangra2det"/>
+    <w:p w14:paraId="12BF3769" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sección 1: Carta de invitación</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sangra2det"/>
+    <w:p w14:paraId="4CBD77BB" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sección 2: Instrucciones a los </w:t>
-[...7 lines deleted...]
-        <w:t>Licitantes</w:t>
+        <w:t>Sección 2: Instrucciones a los Licitantes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00FA3416">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sangra2det"/>
+    <w:p w14:paraId="1BA730CE" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sección 2: Hoja de datos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sangra2det"/>
+    <w:p w14:paraId="78080994" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sección 3: Términos de referencia (TOR)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sangra2det"/>
+    <w:p w14:paraId="67645C30" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sección 4: </w:t>
-[...23 lines deleted...]
-        <w:t>la oferta</w:t>
+        <w:t>Sección 4: Modelo de presentación de la oferta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sangra2det"/>
+    <w:p w14:paraId="10318D29" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sección 5: </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> técnica</w:t>
+        <w:t>Sección 5: Modelo de oferta técnica</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sangra2det"/>
+    <w:p w14:paraId="58010AB3" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sección 6: </w:t>
-[...23 lines deleted...]
-        <w:t>oferta financiera</w:t>
+        <w:t>Sección 6: Modelo de oferta financiera</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sangra2det"/>
+    <w:p w14:paraId="3B0466B2" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sección 7: </w:t>
-[...15 lines deleted...]
-        <w:t>de servicios de banca personal</w:t>
+        <w:t>Sección 7: Modelo de servicios de banca personal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sangra2det"/>
+    <w:p w14:paraId="0A944FA1" w14:textId="77777777" w:rsidR="005954BF" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005954BF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Sección 8: Contrato de servicios bancarios</w:t>
-[...31 lines deleted...]
-        <w:t>condiciones generales)</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sección 8: Contrato de servicios bancarios, inclusive términos y condiciones generales)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-      <w:pPr>
+    <w:p w14:paraId="0389E86A" w14:textId="76BF9473" w:rsidR="00747C28" w:rsidRPr="005954BF" w:rsidRDefault="00747C28" w:rsidP="005954BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5CA5D66A" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pasos a seguir en el proceso de </w:t>
+        <w:t>Pasos a seguir</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3416">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>L</w:t>
+        <w:t xml:space="preserve"> en el proceso de Licitación de servicios bancarios</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10191" w:type="dxa"/>
         <w:tblInd w:w="-684" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="695"/>
         <w:gridCol w:w="9496"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00615337">
+      <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="70192F63" w14:textId="77777777" w:rsidTr="007C3679">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="611F8B47" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="122F1CC8" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Preparar la documentación preliminar de la Licitación</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="346FCD0B" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-[...54 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6480"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Carta de presentación [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>introduzca la información que corresponda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4019F52A" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Carta de invitación [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...18 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>introduzca la información que corresponda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="3EDF21C0" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Instrucciones a los Licitantes [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...18 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>no modifique este documento</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="111EA642" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...30 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Hoja de datos [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...38 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>llene la hoja de datos según corresponda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="5FDCEDD8" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Términos de referencia (TOR) [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...8 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>introduzca la información que corresponda y llene el cuadro Atributos clave de los servicios bancarios</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="399D5654" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Modelo de presentación de ofertas [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...68 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>introduzca la información que corresponda y firme al final de la última página</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00F92B12">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="6405ACB4" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Modelo de oferta técnica [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>la Categoría A no debe ser modificada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...8 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Si es necesario hacer cualquier otra modificación a este Modelo, asegúrese de que éstas se hagan en las categorías de servicios correspondientes (B, C, D, etc.). Esto facilitará la puntuación en el proceso de evaluación</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00F92B12">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="48BF6D93" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Modelo de oferta financiera [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...96 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>este Modelo podrá ser modificado según el tipo de servicios que requiera la oficina</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00F92B12">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="72DB87BA" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...54 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Modelo de servicios de banca personal [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...28 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>este Modelo podrá ser modificado según el tipo de servicios que requiera la oficina</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00F92B12">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="6AF2D6EA" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Modelo de contrato [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...28 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>animamos a todos los bancos a firmar el contrato estándar de servicios bancarios del PNUD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00F92B12">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="012BC207" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...118 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>En la preparación de la documentación final de la Licitación se han de tener en cuenta los comentarios, requerimientos y sugerencias de todos los organismos de la ONU que participen en el proceso.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06BF3321" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615337">
+      <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="27B22447" w14:textId="77777777" w:rsidTr="007C3679">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="113BC95D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...57 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="3DA8AF4E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nominación de los miembros del Panel de evaluación</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B5A17DC" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A520234" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="1789"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Los miembros del PNUD serán:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="572B4FF8" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Representante residente adjunto (Operaciones) o Gerente de operaciones;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33A7B715" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jefe / </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del equipo, Oficina/sección de finanzas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4427803D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Oficial /Asociado de adquisiciones.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A6F754F" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="504"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60F426AC" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="1789"/>
               </w:tabs>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Los miembros de los organismos de la ONU que participan en el proceso serán nombrados por los directores de los respectivos organismos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="117C7F8F" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:tabs>
-[...19 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Máximo 3 miembros [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>de todos los organismos de la ONU que participan en el proceso</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>];</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70365A14" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:tabs>
-[...33 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Los funcionarios nominados estarán en cargos debidamente calificados, como Gerente de operaciones u Oficiales de adquisiciones;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="702A95E4" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="1800"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...119 lines deleted...]
-              </w:numPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>El Tesorero nombrará a su representante en la Unidad de gestión de efectivo de las oficinas en los países como coordinador para apoyar el proceso de licitación.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC549EF" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...39 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615337">
+      <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="1FE207B0" w14:textId="77777777" w:rsidTr="007C3679">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="78267216" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="75F39BF7" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Conseguir la revisión y autorización de Tesorería a los puntos 1 y 2, arriba</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="1DB35B2D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...72 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La Tesorería revisará la documentación preliminar de la Licitación, los posibles bancos licitantes y los miembros nominados para integrar el Panel de evaluación.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04BD9E59" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...47 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La Tesorería podrá pedir la aclaración o modificación de los documentos preliminares de la Licitación, si procede.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79707D5E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>La Tesorería autorizará a la oficina del PNUD en el país a proceder con el siguiente paso.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...9 lines deleted...]
-                <w:lang w:val="es-ES"/>
+          <w:p w14:paraId="6B867276" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615337">
+      <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="6C6B940F" w14:textId="77777777" w:rsidTr="007C3679">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="3D4DB74A" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="697D6F3E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...32 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>El anuncio de la Licitación deberá incluir la siguiente información:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C2183CE" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CCA26FC" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...39 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Anuncio a los posibles bancos licitantes a los cuales el PNUD dirige la Licitación de servicios bancarios;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="724697BE" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...63 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La oficina o lugar donde éstos pueden recoger la documentación de la Licitación;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19383A27" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...30 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Los términos y condiciones que rigen la Licitación [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>vea el Anexo 1</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="1D1BB3D3" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>El llamado a Licitación deberá aparecer publicado en un periódico durante dos días y en el sitio web del PNUD.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACE6E55" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1656" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1656"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615337">
+      <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="2430B7EA" w14:textId="77777777" w:rsidTr="007C3679">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="761BF3D7" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="29666AA1" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...55 lines deleted...]
-              <w:ind w:left="576" w:firstLine="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Enviar la Licitación a los posibles bancos licitantes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59156F24" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="576"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26558AF3" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licitación será distribuida solo entre los bancos que sean miembros de SWIFT [sigla en inglés de la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Sociedad de Telecomunicaciones Financieras Interbancarias Mundiales]</w:t>
             </w:r>
-            <w:r w:rsidR="00615337" w:rsidRPr="004825C6">
-[...34 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>. Los bancos que participen en el proceso deberán indicar su código SWIFT a modo de prueba de su membresía en esta sociedad.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AC06212" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="017F258F" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...63 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La oficina del PNUD en el país determinará el medio de distribución de la Licitación, ya sea por correo convencional, mensajería, o que los bancos interesados recojan la documentación pertinente en el lugar de distribución.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D08A56" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C57BF3D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...120 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>También podrá grabar la documentación completa de la Licitación en un CD-ROM (o en el número de discos que sea necesario). Esta medida debería reducir el costo de impresión de copias de la documentación. También permite que los posibles bancos licitantes entreguen la información que exigen la documentación y presenten las ofertas en formato electrónico, lo que facilita el trabajo del Panel de evaluación.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D505CC3" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F0377F9" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">La oficina del PNUD en el país deberá verificar que los discos CD-ROM han sido grabados correctamente y que contienen todos los documentos de las bases de la licitación. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="531E666B" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1341"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="504C0457" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...63 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Los bancos interesados en participar deberán tener a su disposición todos los documentos de la Licitación. La Tesorería habrá de aprobar previamente el listado de bancos a los que se envíe la documentación.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F4F65E9" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74054920" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...55 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La oficina del PNUD en el país deberá mantener un registro de la distribución de la documentación y de la recepción de esta que indique lo siguiente:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D33449" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Nombre del banco;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0689781D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dirección;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="62D1AEB9" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Persona de contacto y su correo electrónico;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2128E645" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...27 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fecha de entrega de la documentación de la Licitación;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3916B098" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...85 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La oficina de país deberá estampar la fecha y la hora    en </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>los  sobres</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   de las propuestas que se reciban </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="368194A8" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615337">
+      <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="5337993E" w14:textId="77777777" w:rsidTr="007C3679">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="7C0C5F66" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="01B4D2A1" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...55 lines deleted...]
-              <w:ind w:left="621" w:firstLine="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Realizar la conferencia previa a la Licitación con los posibles bancos licitantes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="110126A9" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="621"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7434CF66" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...49 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ver la Sección 2 de la Licitación, Instrucciones a los Licitantes, subsección F, número 28.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29058121" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615337">
+      <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="51222340" w14:textId="77777777" w:rsidTr="007C3679">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="16FEB997" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRPr="004825C6" w:rsidRDefault="004825C6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="45229612" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...41 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Apertura de las ofertas técnicas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AE3FD90" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77837306" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La oficina en el país deberá formar un comité integrado por un mínimo de tres funcionarios y (o) oficiales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08E094BC" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Los miembros del comité deberán firmar la Declaración de imparcialidad.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="2AB6A4F9" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...55 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Si la Oferta técnica está en formato físico, los miembros deberán escribir sus iniciales en todas las páginas de la oferta y contar el número total de páginas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE3B288" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Estos detalles serán documentados en el Registro de la apertura de ofertas técnicas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2944EF96" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...49 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Los miembros del comité firmarán el Registro de la apertura de ofertas técnicas después de haber abierto todas las Ofertas técnicas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54A821B6" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615337" w:rsidRPr="00F63BA1">
+      <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="17430320" w14:textId="77777777" w:rsidTr="007C3679">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="25AF29D0" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4BE3E90D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...32 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Revisión y evaluación de las Ofertas técnicas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0170856C" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54BB30B6" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Utilice la Herramienta de evaluación /Evaluación técnica [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Anexo 2</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>].</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...2 lines deleted...]
-              <w:spacing w:after="120"/>
+          <w:p w14:paraId="2C48A3F7" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1800"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79C7049B" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
-[...170 lines deleted...]
-              <w:ind w:left="0"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>A1: Clasificación crediticia:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evalúe el riesgo de crédito o la solvencia del Licitante. Típicamente, esta clasificación se expresa en letras, siendo la “AAA” la más alta y “D”, la más baja. Esta clasificación no se basa solamente en una fórmula matemática, sino más bien en la opinión y experiencia de las entidades de clasificación de riesgo crediticio tras la valoración de información cualitativa y cuantitativa, incluyendo información privada, de entidades financieras, como los bancos. La clasificación de riesgo crediticio es un indicador independiente de la solvencia y resistencia financiera de un banco, por lo que se le debe dar consideración especial a la hora de evaluarla. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Si la entidad bancaria no ha sido clasificada por ninguna de las entidades de clasificación reconocidas internacionalmente, queda la opción de considerar la clasificación de la entidad nacional, o la posición del banco en la clasificación del banco central del país.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6308B241" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FAB62DE" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A2: Situación del balance y coeficientes financieros</w:t>
             </w:r>
-            <w:r>
-[...80 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>: Evalúe los resultados operacionales del banco, así como su patrimonio y solvencia, perfil de riesgo, crecimiento y potencial para generar utilidades. A excepción del indicador de Pasivos totales, mientras más alto sea el indicador de Activos totales, Ingresos netos, y mientras más altos sean los coeficientes de Liquidez, Capital básico sobre Pasivos, Capital básico sobre activos ponderados por riesgo, mejor es la resistencia financiera de la entidad bancaria. Al asignar una puntuación se deberá prestar atención a la tendencia de los tres años anteriores. También deberá estar alerta ante cualquier tendencia negativa en estos coeficientes y en las posiciones del balance financiero.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4CFCD722" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A3: Cobertura y presencia geográfica</w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>: Evalúe la cobertura geográfica del banco en áreas donde el PNUD y los organismos de la ONU que participan en el proceso tienen proyectos y actividades que necesitan de servicios bancarios.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD61031" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B1: Cargos a los beneficiarios</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>: Evalúe las prácticas de la entidad en materia del cobro de una cuota o tasa fija a cada uno de los abonos iniciados por el PNUD [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>que reduce el monto del pago entregado al beneficiario</w:t>
             </w:r>
-            <w:r w:rsidR="00262EB7">
-[...23 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>] El PNUD espera que los beneficiarios de sus pagos reciban el monto completo de éstos. Los cobros por el servicio de pago deben ser explícitos y cobrados al PNUD conforme a un calendario de pagos, y no deberán ser deducidos de los pagos individuales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2137DD4D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B2: Tiempo de procesamiento / hora diaria de cierre</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00262EB7">
-[...37 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evalúe la capacidad de servicio y la flexibilidad del banco. Mientras más horas y flexibilidad en el servicio, mejor. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7731A0F8" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B3: Disponibilidad de los fondos:</w:t>
             </w:r>
-            <w:r w:rsidR="00262EB7">
-[...107 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evalúe la prontitud con la que los abonos estarán disponibles en las cuentas del PNUD, tanto en el caso de abonos como en el procesamiento de pagos. En el caso de abonos, se espera que éstos se abonen a la cuenta del PNUD en el momento de recibir los fondos. En el caso de pagos, se espera que el banco debite a la cuenta del PNUD en el momento de realizar el pago. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45F94DAB" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B4: Proceso de pago a beneficiarios sin cuenta bancaria</w:t>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>: Evalúe la capacidad del banco para ofrecer soluciones según cada caso particular. Esta capacidad puede ser pertinente para algunas oficinas que tienen sistemas bancarios más básicos en algunos países.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08257177" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:noProof/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B5-B6-B7-B8-B9:</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Servicios en moneda extranjera:</w:t>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evalúe los servicios en moneda extranjera, incluyendo la disponibilidad de divisas, tipos de cambio competitivos y la liquidación oportuna de las transacciones, especialmente la prontitud con la que se abonan las divisas adquiridas en la cuenta del PNUD, y hora de cierre de los servicios en moneda extranjera.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F7E9BA1" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:noProof/>
-                <w:lang w:val="es-ES"/>
-              </w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>C1-C2:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Banca electrónica e interfaz con el sistema de gestión empresarial (ERP):</w:t>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evalúe la capacidad de interfaz del sistema actual del banco, o los planes de este para ampliar dicha capacidad en el futuro, y cuándo; comprender los requerimientos de sistema (si corresponde) y los procedimientos operacionales del sistema de banca electrónica del banco.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57252835" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>C3: Seguridad y control de la banca electrónica y de la interfaz:</w:t>
             </w:r>
-            <w:r w:rsidR="00262EB7">
-[...38 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evalúe el sistema de seguridad del banco y de las medidas de mitigación de riesgo en la banca electrónica y en la interfaz de sistema entre el banco y el PNUD.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47846659" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>C4: Presentación de informes:</w:t>
             </w:r>
-            <w:r w:rsidR="00262EB7">
-[...51 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evalúe si el banco ofrece un informe diario de los movimientos y saldos de las cuentas, ya sea en el mismo día o en el día anterior u otras alternativas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D575028" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
-[...35 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D1: Atención al cliente: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Evalúe el organigrama del banco, la cadena de mando, desde el gerente de sucursal, el agente de cuentas del PNUD y el contacto permanente de atención al cliente, así como el tiempo de respuesta y la solución efectiva de problemas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59AAD09E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
-[...56 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E1: Gestión de riesgos:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evalúe las prácticas de gestión de riesgos del banco y su plan de continuidad empresarial, los cuales podrían tener un gran impacto en el apoyo que este preste el PNUD y sus clientes en zonas difíciles o en época de crisis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09121F2F" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
-[...70 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>F: Otros servicios:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> La oficina del PNUD en el país podrá definir aquí servicios que no están en las categorías anteriores. Si esta sección se incluye en la Licitación, la oficina en el país deberá acordar con Tesorería los requerimientos de servicios y los puntos de evaluación. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00615337">
-[...2 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615337">
+      <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="5B4DFA22" w14:textId="77777777" w:rsidTr="007C3679">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="00DBAD2F" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="068F8D4A" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...23 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Apertura de las ofertas financieras</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C2BFF9D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EFA040E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...47 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>El panel de miembros será llamado a abrir las ofertas financieras después de que el panel de evaluación haya terminado de evaluar las ofertas técnicas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687A7BC1" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DEA7FD1" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Se habrá de seguir los mismos pasos establecidos el punto </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6.7</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...5 lines deleted...]
-              <w:ind w:left="1296" w:firstLine="0"/>
+          <w:p w14:paraId="6836538F" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07307E9A" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...32 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Evaluación de las ofertas financieras y resumen de resultados</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A7591C4" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B65F268" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Utilice la Herramienta de evaluación / Evaluación financiera [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Anexo 2</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>].</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="51115054" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20438A79" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...81 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Sección A: Oferta de los Licitantes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>: Introduzca el precio indicado en la oferta financiera de los bancos Licitantes. Si el precio del servicio viene indicado en costo unitario, multiplíquelo por el volumen mensual estimado para cada servicio.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A240345" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="329E5A90" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...104 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Sección B: Evaluación de las ofertas individuales</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>: Siga los pasos que se indican en el cuadro para ingresar los datos pertinentes. El cuadro calculará automáticamente el puntaje de la oferta financiera de cada Licitante (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...122 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>repita los mismos pasos para cada uno de los Licitantes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). La puntuación de la oferta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">todas. </w:t>
-[...13 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+              <w:t xml:space="preserve">financiera tiene dos componentes: el componente del precio ofrecido (95%) y el tipo de interés de la cuenta corriente (5%). La fórmula está protegida.  En los países donde no se permite que una cuenta corriente devengue intereses, ingrese 0 (cero) en los campos correspondientes. El cuadro asignará automáticamente un puntaje de 5 a cada uno de los Licitantes, por lo que el impacto en la puntuación final de la oferta financiera estará controlado en todas. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="000520C1" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FC648CE" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Sección C:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...26 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ingresar los resultados que cada Licitante obtuvo en la Sección B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...10 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="54E3E59F" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45ECE3D8" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...113 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Utilice la Herramienta de evaluación / Resumen de resultados: Introduzca la puntuación final que cada banco Licitante obtuvo en la oferta técnica y financiera. El puntaje final será calculado automáticamente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BEDC291" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615337">
+      <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="31B63EE3" w14:textId="77777777" w:rsidTr="007C3679">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="5981D2CD" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6480E441" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Apertura y evaluación de las Ofertas de servicios de banca personal [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...18 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nota:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> solo en caso de empate después de la evaluación de las ofertas financieras</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="FF0000"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...31 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...9 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="3FC16D07" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A807018" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:spacing w:after="240"/>
+              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Cabe destacar que el PNUD está solicitando servicios bancarios que se ajusten a sus operaciones institucionales, y </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> servicios bancarios que se ajusten a las necesidades individuales del personal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B75D71" w14:textId="77777777" w:rsidR="005954BF" w:rsidRDefault="00747C28" w:rsidP="005954BF">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...111 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin embargo, la institución está </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>conciente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de que, al firmar un contrato con un banco, este se beneficiará no solo de atender al PNUD y a otros organismos de la ONU, sino también del gran número de cuentas bancarias que abrirán sus empleados y de los consiguientes movimientos que éstas pueden generar. Por esta razón, el llamado a licitación incluye instrucciones para que los posibles bancos Licitantes presenten por separado una Oferta de servicios de banca personal. Esta Oferta ha de ser presentada conforme a la Sección 7 de la Licitación de servicios bancarios.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C593EA8" w14:textId="4C886B87" w:rsidR="00747C28" w:rsidRPr="005954BF" w:rsidRDefault="00747C28" w:rsidP="005954BF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6480"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76C58945" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...102 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Oferta de servicios de banca personal no se abrirá ni examinará sino hasta después de que hayan concluido las evaluaciones de las ofertas técnicas y financieras. Solo en el caso de que después de dichas evaluaciones hubiera un empate entre dos o más ofertas, entonces se citará al comité </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ad-hoc</w:t>
             </w:r>
-            <w:r w:rsidR="00615337">
-[...74 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para que proceda a la apertura de las Ofertas de servicios de banca personal presentadas únicamente por los bancos empatados.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13301EE5" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="381DF05D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...47 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>El Panel de evaluación revisará y comparará las Ofertas de servicios de banca personal presentadas por los bancos que están en empate, fijándose en los productos, costos y servicios de atención al cliente. El Panel de evaluación seleccionará como ganador de la licitación al banco que dé prueba de su capacidad para presentar los mejores servicios de banca personal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F9AE9F6" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="250E7BD4" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Si en los pasos de la Sección 8 y 10 hubiera un banco claramente ganador, se citará al comité </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D74211">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="es-ES"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ad-hoc</w:t>
             </w:r>
-            <w:r>
-[...90 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para que proceda a abrir la Oferta de servicios de banca personal de ese banco únicamente. Las Ofertas de servicios de banca personal del resto de los bancos licitantes no se abrirán.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37B1386D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24CE8138" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...33 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Los servicios de banca personal ofrecidos al personal de la ONU se incluirán en un ANEXO en el Contrato final.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21401018" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615337">
+      <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="5C1AC4E9" w14:textId="77777777" w:rsidTr="007C3679">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="37975FF5" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="45491D82" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Finalización de las recomendaciones del Panel de evaluación</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...9 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="20FDE676" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="477EF55D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...47 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>El Panel de evaluación deberá elaborar y firmar el Informe de evaluación que resume las evaluaciones cualitativas y cuantitativas de todas las ofertas y presenta los fundamentos en los que se basa la recomendación final. Se habrá de adjuntar, además, toda la documentación, incluyendo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C97C8F9" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1605F0A5" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="19"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...48 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Los cuadros de puntuación de las ofertas técnicas y financieras;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CEDAAE7" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="19"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...41 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Registro de distribución de la Licitación y registro de recepción de Ofertas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C24C44" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="19"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...41 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Registro de la apertura de las Ofertas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CF4995A" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="19"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Formularios de Declaración de imparcialidad.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EAC0AED" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1980"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="292C2268" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...39 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>El CAP de la oficina en el país examinará el Informe de evaluación y la documentación para velar por el cumplimiento de los procedimientos y directrices de adquisiciones que rigen la Licitación, y comprobar que el banco seleccionado es el que ofrece la mejor relación entre calidad y costo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D30B072" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FEDD5E2" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El CAP respalda la recomendación del Panel de evaluación y remite las actas del CAP y toda la documentación pertinente al Representante residente o al </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jefe</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la oficina.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12334274" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53891FA6" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...56 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Representante residente o el </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jefe</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la oficina del PNUD en el país emite su aprobación final y envía los documentos al Tesorero. La documentación ha de incluir:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E901665" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08B7FA89" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Todas las Ofertas remitidas por los bancos;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="15130515" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Informe de evaluación firmado, incluyendo la documentación de respaldo;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="15B6A9A8" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Actas del CAP;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1B976042" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aprobación del Representante residente o del </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jefe</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la oficina.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19548FBB" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="975"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615337">
+      <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="4C91A102" w14:textId="77777777" w:rsidTr="007C3679">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="0A00FF88" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6357B28F" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Decisión</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del Tesorero</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="366A13F5" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E8C6916" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Tesorero aprueba la recomendación basada en una revisión del Informe de evaluación, las actas del CAP y la aprobación del Representante residente. El </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>incumplimiento de los procedimientos y directrices o la entrega de antecedentes incompletos podría retrasar la decisión de aprobación o resultar en el rechazo de la recomendación.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BA8249F" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="990" w:hanging="414"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615337" w:rsidRPr="00F63BA1">
+      <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="682AB4B2" w14:textId="77777777" w:rsidTr="007C3679">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="09DA9AE1" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2274525A" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Finalizar el borrador del contrato y firma del contrato</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="63880B67" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="752A5DE9" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...47 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Tesorero firma la Delegación de autoridad al Representante residente o el </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jefe</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Oficina para que este firme el Contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75619845" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C1B8D2C" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Toda modificación o enmienda al Contrato deberá contar con la autorización del LSO antes de que el Tesorero emita la aprobación final.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...10 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="08039F70" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E0845FC" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...39 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La duración del Contrato es de cinco años con la opción de renovación por otros cinco años, a discreción del PNUD. La renovación queda sujeta a la revisión anual satisfactoria de los servicios bancarios (vea Tarjeta de puntuación de servicios bancarios, que será publicado en el POPP, Gestión de relaciones con bancos).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E719429" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="164DCAE7" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Contrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> final </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>incluirá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="416DC9DF" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Persona de contacto para las relaciones con el banco y Contacto permanente de servicios;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00861A06">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2BE65491" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...26 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Apéndice de Servicios estándar;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E470F60" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...20 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Apéndice de Disponibilidad de los fondos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4725A167" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Apéndice de cargos bancarios;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09ADC9DB" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ANEXO: Servicios de banca personal.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861A06" w:rsidRDefault="00861A06" w:rsidP="00861A06">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6B259D70" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D15CB73" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:rPr>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se deberá enviar al Tesorero, para su archivo, la copia de la delegación de autoridad aceptada por el Representante residente o el </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jefe</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de oficina y la copa del Contrato [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="es-ES"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>firmada tanto por el PNUD como por el banco seleccionado</w:t>
             </w:r>
-            <w:r w:rsidR="0079532C">
-[...19 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">].   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615337" w:rsidRPr="00F63BA1">
+      <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="1A61A7D1" w14:textId="77777777" w:rsidTr="007C3679">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="4962FA2A" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7523ED81" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Entrada en vigor del Contrato</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-            <w:pPr>
+          <w:p w14:paraId="7E5B5C4E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11F112A7" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Si el banco seleccionado es el que presta los servicios bancarios actualmente, aún es necesario firmar el Contrato para proceder a su entrada en vigor.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="68653CF3" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EE01D88" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Si el banco seleccionado es un nuevo proveedor, Tesorería y la oficina del PNUD en el país prepararán la entrada en vigor del contrato de la siguiente manera:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+          <w:p w14:paraId="46D9A96C" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33332C37" w14:textId="77777777" w:rsidR="005954BF" w:rsidRDefault="005954BF" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E629991" w14:textId="77777777" w:rsidR="005954BF" w:rsidRDefault="005954BF" w:rsidP="00747C28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A294F09" w14:textId="77777777" w:rsidR="005954BF" w:rsidRPr="000A02AA" w:rsidRDefault="005954BF" w:rsidP="005954BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
-              <w:tblInd w:w="1800" w:type="dxa"/>
+              <w:tblInd w:w="145" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3748"/>
+              <w:gridCol w:w="5403"/>
               <w:gridCol w:w="3722"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00615337">
+            <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="70F4203D" w14:textId="77777777" w:rsidTr="005954BF">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3748" w:type="dxa"/>
+                  <w:tcW w:w="5403" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="274564DC" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Pasos</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="2C3B107C" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Parte responsable</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00615337">
+            <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="10438AFA" w14:textId="77777777" w:rsidTr="005954BF">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3748" w:type="dxa"/>
+                  <w:tcW w:w="5403" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="6085B108" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Preparar la carta para la apertura de las cuentas bancarias</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="03E556E7" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Tesorero</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00615337">
+            <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="192E749D" w14:textId="77777777" w:rsidTr="005954BF">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3748" w:type="dxa"/>
+                  <w:tcW w:w="5403" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="0A374EFF" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Crear las cuentas bancarias en Atlas y en el Sistema de administración bancaria</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="06DE4CA1" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Asistente de Tesorería</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00615337" w:rsidRPr="00F63BA1">
+            <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="449ECFFF" w14:textId="77777777" w:rsidTr="005954BF">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3748" w:type="dxa"/>
+                  <w:tcW w:w="5403" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337" w:rsidP="00861A06">
+                <w:p w14:paraId="263C6063" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Notificación del código SWIFT, si corresponde</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337">
+                <w:p w14:paraId="754A7607" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F63BA1">
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>OIST y el banco seleccionado</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00615337" w:rsidRPr="00F63BA1">
+            <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="453A9AB5" w14:textId="77777777" w:rsidTr="005954BF">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3748" w:type="dxa"/>
+                  <w:tcW w:w="5403" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337">
+                <w:p w14:paraId="1B9E4161" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F63BA1">
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t>In</w:t>
-[...31 lines deleted...]
-                    <w:t>, incluyendo AP, AR, BT y Deal, según corresponda</w:t>
+                    <w:t>Ingresar instrucciones de liquidación, incluyendo AP, AR, BT y Deal, según corresponda</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="213EF49E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Asegurarse de que la nómina esté asociada a la nueva cuenta bancaria y desvinculada de la antigua cuenta bancaria</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="073B04BA" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337">
+                <w:p w14:paraId="7E31174D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Especialista de sistemas de Tesorería</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337">
+                <w:p w14:paraId="3C57ECF8" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337">
+                <w:p w14:paraId="142AB3A6" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Nómina global</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00615337" w:rsidRPr="00F63BA1">
+            <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="68CA314D" w14:textId="77777777" w:rsidTr="005954BF">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3748" w:type="dxa"/>
+                  <w:tcW w:w="5403" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337">
+                <w:p w14:paraId="744DDC74" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Interfaz entre el sistema </w:t>
-[...8 lines deleted...]
-                    <w:t>bancario de Atlas, si corresponde</w:t>
+                    <w:t>Interfaz entre el sistema bancario de Atlas, si corresponde</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="6A0F5203" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-                    <w:t>el banco seleccionado</w:t>
+                    <w:t>OIST, Unidades de finanzas e informática de la oficina en el país y el banco seleccionado</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00615337" w:rsidRPr="00F63BA1">
+            <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="5B21E59F" w14:textId="77777777" w:rsidTr="005954BF">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3748" w:type="dxa"/>
+                  <w:tcW w:w="5403" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337" w:rsidP="00861A06">
+                <w:p w14:paraId="2FD24C9D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Hacer la prueba de transacción EFT</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="31D1DD41" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>OIST, Unidades de finanzas e informática de la oficina en el país y el banco seleccionado</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00615337" w:rsidRPr="00F63BA1">
+            <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="685EDBDB" w14:textId="77777777" w:rsidTr="005954BF">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3748" w:type="dxa"/>
+                  <w:tcW w:w="5403" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="3E72EAE4" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Acordar la fecha en que se comenzarán a usar las nuevas cuentas bancarias y se cerrarán las cuentas antiguas</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="59A9F668" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Sede central, Gestión de efectivo de la oficina en el país y Unidad de finanzas de la oficina en el país</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00615337" w:rsidRPr="00F63BA1">
+            <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="515BFE3B" w14:textId="77777777" w:rsidTr="005954BF">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3748" w:type="dxa"/>
+                  <w:tcW w:w="5403" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="1A2545DD" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Conciliar las cuentas antiguas</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="22F5F8F1" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Unidad de finanzas de la oficina en el país</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00615337" w:rsidRPr="00F63BA1">
+            <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="274D73EA" w14:textId="77777777" w:rsidTr="005954BF">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3748" w:type="dxa"/>
+                  <w:tcW w:w="5403" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="5134FE9D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Redactar la carta de cierre de las cuentas antiguas 90 días después de la fecha efectiva de comienzo de uso de las nuevas cuentas bancarias</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="7918BD6D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="4527EA1F" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Sede central, Gestión de efectivo de la oficina en el país, Unidad de finanzas de la oficina en el país y Asistente de Tesorería </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00615337" w:rsidRPr="00F63BA1">
+            <w:tr w:rsidR="00747C28" w:rsidRPr="00747C28" w14:paraId="773819FA" w14:textId="77777777" w:rsidTr="005954BF">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3748" w:type="dxa"/>
+                  <w:tcW w:w="5403" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="6164AAE0" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Cambiar a inactivo el estado en Atlas de las cuentas bancarias cerradas </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                <w:p w14:paraId="6DFC4F87" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337">
+                <w:p w14:paraId="0383ED6D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                   <w:pPr>
-                    <w:pStyle w:val="Sangra2det"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:szCs w:val="24"/>
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="000A02AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      <w:lang w:val="es-ES"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Especialista de sistemas de Tesorería</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+          <w:p w14:paraId="3E49928B" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Sangra2det"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2787A8C0" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="360" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="6CB7DB1A" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nota:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-      <w:pPr>
+    <w:p w14:paraId="645D6A28" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6EBE6828" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Todas las comunicaciones desde las oficinas del PNUD en los países relativas a la Licitación de servicios bancarios han de enviarse a: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="000A02AA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
-            <w:lang w:val="es-ES"/>
+            <w:snapToGrid w:val="0"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>treasury.cash.management@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="19AEA864" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F63BA1">
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Citibank, Standard Chartered Bank y Standard Bank han firmado el Contrato estándar. </w:t>
+        <w:t xml:space="preserve">Citibank, Standard </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Si fueren seleccionados, se enviará la delegación de autoridad del Tesorero al Representante residente o Jefe de la oficina.</w:t>
+        <w:t>Chartered</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bank y Standard Bank han firmado el Contrato estándar. Si fueren seleccionados, se enviará la delegación de autoridad del Tesorero al Representante residente o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A02AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A02AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la oficina.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A02AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-      <w:pPr>
+    <w:p w14:paraId="5C7EC07E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-      <w:pPr>
+    <w:p w14:paraId="3CAC6CEA" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-      <w:pPr>
+    <w:p w14:paraId="1C354861" w14:textId="77777777" w:rsidR="005954BF" w:rsidRPr="000A02AA" w:rsidRDefault="005954BF" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
-      <w:pPr>
+    <w:p w14:paraId="1826CA45" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="000A02AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...81 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ANEXO I:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRPr="00F63BA1" w:rsidRDefault="00615337">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="232A7A2E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F63BA1">
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Anuncio publicitario</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615337" w:rsidRDefault="00ED2A20" w:rsidP="0079532C">
-      <w:pPr>
+    <w:p w14:paraId="2F9E0AA2" w14:textId="010C5703" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A02AA">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Anuncio del llamado de la ONU a la presentación de Ofertas de servicios bancarios</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C18F920" w14:textId="5172BE0B" w:rsidR="00DA504D" w:rsidRPr="000A02AA" w:rsidRDefault="005954BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A02AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:snapToGrid/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D0AAD1C" wp14:editId="4E1BDC48">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>762000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>502920</wp:posOffset>
+                  <wp:posOffset>318135</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4663440" cy="7246620"/>
-                <wp:effectExtent l="0" t="0" r="22860" b="11430"/>
+                <wp:extent cx="5053330" cy="7863840"/>
+                <wp:effectExtent l="0" t="0" r="13970" b="22860"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4663440" cy="7246620"/>
+                          <a:ext cx="5053330" cy="7863840"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="25400">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="7290" w:type="dxa"/>
                               <w:tblInd w:w="108" w:type="dxa"/>
                               <w:tblBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               </w:tblBorders>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="990"/>
                               <w:gridCol w:w="4320"/>
                               <w:gridCol w:w="1980"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00615337">
+                            <w:tr w:rsidR="00747C28" w14:paraId="63C30B5A" w14:textId="77777777">
                               <w:trPr>
                                 <w:cantSplit/>
                                 <w:trHeight w:val="1260"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="990" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="00615337" w:rsidRDefault="00ED2A20">
+                                <w:p w14:paraId="56FA1F0C" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
                                   <w:pPr>
                                     <w:ind w:right="-60"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:noProof/>
-                                      <w:snapToGrid/>
-                                      <w:lang w:val="en-US" w:eastAsia="en-US"/>
                                     </w:rPr>
                                     <w:drawing>
-                                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D570A07" wp14:editId="3F28A215">
                                         <wp:extent cx="490220" cy="1002030"/>
                                         <wp:effectExtent l="0" t="0" r="5080" b="7620"/>
-                                        <wp:docPr id="1" name="Picture 1" descr="undplogo_blk_small"/>
+                                        <wp:docPr id="860939997" name="Picture 860939997" descr="undplogo_blk_small"/>
                                         <wp:cNvGraphicFramePr>
                                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                         </wp:cNvGraphicFramePr>
                                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                               <pic:nvPicPr>
                                                 <pic:cNvPr id="0" name="Picture 1" descr="undplogo_blk_small"/>
                                                 <pic:cNvPicPr>
                                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                                 </pic:cNvPicPr>
                                               </pic:nvPicPr>
                                               <pic:blipFill>
-                                                <a:blip r:embed="rId9">
+                                                <a:blip r:embed="rId8">
                                                   <a:extLst>
                                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                     </a:ext>
                                                   </a:extLst>
                                                 </a:blip>
                                                 <a:srcRect/>
                                                 <a:stretch>
                                                   <a:fillRect/>
                                                 </a:stretch>
                                               </pic:blipFill>
                                               <pic:spPr bwMode="auto">
                                                 <a:xfrm>
                                                   <a:off x="0" y="0"/>
                                                   <a:ext cx="490220" cy="1002030"/>
                                                 </a:xfrm>
                                                 <a:prstGeom prst="rect">
                                                   <a:avLst/>
                                                 </a:prstGeom>
                                                 <a:noFill/>
                                                 <a:ln>
                                                   <a:noFill/>
                                                 </a:ln>
                                               </pic:spPr>
                                             </pic:pic>
                                           </a:graphicData>
                                         </a:graphic>
                                       </wp:inline>
                                     </w:drawing>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4320" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                                <w:p w14:paraId="5485EF91" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
                                   <w:pPr>
                                     <w:ind w:right="-60"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:sz w:val="36"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="00861A06" w:rsidRDefault="00615337">
+                                <w:p w14:paraId="31447035" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
                                   <w:pPr>
                                     <w:pStyle w:val="Heading2"/>
                                     <w:rPr>
-                                      <w:bCs w:val="0"/>
+                                      <w:bCs/>
                                       <w:sz w:val="28"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
-                                      <w:bCs w:val="0"/>
                                       <w:sz w:val="28"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">LLAMADO A </w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00615337" w:rsidRDefault="00861A06">
+                                <w:p w14:paraId="299175A0" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
                                   <w:pPr>
                                     <w:pStyle w:val="Heading2"/>
                                     <w:rPr>
-                                      <w:bCs w:val="0"/>
+                                      <w:bCs/>
                                       <w:sz w:val="28"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
-                                      <w:bCs w:val="0"/>
                                       <w:sz w:val="28"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">LICITACIÓN </w:t>
-[...7 lines deleted...]
-                                    <w:t>DE</w:t>
+                                    <w:t>LICITACIÓN DE</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                                <w:p w14:paraId="4C5A42D5" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
                                   <w:pPr>
                                     <w:pStyle w:val="Heading2"/>
                                     <w:rPr>
-                                      <w:bCs w:val="0"/>
-                                      <w:sz w:val="32"/>
+                                      <w:bCs/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
-                                      <w:bCs w:val="0"/>
-                                      <w:sz w:val="32"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>SERVICIOS BANCARIOS</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                                <w:p w14:paraId="3DC2B8B3" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:b/>
                                       <w:sz w:val="36"/>
                                       <w:u w:val="single"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1980" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="00615337" w:rsidRDefault="00ED2A20">
+                                <w:p w14:paraId="72348444" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
                                   <w:pPr>
                                     <w:ind w:right="-60"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:color w:val="FFFFFF"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:noProof/>
-                                      <w:snapToGrid/>
-                                      <w:lang w:val="en-US" w:eastAsia="en-US"/>
                                     </w:rPr>
                                     <w:drawing>
-                                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14DEDD11" wp14:editId="44D39C0F">
                                         <wp:extent cx="1111885" cy="951230"/>
                                         <wp:effectExtent l="0" t="0" r="0" b="1270"/>
-                                        <wp:docPr id="2" name="Picture 2" descr="UN_logo_bw"/>
+                                        <wp:docPr id="17397851" name="Picture 17397851" descr="UN_logo_bw"/>
                                         <wp:cNvGraphicFramePr>
                                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                         </wp:cNvGraphicFramePr>
                                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                               <pic:nvPicPr>
                                                 <pic:cNvPr id="0" name="Picture 2" descr="UN_logo_bw"/>
                                                 <pic:cNvPicPr>
                                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                                 </pic:cNvPicPr>
                                               </pic:nvPicPr>
                                               <pic:blipFill>
-                                                <a:blip r:embed="rId10">
+                                                <a:blip r:embed="rId9">
                                                   <a:extLst>
                                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                     </a:ext>
                                                   </a:extLst>
                                                 </a:blip>
                                                 <a:srcRect/>
                                                 <a:stretch>
                                                   <a:fillRect/>
                                                 </a:stretch>
                                               </pic:blipFill>
                                               <pic:spPr bwMode="auto">
                                                 <a:xfrm>
                                                   <a:off x="0" y="0"/>
                                                   <a:ext cx="1111885" cy="951230"/>
                                                 </a:xfrm>
                                                 <a:prstGeom prst="rect">
                                                   <a:avLst/>
                                                 </a:prstGeom>
                                                 <a:noFill/>
                                                 <a:ln>
                                                   <a:noFill/>
                                                 </a:ln>
                                               </pic:spPr>
                                             </pic:pic>
                                           </a:graphicData>
                                         </a:graphic>
                                       </wp:inline>
                                     </w:drawing>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                          <w:p w14:paraId="4C977634" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                             <w:pPr>
                               <w:ind w:right="-215"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="2"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="7097" w:type="dxa"/>
                               <w:tblInd w:w="108" w:type="dxa"/>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="7097"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00615337" w:rsidRPr="0079532C" w:rsidTr="0079532C">
+                            <w:tr w:rsidR="00747C28" w:rsidRPr="0079532C" w14:paraId="5920F6E3" w14:textId="77777777" w:rsidTr="0079532C">
                               <w:trPr>
                                 <w:trHeight w:val="8386"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="7097" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                                <w:p w14:paraId="699E820E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28" w:rsidP="0079532C">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">Naciones Unidas </w:t>
-[...31 lines deleted...]
-                                    <w:t>Naciones Unidas [</w:t>
+                                    <w:t>Naciones Unidas convoca a una licitación de servicios bancarios en beneficio de las Organizaciones de las Naciones Unidas [</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:i/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>Nota: Introduzca el país</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>]</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                                <w:p w14:paraId="00F032C6" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28" w:rsidP="0079532C">
                                   <w:pPr>
                                     <w:ind w:left="360" w:hanging="360"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                                <w:p w14:paraId="19D887AF" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>Los bancos interesados en participar podrán recoger la documentación de la Licitación y los documentos relacionados, previo pago de [</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:i/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>Nota: Introduzca el monto correspondiente en moneda nacional</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
@@ -10658,87 +8374,89 @@
                                       <w:i/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Nota: </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>Introduzca la fecha de cierre</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>] (fecha en que termina la recogida de la documentación), de lunes a viernes entre las 09:30 y las 17:00 horas.</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                                <w:p w14:paraId="22DA0F6E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Esta Licitación está abierta solo para los Bancos que sean miembros </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>registrados de SWIFT. Los posibles bancos licitantes deberán indicar su número SWIFT al momento de recoger la documentación de la Licitación;</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                                <w:p w14:paraId="228EBF8C" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>Se realizará una Reunión informativa el [Nota:</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:b/>
                                       <w:i/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
@@ -10784,777 +8502,775 @@
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:i/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>Introduzca la hora</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
-                                    <w:t>] hrs. en [</w:t>
+                                    <w:t xml:space="preserve">] </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="0079532C">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                      <w:lang w:val="es-ES"/>
+                                    </w:rPr>
+                                    <w:t>hrs</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="0079532C">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                      <w:lang w:val="es-ES"/>
+                                    </w:rPr>
+                                    <w:t>. en [</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:i/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>Nota:</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:b/>
                                       <w:i/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:i/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>Introduzca la ubicación, nombre de oficina y dirección</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>].</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="00861A06" w:rsidP="0079532C">
+                                <w:p w14:paraId="5957321D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Las </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                                  <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Ofertas que cumplan las condiciones de la Licitación </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">se recibirán </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                                  <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>hasta las [Nota:</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                                  <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:b/>
                                       <w:i/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                                  <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:i/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>Introduzca la hora</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                                  <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
-                                    <w:t>] hrs. del [</w:t>
+                                    <w:t xml:space="preserve">] </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="0079532C">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                      <w:lang w:val="es-ES"/>
+                                    </w:rPr>
+                                    <w:t>hrs</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="0079532C">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                      <w:lang w:val="es-ES"/>
+                                    </w:rPr>
+                                    <w:t>. del [</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:i/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>Nota:</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                                  <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:b/>
                                       <w:i/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                                  <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:i/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>Introduzca el día / fecha</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                                  <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>].</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                                <w:p w14:paraId="012A7957" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>Se evaluará a las Ofertas en conformidad con las prácticas reconocidas internacionalmente. Se pondrá especial atención en la capacidad de entregar los servicios bancarios que se requieren;</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                                <w:p w14:paraId="557D9E86" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>El PNUD se reserva el derecho de aceptar o rechazar, en parte o en su totalidad, alguna o todas las Ofertas en cualquier momento y sin tener que dar ninguna explicación al respecto.</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                                <w:p w14:paraId="4F37630E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Los costos de </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00861A06">
+                                  <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">elaboración </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>de las Ofertas y de la negociación del contrato no serán reembolsados por el PNUD;</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                                <w:p w14:paraId="1ADFF65E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>Las Ofertas serán válidas por 120 días a partir del plazo de entrega. El PNUD hará todo el esfuerzo posible por seleccionar un banco dentro de este período;</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                                <w:p w14:paraId="1CFB254E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="0079532C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                     <w:t>El PNUD no se compromete de ninguna manera a seleccionar a la empresa que ofrezca el precio más bajo.</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00615337" w:rsidRPr="0079532C" w:rsidRDefault="00615337" w:rsidP="0079532C">
+                                <w:p w14:paraId="69D2DACE" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="0079532C">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="00615337" w:rsidRPr="0079532C" w:rsidRDefault="00615337">
+                          <w:p w14:paraId="60AC4B70" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                             <w:pPr>
                               <w:ind w:right="-215"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="12700" tIns="12700" rIns="12700" bIns="12700" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:60pt;margin-top:39.6pt;width:367.2pt;height:570.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAr3NbWIgIAAEkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v0zAUfUfiP1h+p0mz0k1R02nqKEIa&#10;bGLwAxzHSSz8xbXbZPx6rp2uZMATIg+Wr319fO4519lcj1qRowAvranocpFTIgy3jTRdRb9+2b+5&#10;osQHZhqmrBEVfRKeXm9fv9oMrhSF7a1qBBAEMb4cXEX7EFyZZZ73QjO/sE4Y3GwtaBYwhC5rgA2I&#10;rlVW5Pk6Gyw0DiwX3uPq7bRJtwm/bQUP923rRSCqosgtpBHSWMcx225Y2QFzveQnGuwfWGgmDV56&#10;hrplgZEDyD+gtORgvW3Dglud2baVXKQasJpl/ls1jz1zItWC4nh3lsn/P1j+6fgARDYVvaDEMI0W&#10;fUbRmOmUIEWUZ3C+xKxH9wCxQO/uLP/mibG7HrPEDYAdesEaJLWM+dmLAzHweJTUw0fbIDo7BJuU&#10;GlvQERA1IGMy5OlsiBgD4bi4Wq8vViv0jePeZYFhkSzLWPl83IEP74XVJE4qCkg+wbPjnQ+RDiuf&#10;UxJ9q2Szl0qlALp6p4AcGXbHPn2pAqxynqYMGSpavF3leYJ+sennGHn6/oahZcA+V1JX9OqcxMoo&#10;3DvTpC4MTKppjpyVOSkZxZtMCGM9nvyobfOEmoKd+hnfH056Cz8oGbCXK+q/HxgIStQHE30pLpE6&#10;CfMA5kE9D5jhCFXRQMk03YXpwRwcyK7Hm5ZJBmNv0MtWJpWjzxOrE2/s1yT+6W3FBzGPU9avP8D2&#10;JwAAAP//AwBQSwMEFAAGAAgAAAAhALnzQRrfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SGxQ6zRySwlxqoKEoEtKJVi68RBH9SOy3Tb8PdMVLK/u1Zkz9Wp0lp0wpj54CbNp&#10;AQx9G3TvOwm7j5fJEljKymtlg0cJP5hg1Vxf1arS4ezf8bTNHSOIT5WSYHIeKs5Ta9CpNA0Deuq+&#10;Q3QqU4wd11GdCe4sL4tiwZ3qPV0wasBng+1he3QS1rPF5ut1EOIz2YMe53dPNr4ZKW9vxvUjsIxj&#10;/hvDRZ/UoSGnfTh6nZilTHiaSrh/KIHRYDkXAtj+0pSFAN7U/P8PzS8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAK9zW1iICAABJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAufNBGt8AAAALAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" strokeweight="2pt">
+              <v:rect w14:anchorId="5D0AAD1C" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:60pt;margin-top:25.05pt;width:397.9pt;height:619.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzOFwDDgIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJmjYw4hRFugwD&#10;ugvQ7QNkWbaFyaJGKbG7rx+lpKl3eRqmB4GUqKPDQ3JzO/aGHRV6Dbbk81nOmbISam3bkn/9sn+z&#10;5swHYWthwKqSPynPb7evX20GV6gFdGBqhYxArC8GV/IuBFdkmZed6oWfgVOWLhvAXgRysc1qFAOh&#10;9yZb5Pl1NgDWDkEq7+n0/nTJtwm/aZQMn5rGq8BMyYlbSDumvYp7tt2IokXhOi3PNMQ/sOiFtvTp&#10;BepeBMEOqP+A6rVE8NCEmYQ+g6bRUqUcKJt5/ls2j51wKuVC4nh3kcn/P1j58fjoPmOk7t0DyG+e&#10;Wdh1wrbqDhGGTomavptHobLB+eLyIDqenrJq+AA1lVYcAiQNxgb7CEjZsTFJ/XSRWo2BSTpc5avl&#10;ckkVkXR3s75erq9SMTJRPD936MM7BT2LRsmRapngxfHBh0hHFM8hiT4YXe+1McnBttoZZEdBdd+n&#10;lTKgLKdhxrKh5IvVVZ4n6F8u/RQjT+tvGL0O1MFG9yVfX4JEEYV7a+vUX0Foc7KJs7FnJaN4sU99&#10;EcZqpMBoVlA/kaYIp06lySKjA/zB2UBdWnL//SBQcWbe21iXxQ1RZ2Hq4NSppo6wkqBKHjg7mbtw&#10;GoWDQ9129NM8yWDhjmrZ6KTyC6szb+rEJP55amKrT/0U9TLb258AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHMZsB3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHWCmiqEOFVB&#10;QsCRgtQe3XhJotrryHbb8PdsT/Q4mtGbmXo5OSuOGOLgSUE+y0Agtd4M1Cn4/nq9L0HEpMlo6wkV&#10;/GKEZXN9VevK+BN94nGdOsEQipVW0Kc0VlLGtken48yPSOz9+OB0Yhk6aYI+MdxZ+ZBlC+n0QNzQ&#10;6xFfemz364NTsMoXH9u3cT7fRLs3U3H3bMN7r9TtzbR6ApFwSv9hOM/n6dDwpp0/kInCsmY8RxUU&#10;WQ6CA495wV92Z6csC5BNLS8/NH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAszhcAw4C&#10;AAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARzGb&#10;Ad4AAAALAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" strokeweight="2pt">
                 <v:textbox inset="1pt,1pt,1pt,1pt">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="7290" w:type="dxa"/>
                         <w:tblInd w:w="108" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="990"/>
                         <w:gridCol w:w="4320"/>
                         <w:gridCol w:w="1980"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00615337">
+                      <w:tr w:rsidR="00747C28" w14:paraId="63C30B5A" w14:textId="77777777">
                         <w:trPr>
                           <w:cantSplit/>
                           <w:trHeight w:val="1260"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="990" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="00615337" w:rsidRDefault="00ED2A20">
+                          <w:p w14:paraId="56FA1F0C" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
                             <w:pPr>
                               <w:ind w:right="-60"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
-                                <w:snapToGrid/>
-                                <w:lang w:val="en-US" w:eastAsia="en-US"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D570A07" wp14:editId="3F28A215">
                                   <wp:extent cx="490220" cy="1002030"/>
                                   <wp:effectExtent l="0" t="0" r="5080" b="7620"/>
-                                  <wp:docPr id="1" name="Picture 1" descr="undplogo_blk_small"/>
+                                  <wp:docPr id="860939997" name="Picture 860939997" descr="undplogo_blk_small"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 1" descr="undplogo_blk_small"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId9">
+                                          <a:blip r:embed="rId8">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="490220" cy="1002030"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4320" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                          <w:p w14:paraId="5485EF91" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
                             <w:pPr>
                               <w:ind w:right="-60"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00861A06" w:rsidRDefault="00615337">
+                          <w:p w14:paraId="31447035" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
                               <w:rPr>
-                                <w:bCs w:val="0"/>
+                                <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:bCs w:val="0"/>
                                 <w:sz w:val="28"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve">LLAMADO A </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00615337" w:rsidRDefault="00861A06">
+                          <w:p w14:paraId="299175A0" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
                               <w:rPr>
-                                <w:bCs w:val="0"/>
+                                <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:bCs w:val="0"/>
                                 <w:sz w:val="28"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">LICITACIÓN </w:t>
-[...7 lines deleted...]
-                              <w:t>DE</w:t>
+                              <w:t>LICITACIÓN DE</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                          <w:p w14:paraId="4C5A42D5" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
                               <w:rPr>
-                                <w:bCs w:val="0"/>
-                                <w:sz w:val="32"/>
+                                <w:bCs/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:bCs w:val="0"/>
-                                <w:sz w:val="32"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>SERVICIOS BANCARIOS</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                          <w:p w14:paraId="3DC2B8B3" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="36"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1980" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="00615337" w:rsidRDefault="00ED2A20">
+                          <w:p w14:paraId="72348444" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
                             <w:pPr>
                               <w:ind w:right="-60"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
-                                <w:snapToGrid/>
-                                <w:lang w:val="en-US" w:eastAsia="en-US"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14DEDD11" wp14:editId="44D39C0F">
                                   <wp:extent cx="1111885" cy="951230"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="1270"/>
-                                  <wp:docPr id="2" name="Picture 2" descr="UN_logo_bw"/>
+                                  <wp:docPr id="17397851" name="Picture 17397851" descr="UN_logo_bw"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 2" descr="UN_logo_bw"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId10">
+                                          <a:blip r:embed="rId9">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1111885" cy="951230"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+                    <w:p w14:paraId="4C977634" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                       <w:pPr>
                         <w:ind w:right="-215"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="2"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="7097" w:type="dxa"/>
                         <w:tblInd w:w="108" w:type="dxa"/>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="7097"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00615337" w:rsidRPr="0079532C" w:rsidTr="0079532C">
+                      <w:tr w:rsidR="00747C28" w:rsidRPr="0079532C" w14:paraId="5920F6E3" w14:textId="77777777" w:rsidTr="0079532C">
                         <w:trPr>
                           <w:trHeight w:val="8386"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="7097" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                          <w:p w14:paraId="699E820E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28" w:rsidP="0079532C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Naciones Unidas </w:t>
-[...31 lines deleted...]
-                              <w:t>Naciones Unidas [</w:t>
+                              <w:t>Naciones Unidas convoca a una licitación de servicios bancarios en beneficio de las Organizaciones de las Naciones Unidas [</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:i/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Nota: Introduzca el país</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>]</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                          <w:p w14:paraId="00F032C6" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28" w:rsidP="0079532C">
                             <w:pPr>
                               <w:ind w:left="360" w:hanging="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                          <w:p w14:paraId="19D887AF" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Los bancos interesados en participar podrán recoger la documentación de la Licitación y los documentos relacionados, previo pago de [</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:i/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Nota: Introduzca el monto correspondiente en moneda nacional</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
@@ -11646,87 +9362,89 @@
                                 <w:i/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Nota: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Introduzca la fecha de cierre</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>] (fecha en que termina la recogida de la documentación), de lunes a viernes entre las 09:30 y las 17:00 horas.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                          <w:p w14:paraId="22DA0F6E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Esta Licitación está abierta solo para los Bancos que sean miembros </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>registrados de SWIFT. Los posibles bancos licitantes deberán indicar su número SWIFT al momento de recoger la documentación de la Licitación;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                          <w:p w14:paraId="228EBF8C" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Se realizará una Reunión informativa el [Nota:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:i/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
@@ -11772,585 +9490,631 @@
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:i/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Introduzca la hora</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
-                              <w:t>] hrs. en [</w:t>
+                              <w:t xml:space="preserve">] </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="0079532C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="es-ES"/>
+                              </w:rPr>
+                              <w:t>hrs</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="0079532C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="es-ES"/>
+                              </w:rPr>
+                              <w:t>. en [</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:i/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Nota:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:i/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:i/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Introduzca la ubicación, nombre de oficina y dirección</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>].</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="00861A06" w:rsidP="0079532C">
+                          <w:p w14:paraId="5957321D" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Las </w:t>
                             </w:r>
-                            <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                            <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Ofertas que cumplan las condiciones de la Licitación </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve">se recibirán </w:t>
                             </w:r>
-                            <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                            <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>hasta las [Nota:</w:t>
                             </w:r>
-                            <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                            <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:i/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                            <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:i/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Introduzca la hora</w:t>
                             </w:r>
-                            <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                            <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
-                              <w:t>] hrs. del [</w:t>
+                              <w:t xml:space="preserve">] </w:t>
                             </w:r>
-                            <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="0079532C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="es-ES"/>
+                              </w:rPr>
+                              <w:t>hrs</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="0079532C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="es-ES"/>
+                              </w:rPr>
+                              <w:t>. del [</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:i/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Nota:</w:t>
                             </w:r>
-                            <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                            <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:i/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                            <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:i/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Introduzca el día / fecha</w:t>
                             </w:r>
-                            <w:r w:rsidR="0079532C" w:rsidRPr="0079532C">
+                            <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>].</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                          <w:p w14:paraId="012A7957" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Se evaluará a las Ofertas en conformidad con las prácticas reconocidas internacionalmente. Se pondrá especial atención en la capacidad de entregar los servicios bancarios que se requieren;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                          <w:p w14:paraId="557D9E86" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>El PNUD se reserva el derecho de aceptar o rechazar, en parte o en su totalidad, alguna o todas las Ofertas en cualquier momento y sin tener que dar ninguna explicación al respecto.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                          <w:p w14:paraId="4F37630E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Los costos de </w:t>
                             </w:r>
-                            <w:r w:rsidR="00861A06">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve">elaboración </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>de las Ofertas y de la negociación del contrato no serán reembolsados por el PNUD;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                          <w:p w14:paraId="1ADFF65E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Las Ofertas serán válidas por 120 días a partir del plazo de entrega. El PNUD hará todo el esfuerzo posible por seleccionar un banco dentro de este período;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0079532C" w:rsidRPr="0079532C" w:rsidRDefault="0079532C" w:rsidP="0079532C">
+                          <w:p w14:paraId="1CFB254E" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0079532C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>El PNUD no se compromete de ninguna manera a seleccionar a la empresa que ofrezca el precio más bajo.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00615337" w:rsidRPr="0079532C" w:rsidRDefault="00615337" w:rsidP="0079532C">
+                          <w:p w14:paraId="69D2DACE" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="0079532C">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="00615337" w:rsidRPr="0079532C" w:rsidRDefault="00615337">
+                    <w:p w14:paraId="60AC4B70" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="0079532C" w:rsidRDefault="00747C28" w:rsidP="00747C28">
                       <w:pPr>
                         <w:ind w:right="-215"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00615337">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00615337">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="000A02AA" w:rsidSect="00747C28">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F23969" w:rsidRDefault="00F23969">
+    <w:p w14:paraId="2AB89DBA" w14:textId="77777777" w:rsidR="0038461F" w:rsidRDefault="0038461F" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F23969" w:rsidRDefault="00F23969">
+    <w:p w14:paraId="7A23B6E3" w14:textId="77777777" w:rsidR="0038461F" w:rsidRDefault="0038461F" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27D83393" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="000A02AA" w:rsidRDefault="00747C28">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="000A02AA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000A02AA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000A02AA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00ED2A20">
-      <w:rPr>
+    <w:r w:rsidRPr="000A02AA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000A02AA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+  <w:p w14:paraId="2C3F6924" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F23969" w:rsidRDefault="00F23969">
+    <w:p w14:paraId="506EAE74" w14:textId="77777777" w:rsidR="0038461F" w:rsidRDefault="0038461F" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F23969" w:rsidRDefault="00F23969">
+    <w:p w14:paraId="22327183" w14:textId="77777777" w:rsidR="0038461F" w:rsidRDefault="0038461F" w:rsidP="00747C28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CDBF655" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00615337" w:rsidRDefault="00615337">
+  <w:p w14:paraId="1D8616BD" w14:textId="77777777" w:rsidR="00747C28" w:rsidRDefault="00747C28">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="002C4651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="896ED658"/>
     <w:lvl w:ilvl="0" w:tplc="A9BE7CFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.4.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12423,297 +10187,416 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="043D3B4B"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09094C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B77EDE50"/>
-    <w:lvl w:ilvl="0" w:tplc="04090017">
+    <w:tmpl w:val="FD962DD8"/>
+    <w:lvl w:ilvl="0" w:tplc="0706B4FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
-[...112 lines deleted...]
-      <w:lvlText w:val="6.8.%1."/>
+      <w:lvlText w:val="6.14.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B100554"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="52D8A73C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DD43421"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA584C7A"/>
+    <w:lvl w:ilvl="0" w:tplc="5C686F82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
-      </w:rPr>
-[...94 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09094C69"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F282EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FD962DD8"/>
-    <w:lvl w:ilvl="0" w:tplc="0706B4FC">
+    <w:tmpl w:val="DA822E62"/>
+    <w:lvl w:ilvl="0" w:tplc="B4C8EBE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="6.14.%1."/>
+      <w:lvlText w:val="6.7.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -12770,290 +10653,175 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B100554"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FA30828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="52D8A73C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="64022832"/>
+    <w:lvl w:ilvl="0" w:tplc="5164EDC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.2.%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B9E278C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2BC46090"/>
+    <w:lvl w:ilvl="0" w:tplc="D174C626">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...216 lines deleted...]
-      <w:lvlText w:val="6.7.%1."/>
+      <w:lvlText w:val="6.13.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -13119,753 +10887,317 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0FA30828"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BAC4533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="64022832"/>
-[...4 lines deleted...]
-      <w:lvlJc w:val="center"/>
+    <w:tmpl w:val="CF849524"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23995C51"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CEF636EC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1296"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="1296" w:hanging="360"/>
-[...3 lines deleted...]
-        <w:b w:val="0"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...429 lines deleted...]
-      <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1944" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2664" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3384" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4104" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4824" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="1BAC4533"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="286C703E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CF849524"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="61F6A09E">
+    <w:tmpl w:val="9B64EF1C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.0"/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
@@ -13921,564 +11253,1446 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="23995C51"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="299745EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CEF636EC"/>
+    <w:tmpl w:val="8286F25A"/>
+    <w:lvl w:ilvl="0" w:tplc="1C98351C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.6.%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30FC6898"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95288E60"/>
+    <w:lvl w:ilvl="0" w:tplc="741A71B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.3.%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A0C1B39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A027A54"/>
+    <w:lvl w:ilvl="0" w:tplc="61E4E298">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.5.%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CC21078"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29284F28"/>
+    <w:lvl w:ilvl="0" w:tplc="1CB6C4FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="5.%1"/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40525097"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C1025F4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42C83C9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C2CABB8"/>
+    <w:lvl w:ilvl="0" w:tplc="56CAFF1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.15.%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47AB26DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="47CCB82A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="500E69B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4852F234"/>
+    <w:lvl w:ilvl="0" w:tplc="3F507030">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="6.%1"/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="588B08A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="712ACD0E"/>
+    <w:lvl w:ilvl="0" w:tplc="2812A7C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.12.%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EE65713"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="889C62A8"/>
+    <w:lvl w:ilvl="0" w:tplc="50E007B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="504" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6084791F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0047A48"/>
+    <w:lvl w:ilvl="0" w:tplc="B6661F92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.10.%1."/>
+      <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="4104" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4824" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5544" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-[...140 lines deleted...]
-    <w:nsid w:val="25CD68EF"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66F063CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BFD60174"/>
-[...36 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:tmpl w:val="1D48AF00"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3816" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...75 lines deleted...]
-        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="3600" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="299745EB"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67266BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8286F25A"/>
-    <w:lvl w:ilvl="0" w:tplc="1C98351C">
+    <w:tmpl w:val="2C4E3C24"/>
+    <w:lvl w:ilvl="0" w:tplc="944CBB46">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="6.6.%1."/>
+      <w:lvlText w:val="6.9.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -14544,58 +12758,284 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="30FC6898"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="674E710F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="95288E60"/>
-    <w:lvl w:ilvl="0" w:tplc="741A71B4">
+    <w:tmpl w:val="29D2BB86"/>
+    <w:lvl w:ilvl="0" w:tplc="7ED2CA72">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="6.3.%1."/>
+      <w:lvlText w:val="6.8.%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DDB4924"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4544B38A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E404DED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D443E4E"/>
+    <w:lvl w:ilvl="0" w:tplc="88967DC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.1.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -14661,3291 +13101,515 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="365405CC"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F1E29E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="08B0C830"/>
-    <w:lvl w:ilvl="0" w:tplc="04090017">
+    <w:tmpl w:val="769CC5E6"/>
+    <w:lvl w:ilvl="0" w:tplc="B290CC40">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
-[...115 lines deleted...]
-      <w:lvlText w:val="6.5.%1."/>
+      <w:lvlText w:val="6.11.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...92 lines deleted...]
-        <w:rFonts w:cs="Times New Roman"/>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
-[...2205 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="127672984">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="387725603">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1425691422">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="450127267">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="351883884">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1872179721">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2037924117">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="416053432">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1763798596">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1374191087">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="771703339">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1064061971">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="940647657">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="474180571">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="273364271">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1359550743">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1270433084">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="805121243">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1902060860">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-[...8 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="20" w16cid:durableId="1576863562">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="21" w16cid:durableId="1662466739">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="22" w16cid:durableId="595015543">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="23" w16cid:durableId="1229457532">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
-[...2 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="24" w16cid:durableId="1526867213">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="25" w16cid:durableId="1415316596">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="13">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="26" w16cid:durableId="489947146">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="14">
-[...252 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1134761175">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="28">
-[...68 lines deleted...]
-  <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...3 lines deleted...]
-  <w:trackRevisions/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000917B9"/>
-[...262 lines deleted...]
-    <w:rsid w:val="00FF334B"/>
+    <w:rsidRoot w:val="00747C28"/>
+    <w:rsid w:val="000A02AA"/>
+    <w:rsid w:val="0038461F"/>
+    <w:rsid w:val="003E5377"/>
+    <w:rsid w:val="005954BF"/>
+    <w:rsid w:val="00624F20"/>
+    <w:rsid w:val="00747C28"/>
+    <w:rsid w:val="007C51F1"/>
+    <w:rsid w:val="00A47BE6"/>
+    <w:rsid w:val="00A67A0E"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="2902133E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{738D16C6-F0A6-4E0A-A4F3-505C6B887863}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...26 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -17990,2912 +13654,1074 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:right="-60"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-  </w:style>
-[...7 lines deleted...]
-    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:locked/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00747C28"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:locked/>
+    <w:rsid w:val="00747C28"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747C28"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747C28"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747C28"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747C28"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747C28"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747C28"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747C28"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00747C28"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar1">
-[...2 lines deleted...]
-    <w:locked/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00747C28"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-    <w:name w:val="Body Text Indent"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
     <w:pPr>
-      <w:ind w:left="720" w:hanging="720"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:locked/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00747C28"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...91 lines deleted...]
-      <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ref">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar1"/>
-    <w:semiHidden/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:locked/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00747C28"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...3 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="00747C28"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
-    <w:locked/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00747C28"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:rsid w:val="00747C28"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:locked/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="00747C28"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
-      <w:sz w:val="22"/>
-[...11 lines deleted...]
-      <w:lang w:val="en-US" w:bidi="ar-SA"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...272 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="00747C28"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...460 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...25 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:treasury.cash.management@undp.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:treasury.cash.management@undp.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...1342 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C472A68-01DA-42D8-8383-9D4D8FE2724B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3369</Words>
-  <Characters>19209</Characters>
+  <Words>3368</Words>
+  <Characters>19201</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>160</Lines>
   <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22533</CharactersWithSpaces>
+  <CharactersWithSpaces>22524</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>GUIDELINES ON USE OF THE TEMPLATE RFP FOR BANKING SERVICES</dc:title>
-  <dc:creator>nick.brown</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>