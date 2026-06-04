--- v0 (2025-10-08)
+++ v1 (2026-06-04)
@@ -1,9653 +1,8140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="0056660B" w:rsidP="00805BD2">
-      <w:pPr>
+    <w:p w14:paraId="1768CE9B" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">USER </w:t>
+        <w:t>USER GUIDELINES FOR</w:t>
       </w:r>
-      <w:r w:rsidR="00C40F6E" w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C40F6E" w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>RFP</w:t>
+        <w:t>RFP FOR BANKING SERVICES</w:t>
       </w:r>
-      <w:r w:rsidR="00B401F0" w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B401F0" w:rsidRPr="00AC52FE" w:rsidRDefault="00B401F0" w:rsidP="00805BD2">
-      <w:pPr>
+    <w:p w14:paraId="2ACABE3E" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0033497B" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E" w:rsidP="00251300">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="3EF11143" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The purpose</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the guidelines is to assist UNDP Offices </w:t>
+        <w:t xml:space="preserve"> of the guidelines is to assist UNDP Offices to conduct the RFP for Banking Services. In accordance with UNDP procurement policies and procedures, this should be a competitive bidding process. [</w:t>
       </w:r>
-      <w:r w:rsidR="00A36D91" w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For more information, see the User Guide Section on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7D7C">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7D7C">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Principles of Procurement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7D7C">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E">
-      <w:pPr>
+    <w:p w14:paraId="41300EC8" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0033497B" w:rsidRDefault="00C40F6E" w:rsidP="00251300">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="6BB3E785" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The responsibility</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for the award of a contract to a bank for the provision of banking services has been delegated by the Administrator to the Treasurer under UNDP Financial Regulations </w:t>
+        <w:t xml:space="preserve"> for the award of a contract to a bank for the provision of banking services has been delegated by the Administrator to the Treasurer under UNDP Financial Regulations and Rules, Rule 125.01. Only the Treasurer can approve the recommendation made by the Resident Representative (RR), or the Head of Office following the RFP exercise.  This approval leads to the issuance of a contract, known as the Agreement for Banking Services [ </w:t>
       </w:r>
-      <w:r w:rsidR="00A36D91" w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...83 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for </w:t>
-[...104 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>]. The Treasurer can delegate the signing of the Agreement to the RR or the Head of Office.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002216F6" w:rsidRDefault="002216F6">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p w14:paraId="6FC5C37D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002216F6" w:rsidRPr="00AC52FE" w:rsidRDefault="002216F6" w:rsidP="00251300">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="10E97B17" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002364D5">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The One UN principle</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should be applied to the RFP for banking services.  All UN agencies</w:t>
+        <w:t xml:space="preserve"> should be applied to the RFP for banking services.  All UN agencies that have their own bank relationship [</w:t>
       </w:r>
-      <w:r w:rsidR="00B13924">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>excluding Atlas Agencies</w:t>
+        <w:t>excluding Atlas Agencies for which UNDP CO provides banking services</w:t>
       </w:r>
-      <w:r w:rsidR="007B0D44" w:rsidRPr="00D06343">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for which UNDP CO provides banking services</w:t>
+        <w:t xml:space="preserve">] in the country should be invited to participate in the RFP process.  However, UN agencies are </w:t>
       </w:r>
-      <w:r w:rsidR="00D06343">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>not required</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to participate</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> to participate.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C40F6E" w:rsidRDefault="00C40F6E">
-      <w:pPr>
+    <w:p w14:paraId="6823CB63" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00235A74" w:rsidRDefault="00325DFE" w:rsidP="00251300">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="403E9159" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325DFE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Cost</w:t>
+        <w:t xml:space="preserve">Costs </w:t>
       </w:r>
-      <w:r w:rsidR="00235A74">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...110 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>incurred in the process for procuring banking services, such as the RFP document printing and advertisement, should be shared among the UNDP CO and participating UN agencies equitably. CO should estimate these costs in advance, advise the participating UN agencies and obtain their written agreement to share the costs. The CO is responsible for the cost recovery for RFP for banking services locally.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00945DAB" w:rsidRDefault="00945DAB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3B5ACAE4" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00325DFE" w:rsidRDefault="00325DFE">
-      <w:pPr>
+    <w:p w14:paraId="25265237" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0033497B" w:rsidRPr="00251300" w:rsidRDefault="00037697" w:rsidP="00251300">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A2CC319" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00037697">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The RFP should contain the following documents:</w:t>
       </w:r>
-      <w:r w:rsidR="00C40F6E" w:rsidRPr="00251300">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00945DAB" w:rsidRDefault="002E70EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="32457BFC" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">RFP </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Letter</w:t>
+        <w:t>RFP Cover Letter</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00945DAB" w:rsidRDefault="002E70EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="2EB24D96" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 1: Letter of Invitation </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00945DAB" w:rsidRDefault="002E70EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="09574192" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section 2: </w:t>
-[...11 lines deleted...]
-        <w:t>Proposers</w:t>
+        <w:t>Section 2: Instructions to Proposers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00945DAB" w:rsidRDefault="002E70EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="737B3BDA" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Section 2: Data Sheet</w:t>
       </w:r>
-      <w:r w:rsidR="00C40F6E" w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00945DAB" w:rsidRDefault="002E70EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="59B414C7" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Section 3: Term of Reference (TOR)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00945DAB" w:rsidRDefault="002E70EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="6C8DF66C" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section 4: </w:t>
+        <w:t>Section 4: Proposal Submission Format</w:t>
       </w:r>
-      <w:r w:rsidR="00C40F6E" w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00945DAB" w:rsidRDefault="002E70EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="1D338F2A" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section 5: </w:t>
+        <w:t>Section 5: Technical Proposal Form</w:t>
       </w:r>
-      <w:r w:rsidR="00C40F6E" w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00945DAB" w:rsidRDefault="00A31106">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="5E07F088" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section 6: </w:t>
-[...17 lines deleted...]
-        <w:t>Form</w:t>
+        <w:t>Section 6: Financial Proposal Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00945DAB" w:rsidRDefault="00A31106">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="71A38D09" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section 7: Personal Banking Services </w:t>
+        <w:t xml:space="preserve">Section 7: Personal Banking Services Form </w:t>
       </w:r>
-      <w:r w:rsidR="00C40F6E" w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B13924" w:rsidRDefault="00A31106">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="2A66873C" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Section</w:t>
+        <w:t>Section 8: Standard Agreement for Banking Services (including General Terms and  Conditions)</w:t>
       </w:r>
-      <w:r w:rsidR="00772887">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C40F6E" w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B13924" w:rsidRDefault="00B13924">
-      <w:pPr>
+    <w:p w14:paraId="3A5ED11A" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00945DAB" w:rsidRDefault="00037697">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6288B726" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00037697">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The Steps for Conducting the RFP for Banking Services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00037697">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00037697">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10191" w:type="dxa"/>
         <w:tblInd w:w="-684" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="695"/>
         <w:gridCol w:w="9496"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidTr="003755A0">
+      <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="0B4AB5C3" w14:textId="77777777" w:rsidTr="00DA0CD6">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E" w:rsidP="00F36A64">
-            <w:pPr>
+          <w:p w14:paraId="31E70B71" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F40020" w:rsidRPr="00DA7D7C" w:rsidRDefault="0033497B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="07AEB157" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Prepare the draft RFP Documentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53D60E6D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-[...27 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6480"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>RFP Cover [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Insert the relevant information</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F451CD" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Letter of Invitation [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Insert the relevant information</w:t>
             </w:r>
-            <w:r w:rsidR="00D06343">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F40020" w:rsidRDefault="0053685D" w:rsidP="004C79B3">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="18F2F606" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Instructions to Proposers [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Do not change the document</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F40020" w:rsidRDefault="0053685D" w:rsidP="004C79B3">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="3BD501C5" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Data Sheet [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Complete the Data Sheet as appropriate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F40020" w:rsidRDefault="0053685D" w:rsidP="004C79B3">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="75B1C83E" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Terms of Reference (TOR) [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Insert relevant information and complete the table for Key Attributes of Banking Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F40020" w:rsidRDefault="0053685D" w:rsidP="004C79B3">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="405BDF05" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Proposal Submission Form [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Insert relevant information and sign the bottom of the last page</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F40020" w:rsidRDefault="0053685D" w:rsidP="004C79B3">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="1F879D42" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Technical Proposal Form [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Category A is not to be altered. If any other changes need to be made to this form, please ensure the changes are inserted in the relevant service categories as B, C, D, etc.  This is to facilitate the ease of scoring in the evaluation process</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F40020" w:rsidRDefault="0053685D" w:rsidP="004C79B3">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="30A8A9AB" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Financial Proposal Form [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>This Form maybe modified depending on type of services required by the office</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F40020" w:rsidRDefault="0053685D" w:rsidP="004C79B3">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="5181E3E8" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Personal Banking Services Form [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>This Form may be modified depending on type of services required by the office</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F40020" w:rsidRDefault="0053685D" w:rsidP="004C79B3">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="7F110C80" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Contract Form [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>This is UNDP’s standard Agreement for Banking Services that we encourage all banks to adopt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F40020" w:rsidRDefault="0053685D" w:rsidP="004C79B3">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="4C1986CE" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...116 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>All the above should be prepared by incorporating UN Participating Agencies input, business requirement and their review and comments to the final RFP document.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A5573DE" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidTr="003755A0">
+      <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="58A93CE0" w14:textId="77777777" w:rsidTr="00DA0CD6">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E">
-            <w:pPr>
+          <w:p w14:paraId="4C2BB076" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F40020" w:rsidRPr="00DA7D7C" w:rsidRDefault="00D827FE" w:rsidP="004B15FC">
-[...55 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="431D88AB" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nominate the Evaluation Panel members</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F10CDE1" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22B70EB3" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The UNDP members shall be :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63BBBA53" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DRR (Operations) or Operations Manager</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E7DF11" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Team Leader/Chief, Finance Section/Unit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61654BA4" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Procurement Officer/Associate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0613C2D3" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="504"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F25CFE0" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:rPr>
-[...12 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The participating UN agencies members shall be nominated by the heads of respective agencies:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28A49932" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:tabs>
-[...15 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Maximum 3 members [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>from all participating UN agencies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D95DE51" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:tabs>
-[...27 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nominees should have proper qualifications, such as Operations Manager or Procurement Officers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097EAA63" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="1800"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...129 lines deleted...]
-              </w:numPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Treasurer will nominate her/his representative in CO Cash Management Unit of Treasury as a focal point to provide support for the RFP process.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B5B4D16" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidTr="003755A0">
+      <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="78A2FCC7" w14:textId="77777777" w:rsidTr="00DA0CD6">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E">
-            <w:pPr>
+          <w:p w14:paraId="6F914F30" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F40020" w:rsidRPr="00DA7D7C" w:rsidRDefault="00325DFE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3497E145" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Seek Treasury review and clearance of  1 and 2 above</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...34 lines deleted...]
-                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00945DAB" w:rsidRDefault="00B321B2">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="41A9DF38" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Treasury should review the draft RFP, prospective banks and nominated Evaluation Panel members.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE5484D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...30 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Treasury may seek clarification/amendments to the RFP draft document as appropriate.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73138D75" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...24 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Treasury authorizes the CO to proceed to next step.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5026B963" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidTr="003755A0">
+      <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="03BB4F3E" w14:textId="77777777" w:rsidTr="00DA0CD6">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E" w:rsidP="00791473">
-            <w:pPr>
+          <w:p w14:paraId="1FC85B20" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F40020" w:rsidRPr="00DA7D7C" w:rsidRDefault="00C40F6E">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="645CA5C7" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...31 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Advertise the RFP which shall include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5150A440" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DBA06BD" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Announcement to prospective banks that the UNDP is seeking proposals for banking services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04A15230" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...23 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The office/location where the full RFP documentation can be picked up by prospective banks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BDAA087" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The terms and conditions that govern the issuance of the RFP [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>see ANNEX 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC52FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00945DAB" w:rsidRDefault="00B321B2">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="4D4D3182" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>RFP shall be advertised in the newspaper for 2 days and on UNDP website.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25713998" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1656" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1656"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidTr="003755A0">
+      <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="4B0C3483" w14:textId="77777777" w:rsidTr="00DA0CD6">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E">
-            <w:pPr>
+          <w:p w14:paraId="43DBBAE4" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F40020" w:rsidRPr="00DA7D7C" w:rsidRDefault="00C40F6E">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5F9D8D99" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...27 lines deleted...]
-              <w:ind w:left="576" w:firstLine="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Distribute the RFP to qualified prospective banks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A4E1F71" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="576"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62190B5D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...119 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The RFP should only be distributed to prospective banks that are members of SWIFT [the acronym for Society for Worldwide Interbank Financial Telecommunication].  The prospective banks must supply of their SWIFT code as the evidence of their memberships in SWIFT.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75D5DC67" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="287551A8" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The CO determines the methods for distributing the RFP, either by mail, messenger delivery, or to be picked up by the banks.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033497B" w:rsidRPr="00AB10A3" w:rsidRDefault="0033497B" w:rsidP="00BD23E1">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="37CA65C9" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AAF9BFF" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...67 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The full RFP documentation may be “burnt” onto the appropriate number of CD-ROMs. This should reduce the costs of hard copy printing for UNDP.  This also allows the prospective banks to provide the information required by the RFP and complete the Proposals in the electronic format which facilitates the review by the Evaluation Panel.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E006684" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2069D0D6" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...71 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CO must verify the contents of each CD-ROM after "burning" to ensure the accuracy and completeness of the RFP documents. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="167D7763" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1341"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6659DC0A" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...59 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The full documentation should be made available to prospective banks.  The prospective bank list must be cleared by Treasury.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="205B6BFD" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E4A8227" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The CO should keep a log to record the distribution and receipt details including :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B7009AE" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>bank name</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00945DAB" w:rsidRDefault="00E40D81">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="54302742" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>address</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00945DAB" w:rsidRDefault="00E40D81">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="565F0104" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...23 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>contact person and his/her email address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B6E1D4" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>the date the RFP is distributed</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00945DAB" w:rsidRDefault="00E40D81">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="240240A8" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="12"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...63 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>the CO should stamp the date and time on the envelopes of the Proposals when they are received.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0577412E" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidTr="003755A0">
+      <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="7970788A" w14:textId="77777777" w:rsidTr="00DA0CD6">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E">
-            <w:pPr>
+          <w:p w14:paraId="2E476546" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F40020" w:rsidRPr="00DA7D7C" w:rsidRDefault="00820E6D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0405068D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:ind w:left="621" w:firstLine="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Hold the Pre-Bid Conference for prospective banks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FD8F3B6" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="621"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="510A7890" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...43 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>See RFP Section 2: Instructions to the Proposers, subsection F, No.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19C01849" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidTr="003755A0">
+      <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="764C1D8F" w14:textId="77777777" w:rsidTr="00DA0CD6">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E">
-            <w:pPr>
+          <w:p w14:paraId="6ACD4608" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F40020" w:rsidRPr="00DA7D7C" w:rsidRDefault="00C40F6E">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6004A381" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Open the Technical Proposals</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033497B" w:rsidRPr="00AC52FE" w:rsidRDefault="0033497B">
-[...9 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="2D017CC8" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D1CD43B" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The CO should form an ad-hoc committee with minimum 3 staff and/or officers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4606B187" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The committee members should sign the Declaration of Impartiality.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D55692" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>If the Technical Proposal is in paper form, the committee members must initial all pages of the Proposal and count total pages.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5866E04D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The details above are to be documented on the Technical Proposal Opening Record.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DB7CBD3" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The committee members should sign the Technical Proposal Opening Record after all Technical Proposals are opened.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033497B" w:rsidRPr="00AC52FE" w:rsidRDefault="0033497B">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0F136666" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidTr="003755A0">
+      <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="238E6FAF" w14:textId="77777777" w:rsidTr="00DA0CD6">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E">
-            <w:pPr>
+          <w:p w14:paraId="6116F43A" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F40020" w:rsidRPr="00DA7D7C" w:rsidRDefault="00C40F6E">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="48A449E2" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...67 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Review and evaluate the Technical Proposals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B343C2" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="353B4F74" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Use RFP Evaluation Tool/Technical Evaluation [</w:t>
             </w:r>
-            <w:r w:rsidRPr="0068182C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Annex 2</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0068182C" w:rsidRPr="0068182C" w:rsidRDefault="0068182C" w:rsidP="0068182C">
-[...2 lines deleted...]
-              <w:spacing w:after="120"/>
+          <w:p w14:paraId="3F63F726" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1800"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="790D36C1" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A1</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Credit Rating:</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...73 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> To evaluate the creditworthiness, or financial strength of the bank. Typically, ratings are expressed as letter grades that range from ‘AAA’, the strongest, to ‘D’ the weakest.  Ratings are determined not based on mathematical formulas alone but rather on credit rating agencies’ judgment and experience in evaluating the qualitative and quantitative information including non-public information about entities including banks.  Credit ratings give an independent assessment of a bank’s safety and soundness, and therefore, they must be given important consideration in assigning the score. If the bank is not rated by the internationally recognized credit rating agencies, the alternative option is to evaluate the ratings from the domestic credit rating company, or the bank ranking data from the country’s central bank.                                                                                      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B716FA" w:rsidRPr="004B15FC" w:rsidRDefault="00B716FA" w:rsidP="009720FE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0AFA9509" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A2</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Balance Sheet Position and Financial Statement Ratios:</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...73 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> To evaluate the bank’s operating results, capital position and strength, risk profile, growth and profit potential.  Except for Total Liabilities, the higher the amount of Total Assets, Net Income, and the higher the ratio of Return on Asset (ROA), Bank Core Capital / Total Deposit Liabilities Ratio, Bank Core Capital / Total Risk Weighted Assets Ratio, Bank Liquidity Ratio, the better are the bank’s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>financial strength.  When assigning the score, also pay attention to the trend (3 year comparison) and be alert to any negative trends in these ratios and balance sheet positions.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009720FE" w:rsidRPr="004842E1" w:rsidRDefault="00B716FA" w:rsidP="004842E1">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4A3424C1" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A3</w:t>
             </w:r>
-            <w:r w:rsidRPr="004842E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidR="00772887" w:rsidRPr="00772887">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...53 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Geographical Coverage &amp; Presence:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> To evaluate the bank’s geographic coverage in areas where UNDP and participating UN agencies have programme projects and activities that require banking services.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004842E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004842E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004842E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004842E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004842E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004842E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B716FA" w:rsidRPr="004B15FC" w:rsidRDefault="00B716FA" w:rsidP="009720FE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4D72D994" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>B1</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Beneficiary Charges:</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> To evaluate the bank’s practice as to whether it charges a fixed fee or a percentage on each payment initiated by UNDP [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>which reduces the payment amount to the beneficiary</w:t>
             </w:r>
-            <w:r w:rsidR="00A25790" w:rsidRPr="004B15FC">
-[...43 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">].  UNDP expects the full amount of payment to be received by beneficiaries. Payment service fees should be explicit and billed to UNDP according to the fee schedule, not to be embedded in individual payments. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00074655" w:rsidRPr="004B15FC" w:rsidRDefault="00B716FA" w:rsidP="00AB10A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4A11D7F5" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B2</w:t>
             </w:r>
-            <w:r w:rsidR="00074655" w:rsidRPr="004B15FC">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...44 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processing Time/Daily Cut-off Time: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> To evaluate the bank’s service capacity and flexibility.  The longer the service hours and more flexible deadlines, the better. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00074655" w:rsidRPr="004B15FC" w:rsidRDefault="00074655" w:rsidP="009720FE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2996C000" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B3</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Funds Availability:</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...57 lines deleted...]
-              <w:spacing w:after="120"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> To evaluate how timely the bank credits UNDP accounts for incoming funds and process outgoing payment.  For incoming funds, we expect the bank to credit UNDP account as soon as the bank receives the funds.  For outgoing payments, UNDP account should be debited only at the same time the payments are released. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17508C5B" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1800"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D2A24">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D2A24">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00614457" w:rsidRDefault="00B716FA" w:rsidP="009720FE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0825360F" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B4</w:t>
             </w:r>
-            <w:r w:rsidR="00074655" w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidR="00451C2C" w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Processing Payments for Beneficiaries without Bank Accounts:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> To evaluate the bank’s capacity to provide customized solutions.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...56 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:t>This might be relevant for some offices with more rudimentary banking systems in their respective countries.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B716FA" w:rsidRPr="004B15FC" w:rsidRDefault="00B716FA" w:rsidP="00AB10A3">
-[...2 lines deleted...]
-              <w:spacing w:after="120"/>
+          <w:p w14:paraId="16979D5E" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1800"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C6E62" w:rsidRPr="004B15FC" w:rsidRDefault="00B716FA" w:rsidP="009720FE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="517CD04D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B5-B6-B7-B8-B9</w:t>
             </w:r>
-            <w:r w:rsidR="002432A1" w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidR="00451C2C" w:rsidRPr="004B15FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Foreign Exchange:</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B15FC">
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> To evaluate the bank’s foreign exchange services including currency coverage, competitive market quotes, and timely settlement of the transaction, especially how soon the currency purchased can be credited to UNDP’s account, and cut off time for the foreign exchange services.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B716FA" w:rsidRPr="005D2A24" w:rsidRDefault="00B716FA" w:rsidP="009720FE">
-[...2 lines deleted...]
-              <w:spacing w:after="120"/>
+          <w:p w14:paraId="3C4FF9CE" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1800"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D2A24">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D2A24">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00772887" w:rsidRDefault="00B716FA" w:rsidP="009720FE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="632F39E3" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...106 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>C1-C2 – Capacity for Electronic Banking and Interface with Client ERP System:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> To assess the bank’s current system interface capacity, the plans to expand this capacity in the future, and timing; to understand the system requirement (if any) and operational procedures of using the bank’s electronic banking system.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25CCA271" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36808EE3" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>C3 – Security &amp; Control for Electronic Banking and Interface:</w:t>
             </w:r>
-            <w:r>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  To access the bank’s system security features and risk mitigation measures for electronic banking and system interface between bank and UNDP.   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B716FA" w:rsidRPr="005D2A24" w:rsidRDefault="00B716FA" w:rsidP="009720FE">
-[...2 lines deleted...]
-              <w:spacing w:after="120"/>
+          <w:p w14:paraId="7CF65907" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1800"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D2A24">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D2A24">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D2A24">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D2A24">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B716FA" w:rsidRPr="009720FE" w:rsidRDefault="00B716FA" w:rsidP="009720FE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="11C25516" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...43 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>C4 – Information Reporting:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> To evaluate whether same day and prior day reporting is available for balance and transaction details, and alternatives.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009720FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009720FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009720FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009720FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009720FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009720FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009720FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C6E62" w:rsidRPr="009720FE" w:rsidRDefault="00B716FA" w:rsidP="009720FE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6746E410" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...110 lines deleted...]
-              <w:spacing w:after="120"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D1 – Customer Service: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>To evaluate the organizational chart of the bank, the chain of command from the branch manager, the relationship manager for UNDP, to the key contact for on-going customer support, the response time and effective problem solving.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25A8270F" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1800"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00612653" w:rsidRDefault="0068182C" w:rsidP="0068182C">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3EEF3DD8" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E1 – Risk Management:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> To evaluate the bank's risk management practice and business continuity plans which could have major impact on how the bank supports UNDP and its clients in hardship areas and crisis.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00612653" w:rsidRPr="00612653" w:rsidRDefault="00612653" w:rsidP="00612653">
-[...9 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7B2467AC" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EAA3A61" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>F – Other Services:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  This is up to the CO to define if required services are not covered by category of services listed in A to E above.  If this section is to be included in the RFP, the CO must discuss with Treasury to finalize the service requirements and evaluation points. </w:t>
             </w:r>
-            <w:r w:rsidR="00B716FA" w:rsidRPr="003137E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006C2A0A" w:rsidRPr="003137E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidTr="003755A0">
+      <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="3AE70EC7" w14:textId="77777777" w:rsidTr="00DA0CD6">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E">
-            <w:pPr>
+          <w:p w14:paraId="2A5F5B40" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F40020" w:rsidRPr="00DA7D7C" w:rsidRDefault="00C40F6E">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="273C7573" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Open the Financial Proposals</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033497B" w:rsidRPr="00AC52FE" w:rsidRDefault="0033497B">
-[...9 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="55729664" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28005D76" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The ad-hoc committee members are convened to open the Financial Proposals after the Evaluation Panel completes the review of the Technical Proposal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="310E3742" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="096AAC15" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Same steps in </w:t>
             </w:r>
-            <w:r w:rsidR="00B73E2C" w:rsidRPr="00B73E2C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...28 lines deleted...]
-              <w:ind w:left="1296" w:firstLine="0"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6.7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are to be followed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C585195" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="433EA48F" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...22 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Evaluate the Financial Proposals and Summary Results</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="553BDD36" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74A24398" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Use RFP Evaluation Tool/Financial Evaluation [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>see ANNEX 2</w:t>
             </w:r>
-            <w:r w:rsidR="00720963">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="0068182C">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="10081C67" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22364A66" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Section A: Fee Proposal Data from Prospective Banks</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Key-in the price data in prospective banks’ Financial Proposals.  If it the price for the service is based on per unit cost, multiply the unit price to the estimated monthly volume for that service.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="0068182C">
-[...9 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="17D100A0" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4811BE3C" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Section B: Evaluate Individual Prospective Bank Proposal</w:t>
             </w:r>
-            <w:r>
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Follow the steps built in the table to enter relevant data.  The table will automatically calculate the Financial score for each prospective bank (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>you need to repeat the same steps for each bank</w:t>
             </w:r>
-            <w:r w:rsidR="002D19D0">
-[...48 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">).  The Financial score has two components: bank fee component (95%) and checking account interest rate (5%).  The formula is protected.  In a country that no interest is permitted to be paid for checking </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">account balances, enter 0 (zero) in the relevant fields.  The table will automatically assign 5 point to each prospective bank, and therefore, the impact on final Financial score is neutral for all prospective banks. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BBBE1E8" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21D66084" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Section C: Enter Result Obtained in Section B for each Prospective Bank</w:t>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – This section is self-explanatory.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38417CB3" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4359A336" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Use RFP Evaluation Tool/Summary Results</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Input the final score for Technical and Financial evaluations for each prospective bank.  The final combined scores are calculated automatically.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033497B" w:rsidRPr="00AC52FE" w:rsidRDefault="0033497B">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="60D733B2" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidTr="003755A0">
+      <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="1059409D" w14:textId="77777777" w:rsidTr="00DA0CD6">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E">
-            <w:pPr>
+          <w:p w14:paraId="4D2EBD56" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F40020" w:rsidRPr="00DA7D7C" w:rsidRDefault="00C40F6E">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="15226C4E" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Open and evaluate the P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...81 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ersonal Banking Services Proposal [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NOTE:</w:t>
             </w:r>
-            <w:r w:rsidR="00A35005" w:rsidRPr="00AB10A3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> only in event of tie following the Financial Evaluation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:i/>
-                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...46 lines deleted...]
-                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033497B" w:rsidRPr="00AC52FE" w:rsidRDefault="0033497B">
-[...8 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="64A19A91" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26B3894A" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It should be noted that UNDP is soliciting for banking services that support its corporate operations. It is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC52FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> soliciting for banking services that support the personal needs of staff.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC52FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00AC52FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00945DAB" w:rsidRDefault="00C17E3A">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="50A6A2D7" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...52 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>UNDP is nevertheless mindful that, when it enters into a contract with a bank, that bank will benefit not only from servicing UNDP and other participating UN agencies, but also from the large number of personal accounts that UN staff will open and the related business that may be generated. The RFP template therefore includes instructions to the pre-qualified prospective banks to provide a separate Personal Banking Services Proposal.  This Proposal should be s submitted in manner according to the RFP for Banking Services Section 7.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00AC52FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00945DAB" w:rsidRDefault="00C17E3A">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="23C1EC79" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...143 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Personal Banking Services Proposal should not be opened/reviewed until after the Technical and Financial Proposals have been evaluated. Only if the combined score for Technical and Financial Proposals after the evaluation result in a tie, i.e. two or more equal bids, then the ad-hoc committee is convened to open the Personal Banking Services Proposals for the tied banks.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="619993AE" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BC35D1D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...47 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Evaluation Panel reviews and compares the Personal Banking Services Proposals for the tied banks, including products offering, pricing, and customer services.  The Evaluation Panel then selects the bank that demonstrates the capacities to provide the best Personal Banking Services as the winning bid for the RFP.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70D818BE" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D3A30DA" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If steps in Section </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC52FE">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Section </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC52FE">
-[...98 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> result a clear winning bank, the ad-hoc committee is then convened to open the Personal Banking Services Proposal from the selected bank only.  The Personal Banking Services Proposals from remaining banks are not to be opened.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C70F08A" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03C8B3B4" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>The personal banking services offered to the UN staff should be included as an ANNEX in the final Agreement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45A2C480" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidTr="003755A0">
+      <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="59060E5C" w14:textId="77777777" w:rsidTr="00DA0CD6">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E">
-            <w:pPr>
+          <w:p w14:paraId="4B107FE8" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F40020" w:rsidRPr="00DA7D7C" w:rsidRDefault="00C40F6E">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5307BBF3" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...40 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finalize the Evaluation Panel’s recommendation </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AC23CDB" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38A586C2" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Evaluation Panel should complete and sign the Evaluation Report that provides the qualitative and quantitative assessment of all Proposals and the rationales for the final recommendation.  Attach all supporting documents including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="412F9B37" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A62658B" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="19"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Scoring tables for Technical and Financial Proposals</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00945DAB" w:rsidRDefault="00412091">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0BDE7A2A" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="19"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>RFP distribution and Proposal receiving log</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00945DAB" w:rsidRDefault="00412091">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7101499D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="19"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>RFP opening records</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00945DAB" w:rsidRDefault="00412091">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5971FA41" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="19"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Declaration of Impartiality forms</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033497B" w:rsidRPr="00AC52FE" w:rsidRDefault="0033497B">
-            <w:pPr>
+          <w:p w14:paraId="049A70F3" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1980"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33EBCBE2" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...30 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The CAP of the CO reviews the Evaluation Report along with supporting documents to ensure that the procurement procedures and guidelines governing RFP for Banking Services are followed as well as that the winning bank is the ‘best value for money’.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77F95A04" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33FF3F25" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...53 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The CAP endorses the recommendation by the Evaluation Panel and submits the CAP minutes, along with all documentation to the RR, or the Head of the Office.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6226334C" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E8AE809" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...49 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The RR or the head of the CO makes final endorsement and submits the documents to the Treasurer.  The documents should include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F4A405" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01452C50" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>All proposals submitted by the banks</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00945DAB" w:rsidRDefault="00412091">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="55C19A08" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signed Evaluation Report including supporting documents</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00945DAB" w:rsidRDefault="00412091">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7F3EFBBF" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CAP minutes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00945DAB" w:rsidRDefault="00412091">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2E4CC7B2" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...55 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RR or the Head of Office’s endorsement </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5295D480" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="975"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidTr="003755A0">
+      <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="7FD430E9" w14:textId="77777777" w:rsidTr="00DA0CD6">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E" w:rsidP="00AC52FE">
-            <w:pPr>
+          <w:p w14:paraId="5861D3C9" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F40020" w:rsidRPr="00DA7D7C" w:rsidRDefault="00724E4A">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3C06A33B" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...41 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Decision by the Treasurer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65B0E6C6" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E9219B0" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...53 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Treasurer approves the recommendation based on a review of the Evaluation Report, CAP minutes and RR’s endorsement. Incomplete or non-compliance with procedures and guidelines may delay the approval decision or result in a rejection.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F05405" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="990" w:hanging="414"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidTr="003755A0">
+      <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="052616DA" w14:textId="77777777" w:rsidTr="00DA0CD6">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E">
-            <w:pPr>
+          <w:p w14:paraId="0A654678" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F40020" w:rsidRPr="00DA7D7C" w:rsidRDefault="00C40F6E">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6A4D2BC1" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...40 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Finalize the draft Agreement and Signing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D9473DD" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="332DBC94" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...35 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Treasurer signs the Delegation of Authority to the RR, or the Head of Office for him/her to sign the Agreement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA844B1" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E602CB7" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...49 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Any changes/amendments to the Agreement must be cleared by LSO prior to final approval by the Treasurer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AA05068" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63397D25" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...59 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Agreement term is for an initial 5 years with option at UNDP’s discretion to extend another 5 years, subject to satisfactory annual bank services review to be performed by the CO (see Bank Scorecard to be released in Bank Relationship Management POPP) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F82ECB4" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CBF7D52" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...35 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The final Agreement  shall include: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69379B03" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bank Relationship Contact and Routine Service Contact</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00464A75" w:rsidRPr="00464A75" w:rsidRDefault="00464A75">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1542B555" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Schedule for Service Standards </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00464A75" w:rsidRDefault="00464A75">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3B333F4B" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Schedule for Funds Availability </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00945DAB" w:rsidRDefault="00F92CAF">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="380FE9AD" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Schedule for Bank Charges </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00464A75" w:rsidRPr="00464A75" w:rsidRDefault="00464A75">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="55846BFC" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="22"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...35 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANNEX for Personal Banking Services  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="542F9017" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FB7B1A0" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:rPr>
-[...65 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The copy of the delegation of authority accepted by the RR, or the Head of Office, along with the executed copy of the Agreement [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>signed by both UNDP and the selected bank</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] must be sent to the Treasurer for the files.                                                                                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidTr="003755A0">
+      <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="4089E113" w14:textId="77777777" w:rsidTr="00DA0CD6">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E">
-            <w:pPr>
+          <w:p w14:paraId="214766DD" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F40020" w:rsidRPr="00DA7D7C" w:rsidRDefault="007B3DC2">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4B41F291" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Implement the Agreement </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B3DC2" w:rsidRPr="00AC52FE" w:rsidRDefault="007B3DC2" w:rsidP="00A31106">
-            <w:pPr>
+          <w:p w14:paraId="3C038D0D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F470688" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...65 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>If the selected bank is the current service provider, the implementation still requires the execution of the Agreement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D2954E" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1296" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1296"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33B69B97" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>If the selected bank is a new service provider, Treasury will work with the CO on implementation including :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F7BC9EA" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="1800" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3748"/>
               <w:gridCol w:w="3722"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009D4FD4" w:rsidTr="00FD0BD7">
+            <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="28C90C8F" w14:textId="77777777" w:rsidTr="00DA0CD6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009D4FD4" w:rsidRPr="00FD0BD7" w:rsidRDefault="00FD0BD7" w:rsidP="009D4FD4">
+                <w:p w14:paraId="4AFE22F3" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00FD0BD7">
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>Steps</w:t>
-[...6 lines deleted...]
-                    <w:t xml:space="preserve"> </w:t>
+                    <w:t xml:space="preserve">Steps </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009D4FD4" w:rsidRPr="009D4FD4" w:rsidRDefault="009D4FD4" w:rsidP="009D4FD4">
+                <w:p w14:paraId="128F9162" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="009D4FD4">
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>Responsible</w:t>
-[...6 lines deleted...]
-                    <w:t xml:space="preserve"> parties</w:t>
+                    <w:t>Responsible parties</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009D4FD4" w:rsidTr="00FD0BD7">
+            <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="06EAF0C3" w14:textId="77777777" w:rsidTr="00DA0CD6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009D4FD4" w:rsidRPr="009D4FD4" w:rsidRDefault="009D4FD4" w:rsidP="009D4FD4">
+                <w:p w14:paraId="43F38704" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>P</w:t>
-[...5 lines deleted...]
-                    <w:t xml:space="preserve">repare the letter for opening bank accounts </w:t>
+                    <w:t xml:space="preserve">Prepare the letter for opening bank accounts </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D06C65" w:rsidRDefault="00D06C65" w:rsidP="00D06C65">
+                <w:p w14:paraId="708F7FB7" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="009D4FD4" w:rsidRDefault="00D06C65" w:rsidP="00D06C65">
+                <w:p w14:paraId="4C237276" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Treasurer</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009D4FD4" w:rsidTr="00FD0BD7">
+            <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="37D03BF0" w14:textId="77777777" w:rsidTr="00DA0CD6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009D4FD4" w:rsidRPr="009D4FD4" w:rsidRDefault="009D4FD4" w:rsidP="009D4FD4">
+                <w:p w14:paraId="7E231EC9" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>S</w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> </w:t>
+                    <w:t xml:space="preserve">Set new bank accounts in Atlas and in Bank Administration System </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009D4FD4" w:rsidRDefault="00D06C65" w:rsidP="00D06C65">
+                <w:p w14:paraId="2460FCD5" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Treasury Assistant </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009D4FD4" w:rsidTr="00FD0BD7">
+            <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="1531981C" w14:textId="77777777" w:rsidTr="00DA0CD6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009D4FD4" w:rsidRPr="009D4FD4" w:rsidRDefault="009D4FD4" w:rsidP="009D4FD4">
+                <w:p w14:paraId="4A9847BE" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AC52FE">
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">SWIFT reporting, if applicable </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009D4FD4" w:rsidRDefault="00D06C65" w:rsidP="009D4FD4">
+                <w:p w14:paraId="4F0530E5" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>OIST and the selected bank</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009D4FD4" w:rsidTr="00FD0BD7">
+            <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="42760510" w14:textId="77777777" w:rsidTr="00DA0CD6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009D4FD4" w:rsidRDefault="009D4FD4" w:rsidP="009D4FD4">
+                <w:p w14:paraId="2AA538A0" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>E</w:t>
-[...11 lines deleted...]
-                    <w:t>including AP, AR, BT, Deal as applicable</w:t>
+                    <w:t>Enter settlement instructions in Atlas including AP, AR, BT, Deal as applicable</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="009A21C4" w:rsidRPr="009D4FD4" w:rsidRDefault="009A21C4" w:rsidP="009D4FD4">
+                <w:p w14:paraId="1F7A0C6C" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Ensure payroll to be linked to the new bank account and delinked the old account</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D06C65" w:rsidRDefault="00D06C65" w:rsidP="009D4FD4">
+                <w:p w14:paraId="283B4ADA" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="009D4FD4" w:rsidRDefault="00D06C65" w:rsidP="009D4FD4">
+                <w:p w14:paraId="05B348D8" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Treasury Specialist for Systems</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4" w:rsidP="009D4FD4">
+                <w:p w14:paraId="49FE2A0F" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4" w:rsidP="009D4FD4">
+                <w:p w14:paraId="36A06601" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Global Payroll</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009D4FD4" w:rsidTr="00FD0BD7">
+            <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="7011E9E0" w14:textId="77777777" w:rsidTr="00DA0CD6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009D4FD4" w:rsidRPr="009D4FD4" w:rsidRDefault="009D4FD4" w:rsidP="009D4FD4">
+                <w:p w14:paraId="44AD0257" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Interface between Atlas and bank system, if applicable</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009D4FD4" w:rsidRDefault="00D06C65" w:rsidP="009D4FD4">
+                <w:p w14:paraId="3C3FA10B" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>OIST, CO Finance and IT Units, and the selected bank</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D06C65" w:rsidTr="00FD0BD7">
+            <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="3E07F86D" w14:textId="77777777" w:rsidTr="00DA0CD6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D06C65" w:rsidRPr="009D4FD4" w:rsidRDefault="00D06C65" w:rsidP="009D4FD4">
+                <w:p w14:paraId="7A463021" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Perform the test for EFT transaction </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D06C65" w:rsidRDefault="00D06C65" w:rsidP="00472502">
+                <w:p w14:paraId="71B168A2" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>OIST, CO Finance and IT Units, and the selected bank</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D06C65" w:rsidTr="00FD0BD7">
+            <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="72E24387" w14:textId="77777777" w:rsidTr="00DA0CD6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D06C65" w:rsidRPr="009D4FD4" w:rsidRDefault="00D06C65" w:rsidP="009D4FD4">
+                <w:p w14:paraId="52D244E3" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>A</w:t>
-[...5 lines deleted...]
-                    <w:t xml:space="preserve">gree on the effective date of using the new bank accounts and closing the old bank accounts </w:t>
+                    <w:lastRenderedPageBreak/>
+                    <w:t xml:space="preserve">Agree on the effective date of using the new bank accounts and closing the old bank accounts </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D06C65" w:rsidRDefault="00D06C65" w:rsidP="009D4FD4">
+                <w:p w14:paraId="67A9A9C1" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>HQ CO Cash Management and the CO Finance Unit</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D06C65" w:rsidTr="00FD0BD7">
+            <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="570F34B0" w14:textId="77777777" w:rsidTr="00DA0CD6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D06C65" w:rsidRPr="009D4FD4" w:rsidRDefault="00D06C65" w:rsidP="009D4FD4">
+                <w:p w14:paraId="6D4579E4" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>R</w:t>
-[...5 lines deleted...]
-                    <w:t xml:space="preserve">econcile old accounts in full </w:t>
+                    <w:t xml:space="preserve">Reconcile old accounts in full </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D06C65" w:rsidRDefault="00D06C65" w:rsidP="009D4FD4">
+                <w:p w14:paraId="1D6216BE" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>The CO Finance Unit</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D06C65" w:rsidTr="00FD0BD7">
+            <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="6344CB40" w14:textId="77777777" w:rsidTr="00DA0CD6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D06C65" w:rsidRPr="009D4FD4" w:rsidRDefault="00D06C65" w:rsidP="009D4FD4">
+                <w:p w14:paraId="7D653095" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>P</w:t>
-[...5 lines deleted...]
-                    <w:t xml:space="preserve">repare the letter to close old bank accounts 90 days after the effective date of the new bank accounts </w:t>
+                    <w:t xml:space="preserve">Prepare the letter to close old bank accounts 90 days after the effective date of the new bank accounts </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D06C65" w:rsidRDefault="00D06C65" w:rsidP="00D06C65">
+                <w:p w14:paraId="2E05AC81" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00D06C65" w:rsidRDefault="00D06C65" w:rsidP="00D06C65">
+                <w:p w14:paraId="2AB7ABC1" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>HQ CO Cash Management, the CO Finance Unit, and Treasury Assistant</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D06C65" w:rsidTr="00FD0BD7">
+            <w:tr w:rsidR="004849FA" w:rsidRPr="004849FA" w14:paraId="7AB0D668" w14:textId="77777777" w:rsidTr="00DA0CD6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3748" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009A21C4" w:rsidRPr="009D4FD4" w:rsidRDefault="00D06C65" w:rsidP="009A21C4">
+                <w:p w14:paraId="613642AB" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="48"/>
+                      <w:numId w:val="25"/>
                     </w:numPr>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>C</w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> in Atlas</w:t>
+                    <w:t>Change the closed bank accounts status to inactive in Atlas</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3722" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00D06C65" w:rsidRDefault="00D06C65" w:rsidP="009D4FD4">
+                <w:p w14:paraId="79A893F4" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00D06C65" w:rsidRDefault="00D06C65" w:rsidP="009D4FD4">
+                <w:p w14:paraId="5340DED1" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                   <w:pPr>
-                    <w:pStyle w:val="BodyTextIndent2"/>
                     <w:tabs>
-                      <w:tab w:val="clear" w:pos="5040"/>
                       <w:tab w:val="left" w:pos="6480"/>
                     </w:tabs>
-                    <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="009503C3">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Treasury Specialist for Systems</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="009D4FD4" w:rsidRDefault="009D4FD4" w:rsidP="009D4FD4">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+          <w:p w14:paraId="6D1E55DB" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="1800" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="BodyTextIndent2"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FD098FC" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:ind w:left="360" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00853C2A" w:rsidRPr="00AC52FE" w:rsidRDefault="00853C2A" w:rsidP="00F36A64">
-      <w:pPr>
+    <w:p w14:paraId="048C7477" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="40"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC550E" w:rsidRPr="00DC550E" w:rsidRDefault="00464A75" w:rsidP="00DA7D7C">
-      <w:pPr>
+    <w:p w14:paraId="1B5CB58D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC550E" w:rsidRPr="00DC550E" w:rsidRDefault="00DC550E" w:rsidP="00DA7D7C">
-      <w:pPr>
+    <w:p w14:paraId="4EAD9E2A" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC550E" w:rsidRDefault="00DC550E" w:rsidP="00DC550E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="75999715" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">All communications from COs for RFP for Banking Services are to be sent to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00D27449">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="009503C3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>treasury.cash.management@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E6B48" w:rsidRPr="00DC550E" w:rsidRDefault="00DC550E" w:rsidP="00DA7D7C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2045FB10" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC550E">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Citibank, Standard Chartered Bank, and Standard Bank have signed the standard Agreement; upon their selection the template will be provided to the RR or Head of Office with the delegation of authority from the Treasurer.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00464A75" w:rsidRDefault="00464A75" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="37BD6729" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A028D" w:rsidRDefault="00EF5985" w:rsidP="00AB10A3">
-      <w:pPr>
+    <w:p w14:paraId="782B5B45" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00464A75" w:rsidRDefault="00EF5985" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="32595BEE" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="292888A9" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="130F9503" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="57D450DB" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="072EC751" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="28A1152A" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="46B5C293" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="45F664D5" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="18871AA5" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="1215E890" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="6D878DC3" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="04566D8D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="02B56982" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="049D44F2" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="206AAB8B" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="3743C3BC" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="3DB8E27E" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="78D5E02D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="40060779" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="1DE70199" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="009503C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068182C" w:rsidRDefault="0068182C" w:rsidP="000E6B48">
-      <w:pPr>
+    <w:p w14:paraId="4235113D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E33604" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009503C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANNEX I </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9BFDAA" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Advertisement </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E">
-      <w:pPr>
+    <w:p w14:paraId="6E5F1DCC" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="004849FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC52FE">
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Announcing the UN’s Solicitation for Proposals for Banking Services</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00DC550E">
-      <w:pPr>
+    <w:p w14:paraId="6DDC1E8C" w14:textId="2EB02A60" w:rsidR="00DA504D" w:rsidRPr="009503C3" w:rsidRDefault="004849FA" w:rsidP="009503C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:sz w:val="40"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009503C3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F22FBFF" wp14:editId="4E511119">
                 <wp:extent cx="4663440" cy="7389495"/>
                 <wp:effectExtent l="0" t="0" r="22860" b="20955"/>
-                <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4663440" cy="7389495"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="25400">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
@@ -9656,371 +8143,363 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="7290" w:type="dxa"/>
                               <w:tblInd w:w="108" w:type="dxa"/>
                               <w:tblBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               </w:tblBorders>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="990"/>
                               <w:gridCol w:w="4320"/>
                               <w:gridCol w:w="1980"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="009A21C4">
+                            <w:tr w:rsidR="004849FA" w14:paraId="570A3689" w14:textId="77777777">
                               <w:trPr>
                                 <w:cantSplit/>
                                 <w:trHeight w:val="1260"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="990" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                                <w:p w14:paraId="46335E45" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
                                   <w:pPr>
                                     <w:ind w:right="-60"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:noProof/>
-                                      <w:lang w:val="en-US"/>
                                     </w:rPr>
                                     <w:drawing>
-                                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39D1CA51" wp14:editId="404B5BD2">
                                         <wp:extent cx="495300" cy="1009650"/>
                                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                         <wp:docPr id="2" name="Picture 1" descr="undplogo_blk_small"/>
                                         <wp:cNvGraphicFramePr>
                                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                         </wp:cNvGraphicFramePr>
                                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                               <pic:nvPicPr>
                                                 <pic:cNvPr id="0" name="Picture 1" descr="undplogo_blk_small"/>
                                                 <pic:cNvPicPr>
                                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                                 </pic:cNvPicPr>
                                               </pic:nvPicPr>
                                               <pic:blipFill>
-                                                <a:blip r:embed="rId10">
+                                                <a:blip r:embed="rId8">
                                                   <a:extLst>
                                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                     </a:ext>
                                                   </a:extLst>
                                                 </a:blip>
                                                 <a:srcRect/>
                                                 <a:stretch>
                                                   <a:fillRect/>
                                                 </a:stretch>
                                               </pic:blipFill>
                                               <pic:spPr bwMode="auto">
                                                 <a:xfrm>
                                                   <a:off x="0" y="0"/>
                                                   <a:ext cx="495300" cy="1009650"/>
                                                 </a:xfrm>
                                                 <a:prstGeom prst="rect">
                                                   <a:avLst/>
                                                 </a:prstGeom>
                                                 <a:noFill/>
                                                 <a:ln>
                                                   <a:noFill/>
                                                 </a:ln>
                                               </pic:spPr>
                                             </pic:pic>
                                           </a:graphicData>
                                         </a:graphic>
                                       </wp:inline>
                                     </w:drawing>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4320" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                                <w:p w14:paraId="3BB44FF0" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
                                   <w:pPr>
                                     <w:ind w:right="-60"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:sz w:val="36"/>
                                       <w:szCs w:val="36"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                                <w:p w14:paraId="0F6B7FFC" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
                                   <w:pPr>
                                     <w:pStyle w:val="Heading2"/>
                                     <w:rPr>
-                                      <w:bCs w:val="0"/>
+                                      <w:bCs/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
-                                      <w:bCs w:val="0"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">REQUEST FOR PROPOSALS </w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                                <w:p w14:paraId="2A199933" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
                                   <w:pPr>
                                     <w:pStyle w:val="Heading2"/>
                                     <w:rPr>
-                                      <w:bCs w:val="0"/>
+                                      <w:bCs/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
-                                      <w:bCs w:val="0"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                     <w:t>FOR</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                                <w:p w14:paraId="33170B46" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
                                   <w:pPr>
                                     <w:pStyle w:val="Heading2"/>
                                     <w:rPr>
-                                      <w:bCs w:val="0"/>
-                                      <w:sz w:val="32"/>
+                                      <w:bCs/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
-                                    <w:rPr>
-[...2 lines deleted...]
-                                    </w:rPr>
                                     <w:t xml:space="preserve">BANKING SERVICES </w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                                <w:p w14:paraId="16185CCA" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:b/>
                                       <w:sz w:val="36"/>
                                       <w:szCs w:val="36"/>
                                       <w:u w:val="single"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1980" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                                <w:p w14:paraId="3FAC7B7D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
                                   <w:pPr>
                                     <w:ind w:right="-60"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:color w:val="FFFFFF"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:noProof/>
-                                      <w:lang w:val="en-US"/>
                                     </w:rPr>
                                     <w:drawing>
-                                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="260E4B53" wp14:editId="0D6C864C">
                                         <wp:extent cx="1114425" cy="971550"/>
                                         <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                                         <wp:docPr id="4" name="Picture 2" descr="UN_logo_bw"/>
                                         <wp:cNvGraphicFramePr>
                                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                         </wp:cNvGraphicFramePr>
                                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                               <pic:nvPicPr>
                                                 <pic:cNvPr id="0" name="Picture 2" descr="UN_logo_bw"/>
                                                 <pic:cNvPicPr>
                                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                                 </pic:cNvPicPr>
                                               </pic:nvPicPr>
                                               <pic:blipFill>
-                                                <a:blip r:embed="rId11">
+                                                <a:blip r:embed="rId9">
                                                   <a:extLst>
                                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                     </a:ext>
                                                   </a:extLst>
                                                 </a:blip>
                                                 <a:srcRect/>
                                                 <a:stretch>
                                                   <a:fillRect/>
                                                 </a:stretch>
                                               </pic:blipFill>
                                               <pic:spPr bwMode="auto">
                                                 <a:xfrm>
                                                   <a:off x="0" y="0"/>
                                                   <a:ext cx="1114425" cy="971550"/>
                                                 </a:xfrm>
                                                 <a:prstGeom prst="rect">
                                                   <a:avLst/>
                                                 </a:prstGeom>
                                                 <a:noFill/>
                                                 <a:ln>
                                                   <a:noFill/>
                                                 </a:ln>
                                               </pic:spPr>
                                             </pic:pic>
                                           </a:graphicData>
                                         </a:graphic>
                                       </wp:inline>
                                     </w:drawing>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                          <w:p w14:paraId="3DDB1497" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                             <w:pPr>
                               <w:ind w:right="-215"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="2"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="7200" w:type="dxa"/>
                               <w:tblInd w:w="108" w:type="dxa"/>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="7200"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="009A21C4">
+                            <w:tr w:rsidR="004849FA" w14:paraId="5D689251" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="8772"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="7200" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                                <w:p w14:paraId="18B1B123" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA" w:rsidP="00152C71">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:sz w:val="8"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                                <w:p w14:paraId="73E53BBE" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="00152C71">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">The United Nations requests proposals for banking services for the benefit of the United Nations Organizations in </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>[Note: Insert Country]</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>.</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                                <w:p w14:paraId="3C31D26C" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="00152C71">
                                   <w:pPr>
                                     <w:ind w:left="360" w:hanging="360"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                                <w:p w14:paraId="5E625060" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Eligible </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>banks</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
@@ -10135,100 +8614,102 @@
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>17:00;</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                                <w:p w14:paraId="7CB2563A" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">The RFP is </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:u w:val="single"/>
                                     </w:rPr>
                                     <w:t>only</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> open to Banks that are registered members of SWIFT. Prospective Banks are required to provide their SWIFT number when collecting the RFP;</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                                <w:p w14:paraId="60A2E9BA" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">A Pre-Bid Conference will take place on </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:bCs/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">[Note: Insert day/date] </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
@@ -10305,56 +8786,57 @@
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>]</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>;</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                                <w:p w14:paraId="64ED6BBF" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Proposals in accordance with RFP must be received no later than </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:bCs/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>[Note: Insert time]</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
@@ -10388,169 +8870,173 @@
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>[Note: Insert day/date]</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>;</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                                <w:p w14:paraId="034B5CCD" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>Proposals will be evaluated in accordance with internationally accepted practices. In particular, they will be evaluated on their responsiveness to implementing the requisite banking services;</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                                <w:p w14:paraId="7D33D2DA" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>The UN</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>DP</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> reserves the right to accept or reject, in part or whole, any or all of the proposals at any time without assigning any reason whatsoever;</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                                <w:p w14:paraId="482CDFBF" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>The costs of preparing the proposals and of negotiating the contract are not reimbursable by the UN</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>DP</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>;</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                                <w:p w14:paraId="7C90782D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Proposals </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00720963">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:b/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:u w:val="single"/>
                                     </w:rPr>
                                     <w:t>must</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -10562,483 +9048,469 @@
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>DP</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> will make its best effort to select a firm within this period;</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:br/>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                                <w:p w14:paraId="4D5F55BA" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="1"/>
                                     </w:numPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>The UN</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>DP</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> does not bind itself in any way to select the firm offering</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00152C71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> the lowest prices.</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="009A21C4">
+                            <w:tr w:rsidR="004849FA" w14:paraId="2297A220" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="6369"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="7200" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                                <w:p w14:paraId="0FC20DC9" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA" w:rsidP="00152C71">
                                   <w:pPr>
                                     <w:pStyle w:val="Heading3"/>
-                                    <w:jc w:val="left"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                          <w:p w14:paraId="2E3371C1" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                             <w:pPr>
                               <w:ind w:right="-215"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="12700" tIns="12700" rIns="12700" bIns="12700" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:48.6pt;margin-top:7.95pt;width:367.2pt;height:581.85pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBO5/PmIgIAAEkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v0zAUfUfiP1h+p0m7ruuiptPUUYQ0&#10;YGLwAxzHSSz8xbXbdPx6rp2sZMATIg+Wr319fO4519ncnLQiRwFeWlPS+SynRBhua2nakn79sn+z&#10;psQHZmqmrBElfRKe3mxfv9r0rhAL21lVCyAIYnzRu5J2IbgiyzzvhGZ+Zp0wuNlY0CxgCG1WA+sR&#10;XatskeerrLdQO7BceI+rd8Mm3Sb8phE8fGoaLwJRJUVuIY2QxiqO2XbDihaY6yQfabB/YKGZNHjp&#10;GeqOBUYOIP+A0pKD9bYJM251ZptGcpFqwGrm+W/VPHbMiVQLiuPdWSb//2D5x+MDEFmjd5QYptGi&#10;zygaM60SZBHl6Z0vMOvRPUAs0Lt7y795YuyuwyxxC2D7TrAaSc1jfvbiQAw8HiVV/8HWiM4OwSal&#10;Tg3oCIgakFMy5OlsiDgFwnFxuVpdLJfoG8e9q4v19fL6Mt3BiufjDnx4J6wmcVJSQPIJnh3vfYh0&#10;WPGckuhbJeu9VCoF0FY7BeTIsDv26RvR/TRNGdKXdHG5zPME/WLTTzHy9P0NQ8uAfa6kLun6nMSK&#10;KNxbU6cuDEyqYY6clRmVjOINJoRTdRr9qGz9hJqCHfoZ3x9OOgs/KOmxl0vqvx8YCErUexN9WVwh&#10;dRKmAUyDahowwxGqpIGSYboLw4M5OJBthzfNkwzG3qKXjUwqR58HViNv7Nck/vi24oOYxinr1x9g&#10;+xMAAP//AwBQSwMEFAAGAAgAAAAhABDG3ErgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SFwQdVLatAlxqoKEKEfaSnB04yWO6p/Idtvw9iwnOO7MaPabejVaw84YYu+dgHyS&#10;AUPXetW7TsB+93K/BBaTdEoa71DAN0ZYNddXtayUv7h3PG9Tx6jExUoK0CkNFeex1WhlnPgBHXlf&#10;PliZ6AwdV0FeqNwaPs2yglvZO/qg5YDPGtvj9mQFrPPi7fN1mM0+ojmqcX73ZMJGC3F7M64fgSUc&#10;018YfvEJHRpiOviTU5EZAeViSknS5yUw8pcPeQHsQEK+KAvgTc3/T2h+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAE7n8+YiAgAASQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABDG3ErgAAAACgEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" strokeweight="2pt">
+              <v:rect w14:anchorId="0F22FBFF" id="Rectangle 2" o:spid="_x0000_s1026" style="width:367.2pt;height:581.85pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0ElUeDQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ0zQ14hRFugwD&#10;ugvQ7QMUWbaFyaJGKbGzrx+lpKl3eRqmB4GUqKPDQ3J1N3SGHRR6Dbbk00nOmbISKm2bkn/9sn2z&#10;5MwHYSthwKqSH5Xnd+vXr1a9K9QMWjCVQkYg1he9K3kbgiuyzMtWdcJPwClLlzVgJwK52GQVip7Q&#10;O5PN8nyR9YCVQ5DKezp9OF3ydcKvayXDp7r2KjBTcuIW0o5p38U9W69E0aBwrZZnGuIfWHRCW/r0&#10;AvUggmB71H9AdVoieKjDREKXQV1rqVIOlM00/y2bp1Y4lXIhcby7yOT/H6z8eHhynzFS9+4R5DfP&#10;LGxaYRt1jwh9q0RF302jUFnvfHF5EB1PT9mu/wAVlVbsAyQNhhq7CEjZsSFJfbxIrYbAJB3OF4ur&#10;+ZwqIunu5mp5O7+9Tn+I4vm5Qx/eKehYNEqOVMsELw6PPkQ6ongOSfTB6GqrjUkONruNQXYQVPdt&#10;Wmd0Pw4zlvUln13P8zxB/3Lpxxh5Wn/D6HSgDja6K/nyEiSKKNxbW6X+CkKbk02cjT0rGcWLfeqL&#10;MOwGCozmDqojaYpw6lSaLDJawB+c9dSlJfff9wIVZ+a9jXWZ3RB1FsYOjp3d2BFWElTJA2cncxNO&#10;o7B3qJuWfpomGSzcUy1rnVR+YXXmTZ2YxD9PTWz1sZ+iXmZ7/RMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AEwASyrdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdUJDikKcqiAh&#10;4EhBao9uvMRR7XUUu234exYucBlpNaOZt/Vy8k4ccYx9IAX5LAOB1AbTU6fg4/3p+g5ETJqMdoFQ&#10;wRdGWDbnZ7WuTDjRGx7XqRNcQrHSCmxKQyVlbC16HWdhQGLvM4xeJz7HTppRn7jcO3mTZaX0uide&#10;sHrAR4vtfn3wClZ5+bp9HopiE93eTLdXD258sUpdXkyrexAJp/QXhh98RoeGmXbhQCYKp4AfSb/K&#10;3mJeFCB2HMrL+QJkU8v/+M03AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPQSVR4NAgAA&#10;IwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEwASyrd&#10;AAAABgEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" strokeweight="2pt">
                 <v:textbox inset="1pt,1pt,1pt,1pt">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="7290" w:type="dxa"/>
                         <w:tblInd w:w="108" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="990"/>
                         <w:gridCol w:w="4320"/>
                         <w:gridCol w:w="1980"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="009A21C4">
+                      <w:tr w:rsidR="004849FA" w14:paraId="570A3689" w14:textId="77777777">
                         <w:trPr>
                           <w:cantSplit/>
                           <w:trHeight w:val="1260"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="990" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                          <w:p w14:paraId="46335E45" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
                             <w:pPr>
                               <w:ind w:right="-60"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
-                                <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39D1CA51" wp14:editId="404B5BD2">
                                   <wp:extent cx="495300" cy="1009650"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                   <wp:docPr id="2" name="Picture 1" descr="undplogo_blk_small"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 1" descr="undplogo_blk_small"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId10">
+                                          <a:blip r:embed="rId8">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="495300" cy="1009650"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4320" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                          <w:p w14:paraId="3BB44FF0" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
                             <w:pPr>
                               <w:ind w:right="-60"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                          <w:p w14:paraId="0F6B7FFC" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
                               <w:rPr>
-                                <w:bCs w:val="0"/>
+                                <w:bCs/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:bCs w:val="0"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">REQUEST FOR PROPOSALS </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                          <w:p w14:paraId="2A199933" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
                               <w:rPr>
-                                <w:bCs w:val="0"/>
+                                <w:bCs/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:bCs w:val="0"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>FOR</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                          <w:p w14:paraId="33170B46" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
                               <w:rPr>
-                                <w:bCs w:val="0"/>
-                                <w:sz w:val="32"/>
+                                <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
-                              <w:rPr>
-[...2 lines deleted...]
-                              </w:rPr>
                               <w:t xml:space="preserve">BANKING SERVICES </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                          <w:p w14:paraId="16185CCA" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1980" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                          <w:p w14:paraId="3FAC7B7D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
                             <w:pPr>
                               <w:ind w:right="-60"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
-                                <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="260E4B53" wp14:editId="0D6C864C">
                                   <wp:extent cx="1114425" cy="971550"/>
                                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                                   <wp:docPr id="4" name="Picture 2" descr="UN_logo_bw"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 2" descr="UN_logo_bw"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId11">
+                                          <a:blip r:embed="rId9">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1114425" cy="971550"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                    <w:p w14:paraId="3DDB1497" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                       <w:pPr>
                         <w:ind w:right="-215"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="2"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="7200" w:type="dxa"/>
                         <w:tblInd w:w="108" w:type="dxa"/>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="7200"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="009A21C4">
+                      <w:tr w:rsidR="004849FA" w14:paraId="5D689251" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="8772"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="7200" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                          <w:p w14:paraId="18B1B123" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA" w:rsidP="00152C71">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="8"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                          <w:p w14:paraId="73E53BBE" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="00152C71">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">The United Nations requests proposals for banking services for the benefit of the United Nations Organizations in </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>[Note: Insert Country]</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                          <w:p w14:paraId="3C31D26C" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="00152C71">
                             <w:pPr>
                               <w:ind w:left="360" w:hanging="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                          <w:p w14:paraId="5E625060" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Eligible </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>banks</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
@@ -11153,100 +9625,102 @@
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>17:00;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                          <w:p w14:paraId="7CB2563A" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">The RFP is </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>only</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> open to Banks that are registered members of SWIFT. Prospective Banks are required to provide their SWIFT number when collecting the RFP;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                          <w:p w14:paraId="60A2E9BA" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">A Pre-Bid Conference will take place on </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">[Note: Insert day/date] </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
@@ -11323,56 +9797,57 @@
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>]</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                          <w:p w14:paraId="64ED6BBF" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Proposals in accordance with RFP must be received no later than </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>[Note: Insert time]</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
@@ -11406,169 +9881,173 @@
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>[Note: Insert day/date]</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                          <w:p w14:paraId="034B5CCD" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Proposals will be evaluated in accordance with internationally accepted practices. In particular, they will be evaluated on their responsiveness to implementing the requisite banking services;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                          <w:p w14:paraId="7D33D2DA" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>The UN</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>DP</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> reserves the right to accept or reject, in part or whole, any or all of the proposals at any time without assigning any reason whatsoever;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                          <w:p w14:paraId="482CDFBF" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>The costs of preparing the proposals and of negotiating the contract are not reimbursable by the UN</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>DP</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>;</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRPr="00152C71" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                          <w:p w14:paraId="7C90782D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRPr="00152C71" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Proposals </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00720963">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>must</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -11580,341 +10059,319 @@
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>DP</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> will make its best effort to select a firm within this period;</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                          <w:p w14:paraId="4D5F55BA" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>The UN</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>DP</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> does not bind itself in any way to select the firm offering</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152C71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> the lowest prices.</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="009A21C4">
+                      <w:tr w:rsidR="004849FA" w14:paraId="2297A220" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="6369"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="7200" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4" w:rsidP="00152C71">
+                          <w:p w14:paraId="0FC20DC9" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA" w:rsidP="00152C71">
                             <w:pPr>
                               <w:pStyle w:val="Heading3"/>
-                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+                    <w:p w14:paraId="2E3371C1" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA" w:rsidP="004849FA">
                       <w:pPr>
                         <w:ind w:right="-215"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C40F6E" w:rsidRPr="00AC52FE" w:rsidRDefault="00C40F6E">
-[...19 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="009503C3" w:rsidSect="004849FA">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4" w:rsidP="000E6B48">
+    <w:p w14:paraId="054C8424" w14:textId="77777777" w:rsidR="003C2A0F" w:rsidRDefault="003C2A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4" w:rsidP="000E6B48">
+    <w:p w14:paraId="42E37439" w14:textId="77777777" w:rsidR="003C2A0F" w:rsidRDefault="003C2A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="10830735"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+      <w:p w14:paraId="06E7AEBB" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0047259D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+  <w:p w14:paraId="0126E12D" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4" w:rsidP="000E6B48">
+    <w:p w14:paraId="399C6A8B" w14:textId="77777777" w:rsidR="003C2A0F" w:rsidRDefault="003C2A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4" w:rsidP="000E6B48">
+    <w:p w14:paraId="40D6B4F3" w14:textId="77777777" w:rsidR="003C2A0F" w:rsidRDefault="003C2A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04B66EDC" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009A21C4" w:rsidRDefault="009A21C4">
+  <w:p w14:paraId="65C7A0DF" w14:textId="77777777" w:rsidR="004849FA" w:rsidRDefault="004849FA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="002C4651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="896ED658"/>
     <w:lvl w:ilvl="0" w:tplc="A9BE7CFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="6.4.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11987,264 +10444,359 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="043D3B4B"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09094C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B77EDE50"/>
-    <w:lvl w:ilvl="0" w:tplc="04090017">
+    <w:tmpl w:val="3DCABDF0"/>
+    <w:lvl w:ilvl="0" w:tplc="34B0A5E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
-[...88 lines deleted...]
-      <w:lvlText w:val="6.8.%1."/>
+      <w:lvlText w:val="6.14.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B100554"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="52D8A73C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DD43421"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA584C7A"/>
+    <w:lvl w:ilvl="0" w:tplc="5C686F82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:b/>
-      </w:rPr>
-[...95 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09094C69"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F282EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3DCABDF0"/>
-    <w:lvl w:ilvl="0" w:tplc="34B0A5E2">
+    <w:tmpl w:val="DA822E62"/>
+    <w:lvl w:ilvl="0" w:tplc="B4C8EBE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="6.14.%1."/>
+      <w:lvlText w:val="6.7.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -12310,242 +10862,175 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B100554"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FA30828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="52D8A73C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="64022832"/>
+    <w:lvl w:ilvl="0" w:tplc="5164EDC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.2.%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B9E278C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2BC46090"/>
+    <w:lvl w:ilvl="0" w:tplc="D174C626">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...168 lines deleted...]
-      <w:lvlText w:val="6.7.%1."/>
+      <w:lvlText w:val="6.13.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -12611,706 +11096,315 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0FA30828"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BAC4533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="64022832"/>
-[...4 lines deleted...]
-      <w:lvlJc w:val="center"/>
+    <w:tmpl w:val="CF849524"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23995C51"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CEF636EC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1296"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="1296" w:hanging="360"/>
-[...3 lines deleted...]
-        <w:b w:val="0"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...381 lines deleted...]
-      <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1944" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2664" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3384" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4104" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4824" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="1BAC4533"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="286C703E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CF849524"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="61F6A09E">
+    <w:tmpl w:val="9B64EF1C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.0"/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13341,510 +11435,1326 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="23995C51"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="299745EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CEF636EC"/>
+    <w:tmpl w:val="8286F25A"/>
+    <w:lvl w:ilvl="0" w:tplc="1C98351C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.6.%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30FC6898"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95288E60"/>
+    <w:lvl w:ilvl="0" w:tplc="741A71B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.3.%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A0C1B39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A027A54"/>
+    <w:lvl w:ilvl="0" w:tplc="61E4E298">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.5.%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CC21078"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29284F28"/>
+    <w:lvl w:ilvl="0" w:tplc="1CB6C4FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="5.%1"/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40525097"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C1025F4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42C83C9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C2CABB8"/>
+    <w:lvl w:ilvl="0" w:tplc="56CAFF1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.15.%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47AB26DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="47CCB82A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="500E69B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4852F234"/>
+    <w:lvl w:ilvl="0" w:tplc="3F507030">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="6.%1"/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="588B08A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="712ACD0E"/>
+    <w:lvl w:ilvl="0" w:tplc="2812A7C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.12.%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EE65713"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A443E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6084791F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0047A48"/>
+    <w:lvl w:ilvl="0" w:tplc="B6661F92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.10.%1."/>
+      <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4824" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5544" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-[...113 lines deleted...]
-    <w:nsid w:val="25CD68EF"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66F063CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BFD60174"/>
-[...36 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:tmpl w:val="1D48AF00"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3816" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...72 lines deleted...]
-      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="3600" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="299745EB"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67266BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8286F25A"/>
-    <w:lvl w:ilvl="0" w:tplc="1C98351C">
+    <w:tmpl w:val="2C4E3C24"/>
+    <w:lvl w:ilvl="0" w:tplc="944CBB46">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="6.6.%1."/>
+      <w:lvlText w:val="6.9.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -13910,58 +12820,260 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="30FC6898"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="674E710F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="95288E60"/>
-    <w:lvl w:ilvl="0" w:tplc="741A71B4">
+    <w:tmpl w:val="7360AE04"/>
+    <w:lvl w:ilvl="0" w:tplc="AF7A4EBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="6.3.%1."/>
+      <w:lvlText w:val="6.8.%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DDB4924"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4544B38A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E404DED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D443E4E"/>
+    <w:lvl w:ilvl="0" w:tplc="88967DC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="6.1.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -14027,5967 +13139,1657 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="365405CC"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F1E29E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="08B0C830"/>
-    <w:lvl w:ilvl="0" w:tplc="04090017">
+    <w:tmpl w:val="769CC5E6"/>
+    <w:lvl w:ilvl="0" w:tplc="B290CC40">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
-[...115 lines deleted...]
-      <w:lvlText w:val="6.5.%1."/>
+      <w:lvlText w:val="6.11.%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
-[...2013 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="32388198">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1248540847">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2016422447">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1725180124">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="980384754">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2059232437">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="827211988">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1286041488">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="459105866">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1898278459">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1492141417">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1109423357">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1555266636">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="730736559">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="761141976">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1856070535">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1497695298">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="260065129">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2027511648">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-[...8 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="20" w16cid:durableId="596670505">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="21" w16cid:durableId="129252833">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="22" w16cid:durableId="1467357101">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="23" w16cid:durableId="870655450">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
-[...2 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="24" w16cid:durableId="475033025">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="25" w16cid:durableId="838739141">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="13">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="26" w16cid:durableId="1977443742">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="14">
-[...252 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1204174099">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="28">
-[...68 lines deleted...]
-  <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000917B9"/>
-[...189 lines deleted...]
-    <w:rsid w:val="00FE6029"/>
+    <w:rsidRoot w:val="004849FA"/>
+    <w:rsid w:val="003348AC"/>
+    <w:rsid w:val="003C2A0F"/>
+    <w:rsid w:val="00435F2F"/>
+    <w:rsid w:val="004849FA"/>
+    <w:rsid w:val="00691E28"/>
+    <w:rsid w:val="007B1BEE"/>
+    <w:rsid w:val="00837FED"/>
+    <w:rsid w:val="009503C3"/>
+    <w:rsid w:val="00AC2F13"/>
+    <w:rsid w:val="00C15649"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E519F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="68609"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3AECC19E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9C9ABCA5-647E-464E-9BB0-5E15056808EB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A60F14"/>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00A60F14"/>
+    <w:rsid w:val="004849FA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A60F14"/>
+    <w:rsid w:val="004849FA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A60F14"/>
+    <w:rsid w:val="004849FA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:right="-60"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004849FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004849FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004849FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004849FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004849FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004849FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00ED41BE"/>
+    <w:rsid w:val="004849FA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...4 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00ED41BE"/>
+    <w:rsid w:val="004849FA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...5 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00ED41BE"/>
+    <w:rsid w:val="004849FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004849FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004849FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004849FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004849FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004849FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004849FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004849FA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-[...11 lines deleted...]
-    <w:name w:val="Body Text Indent Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyTextIndent"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00ED41BE"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004849FA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A60F14"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004849FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-    <w:name w:val="Body Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00ED41BE"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004849FA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
-    <w:name w:val="Body Text Indent 2"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A60F14"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004849FA"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="990" w:hanging="414"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-    <w:name w:val="Body Text Indent 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyTextIndent2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00ED41BE"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004849FA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...67 lines deleted...]
-      <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B401F0"/>
+    <w:rsid w:val="004849FA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00461FA0"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004849FA"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00461FA0"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004849FA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00461FA0"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004849FA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...7 lines deleted...]
-    <w:rsid w:val="00461FA0"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004849FA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E6B48"/>
+    <w:rsid w:val="004849FA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000E6B48"/>
+    <w:rsid w:val="004849FA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E6B48"/>
+    <w:rsid w:val="004849FA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000E6B48"/>
+    <w:rsid w:val="004849FA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...37 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="009D4FD4"/>
+    <w:rsid w:val="004849FA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...614 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F370EC"/>
-[...39 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="004849FA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:treasury.cash.management@undp.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:treasury.cash.management@undp.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...1354 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F24BBA44-E87B-4DFE-ACF3-E0C92E44CD0E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>16139</Characters>
+  <Pages>11</Pages>
+  <Words>2857</Words>
+  <Characters>16286</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>134</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>135</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19112</CharactersWithSpaces>
+  <CharactersWithSpaces>19105</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>GUIDELINES ON USE OF THE TEMPLATE RFP FOR BANKING SERVICES</dc:title>
-  <dc:creator>nick.brown</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>